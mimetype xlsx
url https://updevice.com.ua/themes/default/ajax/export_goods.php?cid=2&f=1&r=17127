--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd65f9b9a0f5a4b4e30b120e54b81e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482f242b9ef8d9efc333a2c430c26d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4673aee491528f6dbab64786d46c323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922c834fcdaf9146b9e16a54faf3b194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81a774dfcf066b97c1c360da2dda95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a280c3c9b93366b9628bf74eca4806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688627694f3c78daa7c7b3ac806c26c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da4a23b05f0caaeaa274dfa049db468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c2e71380037be124f935ad0377a6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234da0ef722f75db883efc083562a16810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c65b12344449ad09e052a7e003b90f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4f41e09145ed195faa34e815d2d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a3c69033a92f5fa7f77c57823014713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b608de3e42e2e43caa258ffff42c2d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7df79c2bbc4744c3784e0a82f9fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52693d70939e59b3dde3624799930216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b51420036fbad30e558a7b954543b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf910ab6f9ce6888622bbbea17e8696218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271152fdcf836390fefd9bf25303bad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09229b9b0cdda1cb9e96cf2eec2482c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f570249de92f355c01ba7bbfbf5d0a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc75ef30e4927d9061d8c6dc268b9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8263c616a3b248637fbc5714a14d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7633bbc3d9799c3db876b333a20214624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da66af1b07596ccc1df02838e7144a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9534692bf1c9611129c6762c62f7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc8554aebdc2db8280ffe8dc149e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bef6c2117fdd74d6cda6666b9e86028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fe263fc0325809ce8cb510359d2c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ad0eca1af9d032748b89e1672f2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2771d57e04c96ce7a6d7d8103ee96631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c9dcfe058fde85bd5dbda24fcafd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d4af93920237fbd98615306e1ede33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceaeb7cb443dd4454c5d8a547cd46334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ac97cf8b55e6d37def7fa9e6684de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff1e85a017fce9e7769d3e5ef7c45836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6ab70df9aa82f05e15dc539c2553337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfea441aa3c499de9dadc85e308fe6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cc0552d927bcc124c59a5b12fcdfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a716d483770d80112aa32e038a584840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9be61bc118f3c15b305d38a15160141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ffcf645766b2b7dc824a80cce041342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863657708af1a74a0dbc2356c3fee4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda50064237d5a155b7926565aa70f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6552208ad98fe5305dcb9f37fd83d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c641c1d9dadd0301585bdfd500ffe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bedf695f2eed611430ba00a001065947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f50c10c149b67ac686b7e26d24f66148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcba768c1d6c02bd66c273082f3896d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c278b7c4ec0fb4d27ee6d05521952550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e600dfde48c9d9081f16ab62d9afd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff30a85214219d29cdd221ac49226cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f4702599b37b163e04d98e493556153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19b21ff5d1089c5bc22c47b1cf812f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d3a15de4871e9961d5ad8919c599355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb6f079736354fcc4d4b7548c4172556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbdffd0dcd028e01105a7f1bd1fb0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8465e878b9df34edfa001a0be05fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75753db88f44cceaef0d5568f403d49559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a43eda45134a719679957286ed9d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f13167a95539bf8061e676a2571b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fff13c3925e09d932de70e2fee45362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d567e097e62552d3262d7bae43566463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539cf4296126dbcf0123a9d1019751864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6555d9692211e31bd39dfe28b7eafb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90119592cb3465b702b1b49d99d5800e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31388272f03fade6267b8526a7f56367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a107bf40b82e7dbc534eb5b5861d50768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88ebfc7506e25c1ee161df1a23b3e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754bc252a897ab06b080909b08781b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b16ebbe5778edd54535a49aa1dcb8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7198108941c57c470c9894948e6e1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1e9b82e3b66116ce799b01583e42773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afc7fe896761bc9baa42074be82bfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112b0660ab126d8d5e76b5d22f32caf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f6a72f6e9b65d7e6e803171f901e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cf13b1f6aefcdcba145db9a6fcb8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f92566cdfea87af19b29f26e5248478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ee77c959d54b2ebac14c8720523579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801e92a2ebc3847f0632bb6aef428080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e97e896b38c37f43d6ca5baf0a03081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4dad3ee0a888ce19a18ea6aab13c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d50d043bb0f2b561defc0be7a94db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad5d5308a6938829fd1b8b3da00fb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aeb173235884824399198fa26e84b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49f0256ba3c95604952a2f98af0fff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86543cfb956dd9b72b13f8b3a59a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e6560560a086540b299e9b809dfe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c680021f7e695776f963601d207c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2911886f533a70e54cbbd0f8d27f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538875e637236cac77f5b0595eecc58091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11106b17cb40fed5398258ae5c918292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584a412966c89873c1e0db1acad2f4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ebb69a18359eeab9cc118d6ae366f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a99df12a6a6260ccf31b237cb95c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b9e50c87c019c473578b41567f87e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03656aa4fd0a7aa71bd00a573cedb33097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf064569f4c76165970d255f56665e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40ae9f982929e1afdeb30f5c2a547799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d1f0eb8c9d997e7b635bc76b73482100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedd6ef7a400f3fe464cd2c810f713f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9cc0035891d858c170f605f3c467e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab791b8432aa2855abac61775f53d04d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45dca7cf67478ee43dd08139c480c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601179ed7f9b9a4efbb494023b6bdc51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7025e81add8936cf0577682878724106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c797c35f6e4c4da1c761b19961698107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c41cc1c38c52e2950d134d4f14eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fa440a03485a726032e8c51c39f1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a12942a0e528940889599037b96dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e93503df0e930ea597214944e74ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7345439e49fc3740bd9ab1b19d7655112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de725d270987fe1abb19536789d80cb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab405fc0b3c58bafc09ef0117bf42b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba72f50c7d864e666b653977f30cce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460b8c1a170bd716067147b854860b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61bb933fc476b9aefd6c8c2039b89c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41f0812bc28bd9679777edfa8ddb4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc89f49b8956559cf9ee56ad6b9cfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107046dd63185026a1a8738f75e0a78a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cc708475db6c4bf2342c3cbff6453121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eac1d3ac7b4dca39d62d041451429122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609985d5a713f8fc76a37f6c077b0512123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c909ffd2b0445e41b6721d38186a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e67fb77a875dc748bd12e91cc91c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f15e1f90c6bbed459b3e030583a7c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813004424aaf3ecc84480951d297375127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ecab8f41e17e8bbe8290538af30d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9cbe14cc712f79d4b095f056bf25d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa4918dcf0cb398007c804a3fa178b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094fa8af14cad820cd6194a67665e25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605792936793e28c82c63f3bcabd4b7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188785b762e3efa14a1088b2b572fbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5856733ac00ab3ad90d3b2e1e74ea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dbe28417893c38aff9d5e9b75d94e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368377971ec210fa1e367522fd16c4f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6dfda9d648d2fa43a8cf7e2794c69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4d21737a5692a0addd0534e77a642138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f3d8e609a866d08077109bdc02858139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d8ec6fa364892dc6d9222a536e7c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43107f2a65b323cf2630cc8041495ce0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d87c9c56f581b0f7d4d753c1a546142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27c250f26ab597b48ce5738bfdfc1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a19e51730e00f9fe40ef86382e677144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570415eb25568c8c4dc732376c860f68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce32d073a5e8619394cf7d0cbf81e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08259fc4709d2e70ad81db11751c05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b46c5b57110bb8b9d18151eadb93d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e2380c0f7b4e033aa8e0f950f06bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e4a027f4e122f49f0d43e0dafb362150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62420300516572103f8309b47eadefa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db752b317d2b13f40a7a51b23fa99a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0faa7373ff3b853dad3d9814a40e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a433e1d392849f3c6d16a92466c064c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87461fd9c21328c5605315e66c6c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf0b41ede908f773280224d9a6f3d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980a4d988ec7c9402296bda7d3e6041157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a49155d7cc4afc7c8e603c4f1874a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b8cbcb3ad948e5a41a4a5490794ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bcb6ac623db911dd283a9664a233c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a386b4e628f0c512e3ecc3def2940161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e748cb92438fb2ff5fb074e51e70f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5829004d6d0d600d6f50ee9d0841d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c4aeb66e1c7c429ae49b52255530164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189af1b952f1f6ed8bf52496e4c3982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fdfeb110da21924c99777f4702c7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4df18d262fe4b31c24174ad1b8ae4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ede1caf38dc8f202ef9974ecaf09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea73f0dfe25c21d64a237c55c09c4ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38256e8e2d48ab7ecc3a289203cf868a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0356e1b25d532e041bd7aa231cc12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d430445c89e01e9a3e806f49c63c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36e5b5c46f9799190f25e5b332745173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f50af94f6a531592cbd61b0f7cc68e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65438e52435e5955e10eb8bbc46dfd5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b24af88e57852f35a537efb218fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59540ad1cfdfdc16c761fd67622dd019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ac4f2e633395dec6ad11dcb9c3f85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538b0fa87405924fc96fedadc077a49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba8397aa0c7b0939d765b87986a2fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbed6043d321c998f2b8128fee0170e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d72074073fa6ea7676ea539a60a226182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d436e4b9a6eb18af26d2741e9438a28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368dae8545d6f29bdd1e0a3433bd81b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29554c54a7423c0fa829dd17d952d81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de814eef24adc162afc774c06eb77d22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4032c69af05e65eadcbe0d061822cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d7ac15d88f33fa396ab76a1e0d8b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061726d0dc3d033d94d697b74aaa1162189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1388bc305f4f07b0f82b3c048632190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fa43e0f9807312354480dcf79e0a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7d2e60fe575bd0c99282f39ee1c2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2283c94795318e3b419c222c04e27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49b03e40f5f1eb69372540ef130f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490c198b11695db92e4f4efa1df634195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b3044768acc22556fe8fe03b2049196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f957300eb9259799f765952b1c2bd71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339937a9d7d410bf1b3a1447468636a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71dd217588a7b6f0072fe6abade321199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57582d2930aca26b8f8a7b9d580e143f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548fcf4af55801566652fc1d76ec703201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd4d24b959ba3186808406a5c0495c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e76d612482533f566a137bf881120203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa852b79c9db861597f9811c28ca934204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e342f7ace791d7c08deda90261cba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848f0729f1ef81a5104e1373a721cb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de257276cc52b8e30db7220a8b6a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d306b8b9ef8c93c67ebcb1ec36068a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e613e78113c5c3ae33324677b3bfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1f8dd70a4ad6784795c1ab683697c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690e1361716630fc34295f09f0245e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af80abfc6ea2629600cc5705c5710af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da106c1a4403ccf827bcfb9f5b261f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b2b5f5337140127e31410fa995b39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fdb6ae4bdb20c5db7aca4c940b298215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9144185397021dce0c1566f478146216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f352963689e03b5e579baf7aea8af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516fef8b876af127fb4c5c94935ad2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45e1a2414ee436628fd53701d1a9f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ad4dbc515bb2a248a577faae96af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88128a358ae6f0fcfb859466d1d84d8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7aff761c0ff9eb45fd776b165cfc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5190b9ddf5fdb23d7ff4b9b71497ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3464e4d8c6f6b1c319fe059f64557224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13282b769e4ee9a9d18254c90f5298225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d8e5079a35f7adefe0501c7120b80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00161e2547b8aff716bc92cb05580b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853620a8c1a6349d78871030f3f06b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065a2af09aa3bc375065893263969ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b3cc86e196efdaf611c0caac66c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad01c7dd791616b86fc4ad37149446231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f56b73878adb62e6eda6baaaa90c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f99e8c8bbdde564a57548105faf8a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb579527a48235311a216d0127c318234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437351b4659bd700c9f449603ce0f41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce45b7164e631c84cc135d779dfe224236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f8fae8099e93cfb764b4468e523f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e2ea05db42f656f3c1d297ec8519238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eace33d5aabe59be3688772ebc5d711239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838060a8f679cb5f9f177a8de3b4f89d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a398cb4e7da37912cf08e49bf26d69a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6dff48150caf0a8b4c47d1a163031242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae871df569793730b32b621982ad4682243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc02642ea20709515b55c7eb51f0a78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890fac78fcd871ebd51eae68091b10c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059f8c4a1a3001881eec2889556066246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d2e00ea9eb768c91ffa7fa5e150e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad02e1c33a52fb33cf90470424700a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8e3497b9dc860e645cd571619f8a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50633cd9ab9070b4f2c011165683fc6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256ad9e095e50f42c8edfd681c05476251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f4fdb7c04eb84aac1ad52a81a698252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ad87c9c262b72ebed1852c42c19f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527589c10044e7b4bcfb58c5f35df2b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76397bf0811c0e4173fd538471451fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30968fc5549902c99069eb329f561df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8e7eaa1cfd0bc2fff4b1425ae837257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d0732fd6c483c63c889adc596ab7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764795b6d10ec3e573c576035a10e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d88cb251a225d53133f6cf05774089260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427ce94d3e0c714effb34fb44af999261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a564643eb6d014924904c97549f200262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3762cdadea613261f06612bb55116c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7657c73be2dfe6c7ad338110554049264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f615b022c549001aa4c26e274f61e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ad96cfd05b9f719f61111c87234aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833536ad49831d7879fb73963f95d04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7432bed815c5b493b37e8ff3aff20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72738cc1abea7af1e9e5eb055bae5fcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627a47d8c1be906c5efc3ea1a8405f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50791c5c9145aabc9746620abd0c1a85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc2f4f6e497a0b5c3b7dcd9cc6cc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25306f60ae156616fe7289ec5f922a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3a1e33249e57b8810c51dbce406d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281507007bac35fed5a50cd9a6d902e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846e71ff53aef43e42abc0660b7a0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b37c30bd3c59b7ffa2c553535de3cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a2f784438f6f04f69602dbb7d78d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e470b09101d85a628c2050a5362819279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d7bb81eb44ac480899b19dfe17210280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991ac02a1c76ef12bab30b4f0e92d49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f181ae558360c155c7847e39dcd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcf0353d8c928bb0d8037765bb0baa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf8cd7d973e475ef01f415abde2906284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f508c3f4b4e03bc80d5157c2fc4a5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf71843e5767f641c82f1b9dee531286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0490756d1fef8cda6c25dfa12ce42ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa213a97021b61ee6599f00ae3a10db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee22b45b974634b408e37dd8ba6537289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55aae7f94bf49f452f2b86bd4148bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64084168b05a09941bf78ca5dacba7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1793950cd47cac339956a06312f2f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e65fce8f11a85160f658928f45d4f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d378d02f7d7dff40f7ab6257ecf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a47c675c6388859dedc79ec12f626295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9cc60c9864546743b37659d06de21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d8a2a2c65ed3936a8e24fa14526c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa028910c791e15ae88ef3e6776adf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671a49a553fbb7c063e199e8b8cc22c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346387990fe1546800284dba065c9ff1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d355534be119e042efc1571d6b697a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae4738ea49f10d34f217cd4ce6d154302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6608b6d888f061e42f30a56bfc6df09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2714b43cc53e65ee9c16832a1e3dc3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30546fdf69addc68a4a09fe7f27e6576305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5598331d01e479f7fb45c8ec052f0c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761bfbf94ef1dc5696b42e6e01bbe5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00656f6a0fcd69e0d08453c71b2c5be3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd0b0664b41132349eb3743ac3e21d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a447387b4c8b6675fcc7247ba98116b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99e14227cf0b2f925b95b6d1d5fe3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de4bc11fee4eab0039e37c78b7e540312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f69bf77bd7d4fa5f5c9a82221209c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac918df50d6bb76cfc2fc3fcb9a5baa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d6e9f9d830b74b92868254c9db03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154614f8f5c8d030ab6d4d7d596d389316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8cb4790947158f835effaf370c776317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00906e2f14da828f6121ce1fb943a0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a1af949f12efef2a23180c4186c07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb206ac54b76d8cbe43a9f7384ac7d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fbd83765dfca09c5239f125d84343321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826da83d0222b60a154f0201ddb6124a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670359075b3589b59dea1f29e7b54480323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80517e45d233146decfd302203bc7797324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45769539c5bc6ed3e3964c6dcfc639a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbb58d6fd6a9d66c850857027d73b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd950ebb3b955bea13bd31e3dcbbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fecf34a8427e982a68520e1879c1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32844304dc5d9ee3de7928da7bd86e10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93425112d2b94b97776bde40608ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f06dc58897ed3b80a4c612ac7e959331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d249dd0fc236d038ceef1eed487e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24da4f034559356df33863a6b44c71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1993d09a429638caa20323de2a5d23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f6b1c872f89006d4affb2f7cb583335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec3632fe96a4c475759efd23931186336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7762167cf721f2d9c417b1f8d23d01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4bcd11c0320079a92d1a1fa6b435e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a67bb02c38d9627b5b8f8e34b0fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edd0df783688c5bcc7a8146a8e7dac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca140f3313098a4cfef0b7dbda99c59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925abca6aeea27d891e9e179af0f2fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e359f55a0c4972ed9cc20f8d9536343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f620105ccefb1e2b7199f0f7e9e24d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56564ff67a59151ef2e3bd9dc52451345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb14f9a8efc5fe36e9526d688d9048346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e4d468c8bd090bd48daa16c8419e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ca69e62c48e1c91fa7e163f0c87d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8d7dae099ad411ef20abf732dbfb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de2f83424db3202bed340213161575350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820ed132766e96dd7f9214cc119301351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467c84cee6a9bba2309873d3358dbb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932a9bb70516c0b5c2da2f0124f3b48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec70f9e0d7a81b60d09b9b368850aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552769800d6d66843a10956a7f8453d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214b9fd6f884ef4073208a3b2bca9c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ba463b4cb3b7db80d863b8b978df4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926da392062fc8d742c5f262c4b159358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b82f9b13fc0dbe7e9d021710f62958359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d468b24857cff7b87d131515f0ef5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1578c6ea5d5a24a7161bf030853f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76558237d45dea94b05ce696a1161223362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0af798138549180d6762dfbc23492363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b39cdc11ff4232dc84a3bbfef7620364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22ccc7d8da179a4d569e82a78b483365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011f27da69d2b5683a16e84edc2d6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ab829548594141cdf08c7884d4097367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8c65bb19cc4d506809acd9b0f4bb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded830c790434c031700ca07d1b0009369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc78caa0a315e8ea057a7ee773dadb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea011a6c17a0941b35d0193341df46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98882a07bde86ca85e93e460fb71f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd749eeda9f126603e4409944b940e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6306f5e3114fe853cb2e099f9ca6777374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0a8d49cc9abf72f91b7afde9ec0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2466188aef2d8edeb9b7dd0282020b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b262677ad5b91dd6f0a2638702582377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c989e4bbb3d89229a1afb01c456d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f42de80ec83e3d8434c3941e5e3fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfecd6abf5fe075aae1e3039994272380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1661043957fb02f01c9fe848b27bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44956b400ab4052e85393f914a10d9b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f574b5e302acb467b7db8f6305b6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f3ca3576a4bdf277a1bf5c9421b55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220f5344a1919985527d0c04a104664385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317acee83ad2391fb02aaea45995b4b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bbbe145ab7fbed40a05fdfaa9324b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6569574532ec3917144fdc158740a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d26610e7fb5ab5c7843c888286844389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f56ae1ad7880799c59fad735255f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd609e920b239fcfbc346c1fceffa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d541034d90727945a7a0b77b8a3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e2d55149ca98f86d2e2be2189b5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6717e30731946f2e4c4d8366a2f38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514f32ed4346fa4fb5056c19dd6edd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde32f8b705e1e54655fc97a5241185396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d6c292b6e41d8f5f731b812c26488397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb51d9fb3ac21c56952796b0085729f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52021ab52084bf99042389ab16b4a667399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7277e0ac9cefcac3ff44717c5fc7fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d4942e038481c3a08a1b880538d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff077c89054d99ce2f462b1f9a9b5eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f62fa53e6e61bbe3d152d7868c01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed407a92254605c2d3ab8edea51a490f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269862aed7fe95cb94481ea88d6ba0d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b075632c467f7253dc877d66b60f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1c381a1dc259cf873fc5fe1077bc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a429029e6015bb9b72084b652659408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3886048c4e880a801784fce50ea65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d40065b7bbd8e810f2876df1cf2d11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edbcddb2cf866e603c87cd51cfd6ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb3491202565be3a0bee738c961b4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15a27a9f327d6035bfd11bd495ca7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181a3407261429320e0e78d46c17c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475be76263b4a6f213c983f63587ad2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbcea0501eea7a59a74df36b2fe958416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57216ef04ab2a23383188d36e05dfdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b0eaf0e308efaf8167d4151a84188418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92566b5214d2e94b58d8bafd601ba11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e0cb03934948247e02d3141f5a94e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801490e95ec745e77e40fc6aaeac52e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e3f429613c69c07db38ec0bc9702422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3803ecb5bbc6746f48394080850eaa9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413729773e17b5f43e5ea5551a1c7a33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309650395c03e612bb7a56813d3183b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac22cedb407fff0a91968ed323ec49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa696474bc7bf9fe7b9ffb4be06b0e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0891d549115b37aa6c23780c1512ca5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b5efa01ee8dcf8b0453db6e348196429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c9fda4f915a5f4f0f8d0a112716b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4ad2fa08483b4725428e12b6069f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ef5a2c998dea14c5494686ecd40f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b715c25d388d7d264a25e76819909f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c22773b3e2b9a968c31af850cbfa61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb9d336338c061182702b302c53bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf36f0965c57398787429f90ba8155436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b70986bfd66b72d2f98615a4a92e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e3e9ec7fa0829d04941ef15d31baa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c1e4e99742a5820b0d3fc11939ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb201ff5f6caf1ebaf4dffa94680de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295901c970aa0b32a6f5c35d9fd1f5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b3b34ccd15f44b5a290b0dccc3df9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118bd41f07d7f2360795541e512a6ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91feea415672d96fcad76fd07497e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e76e0d2d1b7d6ff44a8059426e3fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d39a664b1bebdde795b29ea23b04f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265599c1ee8e1e6867026811b6d0f7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3560757156117cd3c8903a25754c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced76b58a6ff6e0eb438a5973ad2a55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc7762f881863f32443d977df9289450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe5e98fc450d9dd358e7954c343e83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e5e3f77ec79b503eb2f1d148c4c04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd9cbd98e280fa8f325bf6a5fc6683453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321010718756d16b789fce71fa5ff334454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70d83f0743b233f5e97b7077a03d0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acbb6519a20d171af980b3d1982548456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bf2ed35cdef2fc02bc2d867481f00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd389a4d8c14cff5d798108bce6f2695458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0f4c955243d024d8374e9a93761e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae6e9fe6e1a751c6039901be8ba96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352dd1058bc1e8306b8f07d94504d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77b671f1340216336e7b1a91bab622462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a594cf468e4ce6bbe8cca3bbf4202d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c47f8d44b3c7fc1b25cf5846ec7ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc987a5d6b856f54cab665a15070d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b44238dd20b816344523051161aa91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa49aff0e9e97ed4ff0925e0313bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3371eee0c132cfe3f26e1045ca142468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7be40c6389009d85610c8dfc18d77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ea1103f500c72d3837645b2b1293470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b15685b3e4e686d8064e11c02b0adb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0609092ad2e36b8876ed6042553b834472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c409995d5fa31df854c8b95784f71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b624d03e929d88f53b0c4f6f737ae4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b481bc73690b1e64426ad99b7bd423475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a50407988a6c10ee8b7749ecdbeec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138d06eb39fd1fb6630cab08aec6f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125f459cf622c3ed1c883c3ec30c4df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63236b0474f0baab363f29f1d2729927479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42229f56e98e45fc4efd341449802d39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05877a0362c9da9e078d677bd3561225481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1da3bfa2eee91663dcfe8f1e9065482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be04cdbdfe573043920025100d8dff8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8076c6228d83c2da2bb46e89ac58d39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817e3eb578f1bbac8f6ba03348aea31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab913a8dee82647651f9ffff2d34a21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ecbf6e0e795aaecf26fe9d499f566487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4b5669f38b49cdc458b736f6c1a18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715aade86e2f2eb36f511c8e85469c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2842fdbd1408f5b914e14f11f571282490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0396a51fccd5b151db3e8313f48bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817766df4fdbcf69000b8d5bd02eeb6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c65ee9c15976846e093f8ef059239d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c5a9bbbf692c1fff2e46d8afa4166494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738823da4c701cfb4d4f8b4e9804c3e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e33367d33cd566df9ae67c229ef68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dc8f07c046491c0a09ccb7323eeb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40084ff112b743a6ca98df9df271fbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e661066b183bdc36dc58455f3e8f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad80234aa17e28054c199c7fb9b01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bb4d0b2089349b783f8cfb252cb89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0369b04be6639febb6dc841e90dfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7209abca2f7c75330da791d33355ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede36a08dfd5bda4a04707c46b7c694504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9436c6e8ae2c0560a2e0adbfeff622505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcaf5bda37d988c73f554b68f2b3c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983cbf0dffd9f825f69d41df73faf89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58a0d6a5fbe15a572217a2a2c0542c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f94cf1a1e9ac1de39778df3f26252509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a85e8ac0b2cc243089e133541473ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d97678ed72b9c5e1504b23889fa4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bddce27f460d8bec4488372e8e3ac9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d6c690936b4b6e516142540de9d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86592663cae39a72905e62de2dc4f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa12adbd35d7caae26d35cfd556dde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b587a6058fcfa03158da7b440f552e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285daab008ac74b97fec66fb1e813f85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24448300141546dabb215f04e3e8558f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3905d5adc7ee911debc74e31cff74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7412b7a274398954d8106044d93286a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50023f13b206da3b78bf7f73385e3ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ec87c406a45073df84400188b81e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4506401e95099f24779c38b59248d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d61db1a3f772e0c900b81e5897431524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f647d4ab638ad85546e1cd8c4d8c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee53c0130cbeac830256f5a479a49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0ec1c1bb97a1862f8406ca91f159c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13a5f4f1f7a0ed22f55adaca6e325b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d73724efc4e0a1cc1fcfd6230ef356529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258187d6dfea5ce37e4725a93d74b426530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086710d25d07066dceb7c19571115e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d1a314ab2346445e153c02956501532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e212f407e182fdea7d14fe96b828211533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6934836c6a67003f38993c78b10c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474470613800437bff13787132fce22d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47309f4434530d8139f9344d6c59547536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428863bc150434b8926d059a64030c4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c35ad46b88a1cec582e5c1fe0d45e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd9b7384088297a71737f732989497539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a69cb8ffbfbd6f421d8ce4bbe9620a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205145b8368ba4045bf591083b1b0563541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a7ee47597a9372910258235081a51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc01d6dbb69360a1a0eb26190610464543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f79ffb1325a6f4e3e3c77a503de8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f739afbf9001e421b432f1765d8a7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb936ac5464346d269f2d29f4ef5d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95538edda1cbddbba6681e6143984f6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f72e7114b03ce862f7ede0b99c92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9d2f1a6016abc9000b38213e1398b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ee5b8969c530dc17538dda2cb92b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cca2ea48f432c83ea8f962d5ecdfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35445d2c1a0b07e004b719dc91f2f1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6084c9885383b4fcf31ca36afea39c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091908db20da9f4d5fddbd628c5f40b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b7d7b2fe280c6b6b162b1aa6244dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64044c24ed3034e56b9eec1d11c4941a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aba1ce42f093f835f8e8062796554e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a34bc5e383f1909928722438c40ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8451ea658041b7bdfd32c19814f0a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242161310d936df2f0773a5d3ef15e25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b55780a86e4ad6558b94d30101c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dfb08c29ff27544df213badbdd0c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df329141fa9f8ff3f73eaf8cc235ef1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dfe3222459b1782cea429b8c0d811564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47177476b802ba77e33292476efdf897565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ac8ec1a259afcc0b1404a74c34663566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c752fecf91e26e9109ed79558e3ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a2d7fc88705c8e43ee291c129a6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4156269470d06ddd5eba1ed3bcbb588569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95e125204a211fad42eda1883d930570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec387147363bf559c3750b05cd09bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a00cee11bc7dd19177cf65b96e9b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3209e7861441d41c274c35298371e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a063f59386d7609e6001f07427abbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a8b1c86c91d2f382ae344d98d94fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe782f416b732ae76dd6e567c4af201576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955049897d6ad3b9ab8d6fcbf470065f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df547fcd03d8728c5791388498d18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abf2eb920016df58da36c405bd6c5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe15b2e5ccad206e27c181fee4b498580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd74dca0f88c3086511cbc1961e6f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d9d2ab83a4d6946ff1d8ff928529e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16b302fd0c7348ad384ebe4ee713ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60420d86498ccf17d553392fbf8df3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaa10c486cc1d10cfcf5d0968a1153585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf85387ddc749224657ea668e77d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910c48044d6d2c933694b3286e14df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884960afc89ea51ff7ba6db44f686c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c19c81a37e59eef851a8b9ee0d639b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b42932f40ca4afe626c1e1d5b4fcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699c16c105ca0d8cf83f73c1848c6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d828f26e604384c35015a3ba1b3da08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e0d6d86b73424c7e4cf00f072865e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8daf8085606f27128336554cd3d22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced2d78bd6cbf2cdbb7d1fa41d1af63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00654306cb7ff6c30e3a576605dbaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539556bc63c0ebe6fd7e7442712ff81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43701897f9821cf915c11435b84170598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72127e79c09fef18112129cee0e293b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d44f1d4d5055f32d842da95a57e8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e43c1b61a80c120cd0bbd278f3eed0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90662399de045874b420e253a9cee12e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfa00ed5909d71cc0785e4c180d260603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4061417f88319d844dc07fc45a477604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1d2f53303272548e8113bff02c77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a46cd4f4b2d214f135bec8aabe030606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c82013f8c734f9d02ab8e28b625a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd94f8baceac4429eee151161c98b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e9f5647fa63e1d1b72aba05e0549f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183420fb6f6ac5c69a45aa5beec6e0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4500f42969ecdccdaf654a8f2f376611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3601f0cfec919040397000451aaaf6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e982c8e82fcb4abb75b8116065d06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21d9e73e8f7b06db368005e09d3a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271be6f8cbac6d302cf3e92d66f2b25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa573e9158082178029963627a5c7d1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd054970960ade62d83ffa9febf85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c965c8e3f7a5d484c6b172a465f5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfa917b61917e151ad4d22cd1f21d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264dd93aba1a3f593420272b765fd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc880abaa42fb390c42373babb6637621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdfa1c1c80a64c9e74f8b04b8e82fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aee262d58d3392bb13c46f4cff6b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc7f66847c373bd0a8b8ccbd01b9b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b62d39746f7dcd4059e20c8e31e12f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1128096dfaf7408d07dbd5580c122626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca8dab6be3f98e772f3f9e187eee0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5654f5377aa7e8b1a4a2a8b34b4178a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c85c6df85b8614688b136b4d524a78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a104dd170f1d5a05fe1fe65984ac8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a56c5b8bac8f692b99e73e2aeb3e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2899eabb0a69eadf3dda49c8819fad7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019b7d1aca4864050e9b4824ef6b693633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393e58a817a5f7d7ffe0219465637ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2559077e8c9342a470cbc1d2ec2e3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc20b270616c3c872b5eee81531357636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdd3b196f1fca94ddc2806e7d6739d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c525b218b9fd3596ec8cf56371312638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091256a1f7ea5bd3db2883194a09d898639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f311dca99e7355ed839c14e6acbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9048e54884e81184afc185a709501641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af1b73a14a1d03f5255f06ba68e98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38d7aee4015a1cee3d25d8c8a1ca26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e7b472c99c217cf615830727edd40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd7b6a3da8ede425f578b9f028417645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542f445aac2aad2d62d857416975e7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe65264ca5ff69f762340b025e4e5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869521ff9b974eba932982f81529ef5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02823b575711e20dc9e941d555ccc225649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b60e42efc2f22bfbc0a88717de9d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea22614d3a200daca01616a6afa732c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92fcd1f647a991d24d5cfb8075451a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad852cc6e99454bc65b569b33c7f485653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca95e717ef350e58e5671091da0738d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b7ddf1e521263c4b80aa0a678f689655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181d4fa5fb17bc88224ebe2b1b1d00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95988d951756048aaa24847186539657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446429d63dc4b31af6bbc61f288539b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aff1d694bc5fc1864a05e20e7343c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a615fce0aa6c8cc54011d48d6b4f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff978f6f24c437d0aec47efcc06487661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b3734b50dcc75d10964ea45837e30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71fa293ad042e53e946c7d65d68599663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f17e713bb970784ec95a29035ffdfd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c00b8f951bf6b44ac0f668775dff5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddcac3f9e14fe69447177b91813397666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63f10b7594906af9f9ce403776d244667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d92079f1b0959c6f754164419dd06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac07b8e55e6c967ab5af5fce715d8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce23fc5d9ce69856bbfa51271ab5c76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce0a13f8d6064b85805585c9704caf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc260f33ffe829d5b773f55c53d32b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5d507f807fb51be1038f210f0746673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84718accf7f61077a6955f7a9fc2c358674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45739628604804d0a481593fe77f3b63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46ba33129af4d2d58a8e45b2d77235676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adff9543fdff7fbb5db69b45fde8d35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48156111ec8e8bce1d3e3a1ea534d0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df232a1d910ef93b82f5065b0dff24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a54c4c9b944b9a9800e25f2e199e37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe29ec5d82aaadfb022ddd5fc8c0afe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04df32b833ff4fa7e554aee2a8a4cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7a15b9f887098720f86d9ee9e4072683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa50b0b269d2d25818209c0ffa5681684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdda66024c67b12115ad9f3f8c18fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461dc86919f0c42b4ee9f3c47fbaf68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e38844ad19c962cbfef491b24d56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f82b4d00168f40cca55939547ae4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb5af82b68f608f29b62ac88e6eae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8b42d13c487e8f7c0bdf43e3bc729690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81afe21289788bb8693d5113d4011f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feffe7137e736c8618b03d28154359692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b96e73750a3040dbf8c42640db526693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9be6b3f1631836256aaec0527fd75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5473392db57b959fc091815cf2f93695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a8affd976ffda82ce1ffa2593a01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc651dd4e913eadf30733009227aeb98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93493f6eb4af63450341125a200db7db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb8177818da4d05011e7c58e72a7bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cddb0d12e0dbea646a34eb00929666700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d13db59bd7682336aad14dbcfb936701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abecc7a409fdc0d03c409234fddf5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec810b0444e0ee20414668f2a3e83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077fe4a84d62f499abeb7ebe222c701704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b54a27d2b850b7dbeb98821f7c14ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4f5e9d17fddab138710f31c4b1e35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd453be58d85655a4660050fb8bb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de30bb00c7eb07e982f53ddfd1f47b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd632a2e8ae70234c66f1bbd7c233d98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec0976e86b0f5193072c6e3cd36fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a467b8c3900c0cc8868dcb77184c25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c24b947bd5b2d7dace029fed7c76e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dcd60dd3c82ed2522fab74bef2393713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678d60f52026aab9a5282acb0e3fc8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfbc8e9e14d7c8a5f037de81d83ec8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc7bbda2ced3ca4ae35fdcc227e85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e560ce083990c3a96ece399c58a04e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e2918844eb2aca83451a15e236726718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365afffa87343643b14cd1248a8dc8f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc14e76df83d9d69f3f922d8dc1c51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23a175b98df7fb0611fa98344f4a89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8c5e69e56ab8421dd2399363fddeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc0e3db80c8dbc648de6803e10de9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f745d497dfa0c78b0dffb09d53246e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df44cdcb528f21a6b6924eccc98d87c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf2d40114634515878e05cdc0b873a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c575b4ec60021f15b65efe01dbf6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2323f5810b67fe7ade11a7439a6fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bdcc8b0f86fff51270091806fd29f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53e9ca656e64879233e11eb4ea918e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb40389fc15c51c22d42b2f86dee38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28790824b3051de6740008d97f5a834d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6efb60fe310b04b075863a78ecbba1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a09f2a6386251ff620c1bffc5e39d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56d68a0889298126fd52333f0e7789735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb7ed84ff069fd530601211f09109736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c17bcc7362f432c78bae922167a613737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5f9268ccf18719ecf735666398f6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ba4b40be9eb98fab548f72828c08f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e4fffbc748099a5f08e958c527a69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6ea0b676137885cd9d81fb24d80f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d2830efbec34d077126bf147e222c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4df68498da7935192407cfeadd40e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eabc4f87cb0ffafc4f1c808c35d55c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf789a1da1b4e40311419266054a45a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c704571c7c2c8d469adb251c75f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31e664bcb3003548457f232647a69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5695e0b1d58e8b59b20766c48d96ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d6dc8d959c538068b92d3f9c4400e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc6282bc9c0fb6c6cca73b45d9db0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e30195a6cb61635bc668c77582d02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd801758a431fca7120c9d4154770075752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccb3cd6365401df4968d833d912e03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca02a4dbe648bc9248b3012c2071de9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56f644656a6dd046aa50590900316755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c6caa84434cec1ea45ce62fdc0709756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0cc1868dc24a03df0686279275985757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c37a1d9fef690e4a8d1604dd2ec2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab625a87a44c826a664c2c50a8a59ff759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233af21218c6a78787b580061f5a0c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de31916c9fc8802f982ca9acf7a33761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a363cb70489882856bea7fd2eabb5d5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c35e54035f392769e3175c15e8266763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b60df8b7866589a3c52efaeb8eb92764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4cf97d276846b7527b1aacfa1fc97765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5573f181e9ce3ce33d12027eb5421ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efacd837c1e7a7402d209e5f77be52767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9fac0a34eec4ea05d98910392f76f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240b74cdbe266bd90814150286dfdf5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2e6eb018afea40cf9fba24c0b9ccf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f35d9ce6091b302391d0f84bcf26771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d5bf37eea30ac8b6b45f3c8f01826772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302f3e2bbb71e1b8dd61c3fef2c00ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e70d4f0f0be460e6abd404a334ef774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cfbbecfbd9a1f584815e642a5107a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce813f4077de7e0bcff939c2484fbe7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6e335e2024b35ae4f06d2520b28c5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d0e79cf3127ba0f4e2763b521fbb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84af6bc8a58c9353b089f46f9b2f7a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ffb593f129d361894ab62b07bb89780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28abcee45c5d040467a3d5be42a8e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2a7208d45ec8e16589d270ae12af0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc2b916faf4dfec4f0988eef22be3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690aad642b8c341e68e952b7bad2456784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beeff919f59c181abcf89bd71a3147785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c1860fc0e95428995781e1486d5b9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3483881f525c5ee00a40611459e44a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170170d6e5159f9d71c49ca2e80c4d0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c3b7e8755a27b7ad82ca8accd6c51789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1894636c774121564b4b1a50f6be4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2911a4cd0f1e4cf0f1d678740cb93791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbef539792b37ceaff816d59d71878792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce61818e72a0066cedea788892d89c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6df1514d130ffd55251d5c77a4cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb2397767fd09765cd70fd96bd881795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30763a661b19b780067f1df110ade3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c23dfde5c2ad1419ecf03ffb4c7f1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11ec55c0f05e8a80c67406062cfd31798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061069bd3d4f6e38840bedf026553a22799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e53dac815fa9c356d1e819610a17f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150650965d0ac8831d7b765aea21f88a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced29e66dd4ca3c1be617cdcff0a0d6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376d17f82d0af608eed81c767ff087803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437e99d2aafa07ba25df101507e9d74804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd463a5a5f0e8149342afd1c2a64fbf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489abeb72c9c58c13a0414f515020dd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a8f92a54b0489203d59984c0d1815807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd0d79247d196466d70d7a1f0fca79808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c47b413e407adcb009d4d324f4495809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f22f19276e2c4ee8174990c7b65de810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30f585a9c7f2d43bc9a514a875f695811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6d058b6e95032d251660c52c0c863812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa213e327d2596b1c164ddff57cbcc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575261f88afd19169f2a5e7578b172814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62718d28ed04895d46fd90240928d3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a021809ed4041bcf72c2fe44414d6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0964d11de8cd21882672b80ffb9d434817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a221b375c1dc2fb1340332135d06a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc022111bec1ef6747c35c62d61cf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903f148a769f825c4d9f490ee44a0e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd49bd0b6b2cf41c0df39fcc775728821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eda4b85e8c7ea7e3f9d781df4a6486822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597ec7a46bff382a310c168f5ecc846823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95544910d5ebcbc895cded44e13f82824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39bccdf32bee28ce25da12a2cfec6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178c519b9e438367ef3169359b7ed5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aca5071f5844a288e63894b19a707827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ac8ff125e0bb9f0631e8aefca1d3b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207cf679d978a30c6804160cbeb8b99829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722798994497499a06c0f08198298e75830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ba8af29d7b65042713a4d570b74fb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9a988df50ae36cdff7090d3a09950832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973a0905dc3bb1fea2b27195e759645833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc3b8a86118cbb2964d5200f634a4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be573f8a20a9b0469e9a715a80ee29835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982372d9c1b2c95b3216491a1a87d42836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bd6dd2000a39a502f308e055aa8e6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079049cf51bc3ddf6f63ab5a3f6c34e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad58861836ab4b5a3b33ee6e92fc9c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831172f9de92437a69223ac911b8fe1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e907b42e9ee12b921333f0bb9cb493841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3ba48af64bd0f0fdcf10ec58791c8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540934fc7a2f58350af7e5db7810a09843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd66e7caccc87cd44d88763e8732d3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008a2af25f1b516a8e7caee62779feb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2cf6ea669f19f214a44d7f5fe97f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d137ada5e0269af812c337dce7da74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a69991c437becf7121c7fb50f5e105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a3c9eea400b38636e5b864c41347a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae8d0a9af14d116094095018397b5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108853e83c71fd8fd6273d21601c78c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b50f130383bb7dfb16eefbc65224f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549daae9c9d25c5ad039b9d9d2a35a5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87652f150e07bacec77a6fc8df1b3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43401cc977586af9c524b0d1a5657912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2c18d567d4d1591542104fdcaccd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a0454ed85bc61a7931aebe8aa546914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01040cc14ea15e846e30d334664d0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f14011a764c9b1bd7a5d959756e7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27f6d5897fe6570fb2224a2038547617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628007cd3bbcd7caecb8363dc9b6567718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bb9b315ad056e1bcc8232ff356bb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc7fecc205e1b809d7d67526a1415f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38888ec44db374363eb8becb3aa160f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92a1f773b750abee58adf7f408097522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24877d512fa31dd7619fc15d151751f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aee36a4221dd6a1f47f5c1f9a3c6c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd1194e1d7fca62a3a51ce4a1402a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849a6bb6e6eb4e18a4b46bbd0a96c2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7696723062021ad4a86cf8dfdaa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c924131b297b79522e10f522371a16228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea095c2f6cc00064fa26e38b8bfcbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb1fa835c3259ffd4ac0c4f61e7fa330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b4cd1a9526750fed4a90d3a06366831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6eb845b0bdc4e0da747c4d5c9453832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b26dfdf25110fc5e892fd5c1f33133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12b6f722da03e5b246d5e78fb849ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc5167b380ca01b590448edc92d9ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3a5e42c1fc1f3e114a334bc385ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999884629bb35430e061baebcdd75b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f7ebc4c1d4c72d266b5b05376b29138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7310fbe35fccaae5206512b5828b7ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615a559e89202432a4ff85c616e325740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b24260320d86d5426a63af3e11e77e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7c749a138aeb993b5b591da4c2a8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef5ba1d70b22d2b3d703847b46075f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50da8be4a3bf70fa5ba792e0957ed944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b51ec80d60e1f8e08e3009614587645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82761de911db206be9d75fe0b6f41c2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82e9602bd0451085e1433277eeb3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55556bc282c598a40a2a764479182348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17937cb853ba188745368defcea040f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b693631fda2c6fc403a66878df3c39a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e523b7e9d7dc1bfe3016ab2d626fb9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e2065ea9b66838cdc1b43f7add22652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433b8389e702268a1484e8976ce221353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030e84cb1bb02f15ee2c434d4ff41854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f55029f18fd4b6044ea0336b51e8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506ec965c724959ff20994ac89611f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fe2d438bd9f6deca7fcfb04a0e59057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af8930bf69801352010a103c001b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d66a798b993a0303be79ecc78e0bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181219f5a67f2a4df0196c28489a7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c018ae64d25b09a9b013af1e138688061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f0033ceb051cb6cb2e51c461a6e5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784baced512d8ff57dbb28b46e682ee263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f632109be42ffd8032a8a6ab2f1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca801b1a921eaac18a6f30f77d0be5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a696826aea85d41eac76c8f3c1c3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ec627408f1898774ca303c28863067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f6cda53c06243292a8a46ea8992468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50488724c2ec71538572b2561040c07c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57540e4623f7b4fee3c15e7d49f9917970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ddae5718bd9db6f3f6040b25e41b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5935c594ba27e65f4969187bb2017672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98189359d9723defb28aa7f4060e876d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be86b0b988bee5cb5b2679fdfc7d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fdc22f20699b7637dcbc2da498e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c8b09bacec702288fec498a6b7df476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa564257160ecd0bb184be38b9184d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda0d2509db5e91d2cc50f116aa1ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9195b1bb878c848536f9917551cefe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef2b361135a4d5bd47c9a767d39d2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720d3e642886923f35af618836cefd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e96c5bcbd4100902dbd9c33002b6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db16460636f96d75c67ee2bc9aeae0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc02052cda1f81592216b5804346e1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbb03b908dd260ae5e3304cb2dc72e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63765153fa991adaaa0996ef6a8a8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c24cbda48159aba618688f2d02216187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d243690472e2e0c4ae4d263af1b6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c73f4149fabd004705f0a45bcac3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d9e7c71f730df38509fcc4539427690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea03f96fd8ff933b65ba2b7379ab2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef41c0d0ccc276d80c99b57dafe4df292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1820e37f451771ad0d6ad8e101482593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c25664fe459df75cf36d06fad87c4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2695ce27619dbdb413eb865e84da595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadcc6e164ad08f7704488b26f6dd6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077119571da6a9814e4d59e67251ccc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2bf5141392e6caf5bfbcd6861fba598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529a4d8c9aba8cd014a929efe05cf1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104e4bdf3613e597cd49471c8e36b14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586f391ec1c5255fc95867bc3af093e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741525425f614d7ffc837b207b2401a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c65a20dcbee35b29c34feba5318b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ab10267ba46b02a6e48533e59b0a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664692649b96977a8e03be05102b091105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8772a3f06c8267bc022cdc40997f356106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45921d0e28f041724670fb359ec4e3be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6221cc5428d8dd5b6b463d7b06cca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3971895a84560f3c598274ebbe62c53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92707470c568bb577b3e566f2971fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f50a1621ab632b94516bf68e50efed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb6b0c9a2fb0c513f0db10d401804e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f032d5346c9acfcf34103e9038843113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05bc4ccb631132c1c7bc1fbe3c4d68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5963b3e39628cce64f02c9f15c9fb99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5317d0a24d5c4572c0e3f0573bf610116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576a14e9321eaf5eab45d052ddca23d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2349fa4877db01c72b3f25f97a118118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa8f5ee698809bdb653a405709b430119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bb6bd9cc53352575f24804c60df6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c3005e8aba684750fe30b62506ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901237ce29b3eefd01402cecf121e13d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21664cb8925dc3d55ecf31a2d0ab13a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b4924a6d70aaaeaf33b42824a80ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57b8b3c4f70f3830f690ddbf13c6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef720b25e971e500b351bd08f158ea0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f1495a95e4534257a9084a3dba92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dbef71fc38b4e8af3f3e7a2e58c44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d705949eae4a714127c87a68cb5f69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2cb09ebb40702b8ec1f676741da15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af4ca1a5fb7cebccb96b2104bcc1fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144bac7eb0011f5ff3ec3f3ce4b083a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67db8b678ba73caa1bb041d8f4255d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff1d727d2c2c07228d9023f254d451134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff231a706366015c74700aedbc9b48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252f4422f5977775b0c5cd78023550b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0f45bc4b8475e2662af6dce817dfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f820dbd67454b1fb1b8b0610b3db020138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413a9142e7cc2167a9862d7a81de5ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc403ae9bcc30d4b30ef0684dc644542140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa07cf84a6adee0a63a6edcb739ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95b791a9cf82071435a7165b8ea42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5916c37bdf2ceed0bedc8c04b132a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a7490b70e0553d8345e4c0a81c1af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462dab94d1447b043e32e5eea1b9e6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72aecdba11f2686c9e72eb1ae8979a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87f304896b79c78a2ab1edea1979c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f6b7f82290a0628944d314ed265a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be87bc57aa03da21ae4e8bcb2bde59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63e262875c9dce665b2c79b83f74bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdba555ca348e647b85169693d8997151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee118702fc8872350442501af8c984152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9058840c1b6e4fee24f4fdccfa111153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c86334796fd798259ccb4ada58e1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbf6c354b0e58c161da7405dd73591155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990199911b0f91612f5854d05d792343156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed7b1693d781c5e5bb2c670126ef2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e7d858ee7ad996db5d30cf4024dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1815ff37d601805faff82528a097b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174b04307a65561ce7a389f3c92e17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04814feac0e7e81941b5c27d3131512f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bbadcd8aff868b5c220c0e76254ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca3c8ed7eb79e0fc063b37d6ed9ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078595dd20f5f359348b5b4f319fe4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b4143eeb796ac3471975d38a735e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945366256035e1cad2c86de4f774cf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f3dc8c6206002e1bc936cb0861ca9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f547fd1037102c2ffb8b05dd102ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad33732e179022c98054227f6648ec3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a508e4929756e2e701ecec8f10cbe7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eeaad1b8f6c6039aa104cbc030089171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d533ad93d64553a891de9d75d30cc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de8836d7bf96352381bb0333b5448173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f54af46689817681a1e1c0b01f99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a79829691bbfbb1361bc6bb82473ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672a73a18e031ccd71d1250296ba503176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559572cc33ab202b18c189579bc657be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b3a66c157a463dddecaf47e02a50a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e38cd7ea65185923a62bed6c622710179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206409169368a2122c32a36d40a17ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f27874271098e5c7fcfd14d64542181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcbe69f738bc8e48f4a07be7ba6f35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd02a32594ad0a95ba99afd5f2ffd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ceb037a30c3e3e325283639caf7d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c445a8206be3b76dc48252a5ca82492185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888063385a8bfcf55099bc33b85454c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d1614a29724635515880f4d42834187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a536313ec018edd9b9f81c76b23b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70fc555fc3b061dea9d945dac1001189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338908ad4c16207fb59b306895a541b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055eb2415e53dbaafdaf32cdd2843d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248eb2574dbb1f04102961b393bb29c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8dc1f9638c43b72ebb488bb36e8e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74d6a40166d0c5ca0ce1248a663814194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1007decbb153e1486ce2affd50b12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c64ce1ae299324caf306a63676398196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f39b94cc8048228b5dafd3691c47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d337b4ae831028fec0ddfc586ab3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379e1c003bfa185832156e33470d1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd384db470706c677b0b73ecb4d91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86abccd552de4c94396c316132902c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723452e4954679207ef53e8a9b7910a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44080cf326e5858cecf8ad965a572d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4a679ade8dd936668322509505ca7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea7f0f5de0b9084d4591cecf03f91d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9fca902a76fb6b0afa1b1c8eeb4f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734108ae694d7038b2668896b700f16a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bece741fed3b6e12f971509d11e71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991afbc752689927ed5a7a3e173e882209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fdd42e4e9ec33300d028ee1935590210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9cd34002313ad7a0553e077ed8c10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4547da3d9c235f89a03939217a1dee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9d150b5177456418d9066ffc9c664213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b8e027259ed6f79c95913ec249d88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1414db700cc78a263b33a39f301e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3fcd7e6c89376eb68fa8ba47d263c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d03b959cc58439537a60e7847e2dba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642648fe284df3136c9f133d23d350d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632d9bf563e85e3791bbf0c109943f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed214d6acb189c8202691561c4fd7491220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c9746a30955e65f6ca195f19ecb6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65c5d166a19401140ca0dc3eda204222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c377d7827c8dd46d02a84c791b5050223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b57c88302ff9f47e10cb2afd2c094224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7210856f3f7bb19ecea5a20c67236b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77873eaca8126ccbbb3ba363e00f47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd029591e2e99a8c4c2996ecd27848e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80469c22e799c366f3fc637a14493ba8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99065d23f9328b9bce9e1df5d4f33a80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79031345db7c23524df101becf7691230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d8f3069c49eb8cb5d665683840e9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fb6e365c1675c4443c8fcdec70003232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e296880ff28de988d1944c9f82989233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272d738a2bb022e52a6d79108ecfee4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5abec9f3767a98dbeb57a717ddf6ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4d011be9c0b226a410c9716e72498236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83972e0b01f1300590fab50f5b98b200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c823b11c9f5e65d9ddb92e030e5c3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870933136ae91a14db5798c4401732d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2bb1cf89ca8678fa279f2e426c1a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c115eb7126efcee5cad4cb8e772be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242d3eeccf6946378b304bcc5bb0460242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6d719892cb4a861c021b807f27e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e59f057d662cfc9a0e6739172440dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd2a9bab1f2022e231422f32d5b1b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19690c5b20e05e3046d5e88dac26ea84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86876cffd85a9180066ea1ea15efdca7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883de6cc219252ea275023c537e5237e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f5ce87bd4c5eaa6c0d0d4a6be8b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b711b5eebd7eda3b811480220aec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b0cef865d49b76999c55a339a43c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44cac39e0022d48611a5dd869b4e19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a41e9f86fb57b148c79b969cb51967253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91b29902d8cf65d10de8cc67202cac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9148fb4ce6823035fbee71944baa95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd05e916d824db09fbeaa85a41d4bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c976d1ff5f8d04472bd088ec6868312257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cecea757b093d601f934aea0458d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691abd54be47dbcd00555160f8eb1a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea3f504ccf5d277cc40ffc900c9ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed43d7f7121e5095e7cbd86c0f2412261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd8f20c4080bc01a0a415af902cabe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf57e25968f5a69dbc41b4dafdbf36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a7b84c1943c76a46f31a4b10c42e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a727318cd4a64cb6bfa789ddf961cf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654cf0caf027540c6a4a32f2bdf02e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c665608170e7fa3631cd8710a637984267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7ad37064c67d989f38cc2c05adf67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb49e076ff0786c4eeb9521b598ac2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e03c376799474362d05951bb4a90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8294d2adb42bb630deb86750bc3c2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf289c6c601e51f1103d656d4fdd0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c547106e179b6fe5122ae6d181dff2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300671430b0e362399c3fdb3220daba4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce05556ddf06a5b5a08a8508f629a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245e7dd880e7130fe48be199f29ff9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5311fbc83a74558513136353864d03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2db012c6166de1182e608e6feeba05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d015a89582a06f36e4c5ed96dea3b52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7a5eb53b69e289ffe7ed20ad18d12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0716affdffb9ec61d2ead0321c105b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f69379a43d4ff5ccc3ca5aa8b3a5a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481e677268233679d940a767ed3c9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64223e8595e273c95292659eba57efc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199d6d7730ac3d7fc8c39e4e21857fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2bf6e9ec64fb6d65cf131cf59e098286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c6e58a417d263a211a4edefa4b41e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bca9eeced19aaa7453e076ead155d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588067889d565012f6806a511f0a5224289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb832743c6745ab080b394e0147a8cf3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e537834587a146fbdee5fa326647dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561be22dc6be2c02e6a0def1e4675547292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b17f18a9774d61917ece8e1f8d06f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730023ea74817f97dfefcd4ac84e9d3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57349ffa70136e062679bde8548e8840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eef3fefd4b1bad6f3a6bce859f914f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9ebaf663ab30ec9618b0529b22e0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea8142badd50f858d38ff6bce3274298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b387a5b618a45a0ebd0cbaa020854cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf273420b99626d67a63a832b58ce6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05eee40487157e61df3f1ae30179f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eb2273d144737103f2c17877c9ce5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5cfcc763a5ba23b2de30180562b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24020428afc5b9f0ebda7641d811630304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da399b1c43447a92d25c14f52c5174305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33baf5bfccf91722a6c26787a70b9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804afb12b56a68645f0a611fb0842ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe4a6f555abf80d75a4a5311dac8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a0485dce27d20e767fb94b0a38b70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34748f7af81b71210f8a49798338db5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d1e5a45497a2bc68e07faa0920e56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb4dda436bf4956ee4ea5854bc452312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419853ecca3f76fbe39007432ecda7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f964a51df0d087f3baa80516703576314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39f54ba72da7aa0c42241a8c0849f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f3628364aad0ad67a1f0abd33a5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc9d01fcb831a8a8a09dbf2374eed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875e535adb76538ef52e35b65f375b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd176aaf4fae91d22a05f790351a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95430ba635454ff51a9527d799d0cef3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f979175166ff7c163bc6274b2bdcb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a5faa9b65987b3f4f446c635ccd3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68df10a6f6475d69539e1363cddc556323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381357dbf99b1cc0df66ce6c3a6246b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c522740b7ce470d109d84470ea59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528a80ef60c2216fc3f29f973db0afb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f7f491a788eef8e1e276a9736eb80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201a50eb07bc37d96dd4de36467809f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b86aca8dd627c8468e5163e72c560c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334189b28c894df5a6dc12b70d319d7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956031fe3d72464897cca170177bd02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc5d3e935bfdf21f95331f446ac139332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9545538365db7786ef38c58da91f47d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1641b7bb26543d13e3376e738b115f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a9b6bb75681d57fe548b87a8ffea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfd69f8aba1bd455dc03c3e02b94f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0cb920dfedb313dff4b902d6af99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf41d7dd83e7cc8a42f14c46b55d76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e7c3194da3bd8c52120319244c7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf12c522e1b9f94300519edbcd7bb40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88c0e343f0b59c60396ec234e8a5c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c73de330875a3f70f17c0e360f7147342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fcc82baac026a1bb53531a1cd1b03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c66ce60e5c2fc467fb622af5a2dde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465bff58789ccc7af7bbd28b01b6e4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54474561d564256d301bd08a8304f66d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1ac467c0c1603243e396951e8b9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d639593b89af1bad668a21832a10f9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ada414e1ec2d735a06eedcdbcf837349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c294759617ecec8809cd12463b67a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90761bbdcdce33f4b74d9cd53f201ec5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11312b6d6054dd83014c73a05331ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed379eca32d5d4e97f65a7bc4bf1873353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd2ce629b6d7797b41325b66b7c3dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84cd4f4df596ab15dcad3e9d411f98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c6b1bc9b890d84fc14f88f6c23121356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c4c2e9d10b875b71b7122651a3e2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af945e3ac2ab8fdcd0d3887776288b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f10d6f417cf6ffbbdf024cc26ecfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36314ab5d27571a34ebe198ac8fe83a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8c2628df3408d1e41e10313e83cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a9ccb4607e03c454783a77065df2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb3dc10632f094ec8c329233d71f7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00f6df77b8918b7c731434dc7afe6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954da82011565f2a2bc71e37c5a29d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233afcd9ab4e0f5ef748e809243ad4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5be1584470515b42fb06752251464367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250c6636d1eb75deba8b738d7c7e70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0b3bf676b112cd230a3f3735f30e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13175b17ae0f90c30c4a0d914eac0fcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2f62e9ed70c5e725c492cd376121b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326f9121c125c1b216f0165956eebf0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf09266f086ba23a5de021e7762003a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cb37e67f35de4718f85948966e2de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdbec577245862bad5561a3e608fcc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687e2a2551b00f204873d4be86926c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f40846f109a51b0bdd4ca236e71a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dc73a3bb58413736b5f5242919e5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4057e8ba42750037f7a9b27c341f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b839332f26e35687e5bc7df9747f84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d828592881d6b147478c7ff9a562b07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df300710d30fbcfe97daa615f3134b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3102cf2413798f69e61d51349504a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26858c69fdec31a2e30bc62c45fb5677384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64081e49b28c6fd78874beff86ea0a7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0da3fc90bf246b7eba362703ac7b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3b3e138c7eea9b66702db8b004b33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde7254f3d6d64f37528e11df944031388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5df8b4efa25d43ac46a936d3ec816389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6606488739964ca3e1f12048c815d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82a15a7bbd08d91906a0487c088a48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b13b834597e845f612adac9bc726cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b628081e5ea3e33c2f1935268687ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d8ae20ddca8cc3b36565e592c35db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77365aa771851065ac1ac678308784a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ad2b490e2c2d25e1f0e6fd15a8e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631079c0100b6e8447e2769f039d987397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdbcd04e8b4cb33b0465f2c53f74c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ef7cde4d528e55d63c958bbc9a0f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80255d0bdf23f8671a90b2786a523d7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01478ec606706cb3f4437e65522011b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e08bb89c4f9229d6b4c69525d1a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7fade85f3d40aeeef7ca2c730e14c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b0c249317590560eba468f1e7490404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60704396155111013994a8f4e8c30472405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367e8abbe7e72fe31262c661f1375c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a0e8c82e968191d71d0c12f026197407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804b8af9fb18bd3313c15516b7353f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f6a3e4e6036a216e7733af76ed330409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a03ed96d085ca1092ffdfad052e58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0338c067d7ab8c3a0c30f1c38297a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2b1d59be011ede489292b16cca3fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5852affc0412e8373b58a34afbe15ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33bff0e9db618d03781554c91ecb3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11b4967ca6e195cb79ad938888fb3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87735af976eda4221c1756bca2d10275416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ca1fc1efc6e218f5c160d00670b6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbda74a67a5d3a55f1df336229e722418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d688b3338d053566c7ba12f6f3ab6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb946a8a6f9fb1c81633a3e52e204b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4840b2e2a91074ada2dc774c4a8ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6346e90adce808a8a31e7b16dffa41d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa591755e5ce859cac1ad34dd096b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629619a89e17be118935af5c5d706eae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3ade497cf904f7f2543cceedd9dc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907c4cb0e5b4b6b7fa62d8dfcbd9674426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066903552e8ff633c2547b58e0d21cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983592891e79948aba56b7dd9daeb02e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a800a1f19504cff4918e8fa0ef8160a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18e9449ca38266aaea917ecc9906eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ba9f28a662ee6013674202b688224431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08dbfae060119547864d84322904ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04a4347e308b48d7de913be322f97d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7843781cf2ff6705b28c2306ca942434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd6a02c45052d054ab8eaacaa80151435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3976630f92eb8dcb7f988474774c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb63d7a7e25f6c0ac2fe20b837559a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d47991c4a813684b541cf3d35a7276438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6dfbc90100dde165b355f37b2765e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ddcb8cffaf9d55e82fa9e6358e6fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5721b692419165a6f1250219a2f76af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d8c18f0c42cb271afc495a64d5d3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ff797589be9c44dec551bbcf4ab3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469eaf1ec99010e7e800d5f89a3b69b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a285260d3e00e3957c81c222b0e20c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3190954e22d35fa4249a1f5d7097d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbe666c582c8e812753b5ff86b91b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84310839a3c4201f818e50135faa4bc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eebd71738b0bafd197adf50ae6604449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fd01868126764d19fede389722dd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0375d9989a8a0cdb6aa4beb16cbf239451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac79e53ca4e64b5be6c44ce9fa4a137452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e65bf20c145484881f6f6379639819453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7c4c7e686f790f17f703aa59a5146454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfcbda96e5fd07e984c54a61d1db04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ae883910ad213d8dde328f56a348456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572d294c69ecf2808ecccea1c19bbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f2805533645a32b6bb8285c0ae1a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e740c0fc1073ce094db10d38eb500459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b86be18a0a6ea9f93f5af0e78ee32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8771655d6c27868dcab60dda256b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8f0b85fcc797c334a42856fb8a08b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ae673733d9c70c4073b4414b34230463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ba3d2bf54a1b41327798ce0a344d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e454c141b41020c6c3e68d4067e6be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d204c3c2f1522e041c147091875f8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c967ee0e4119de158b9b0794d77f8cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a40d98b070f1228cf72f860f448e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746c318f99a842da45e64a298eeb614469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9adee99179cfdfaddda2daa52f5de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c176d8b8efba5dd16df8f4543eb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c22efc24f030ef8f218c03117afdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d1801028f440eda77ffb56f593e1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d43fdb36c346af27773f254be06e36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab73403a2b904314e4fa804e8c9652d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2c0ceca5c4c7776c0c18b438c7721476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038d2d65150bb3af8608aa7ffe9ce88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ecc41e3075423664face14b12049b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f5b71bf6222d7bc52fbdb3d4728c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce684db70a1a3791fcfca9d7cf4d1b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6dcc3942a20b88e691520a2e98bb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7503284cfbd693c44f67ea094a42d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e94f7c0b0aec177d5b42becec4faa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f93b8dfc8482063662174392c83e06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63d89703a7908363c6d147858d67a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a569077d8f5e9106c5b59b931ef558b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7c8d36dbde031caef892987b138d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7585536bb7adc091ab77917b218cf26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d552d2d716efc60160f73b7faeb4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c36699c7eab19bf7247bced2c5e8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40463195ab72a58a584be079f4bba7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0771af48bde598973fde89c1906e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065138989bf73c26cf0c8c3f7c470bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e648ccf1823159b29e2644ac203dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79070773c41d167ce08becd496919495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6aa073ef1c3beaa267b76698e82c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae568d1bcb6c69234ac680468c35a0df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1277a20fd51ca179b0a27054eea24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799bc611aba645d51d8154c3e592ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0980cc5acf42e99ac49edda9dc5007500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc997d20ed3d9b14c6a3119f987b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512724013c3d36ec7d5aef39b4b85cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbe24c55bb717cdeac025bcf72e10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc80937d1d73c6c8130c29515730a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590aae33af2b31e3acefb15d56596c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825da968a11f0c1f51bb2f8c5fdda23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa24670017347c4e9d5ae1b89204056507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462c46a6db21dcb7631059203a6e0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f7ac261ecdafa5309320109c8a90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3d48b03fb465728e2705024ef2e3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af366ca78116fb619dd40755b004b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a21fabc8f520d32baf3c4bbfc0b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f366b4014c0cf1bfe67435a90cf8b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518a60398645547162302e7260f5098514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb9d0ea8e20c3fc9018cd527247c7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26a9ecc93310403a8b816313b783c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bae38b89c8280e83c43523e1ee90e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e43bad46f97b939713b68cc55fca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a84a4c7230c7bfefedc28da6784dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb9163e5880a4cd39e0ea8c5521a13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7317b87da671be62b9bfe800b1f21c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248d74c9bb93d8c253f40a470925c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf9233ec0e645822e576d3622d1bf1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6883e0bf394f4046eb0de0fc2b5a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d7498252ccf791dfba2188ddd5096525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352c2d746ee1021e3f3f81f82d8351a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6feea129e721604abb9c3b87ca151527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525544da9c7d29960cfba87a68a6f76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64f345a0f633c846b3774d68750911529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611485f8a06b8b7641af10caa7cfff6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f0aa449189957ab3d26ad72b479b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14b49f0505d36eb71909888828ea8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b7785e5e94c1b823a5e8fc8cc7be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb59f6e551ab2906f102f17ca82ae1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b955b1f851bf9c09b668e890c5802e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fd85a732e06b13ce71bef1af0f7ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c9a42488c2a00712cebec984d144537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee5cb80546fefe571eff30d9035d9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb0ca8dd753e495d6625b92b33e1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a3fd8c9208b75a531614e0eae2689540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb723cf942b05cd6e75e418a580cc3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ac9c3aaa206cd4831cab382dd6461542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb0e0ca0b70c38de9bc9e1ece47234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885f0210b6db4619eec4c128b3d279f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39c6d8dc80fcd3e6fefa66538e5a8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bb70deb46ac3faffcdcbb174c2697546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8792ffb895937c70a22495ecf13c91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f5ae1cac1594b17780b2c19030f48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483c2cdffeb31065e93a719266b6862549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9acc275b12be81bd22f96ba144fc74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fae21554e4dfe565d08ae2b589d87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b3644dfa369f053e737c20229cb06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1488909218f56e77d13299fdc1abb55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140745281087b15b8201924d27271da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184491cbae6331ca935d1f0c1341cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad8dee3ad306fd4923bbf089f5ff33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e0a2b4846ebfde9fbcc4f573ee0be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d028f4908efe39e91c4b4507aef25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab337198ba9c5bc3564f39b7409b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8cd1fc6d3859a669d659b4cbadf52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52253f8bdc2988d79a2582cfb79da22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9559f92965de386cdae08e5c78049b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142f18da4bdb99d4d0b7586386f0c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d87050c2edfc5647b783888349f9db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ca1287452f54a94b0eb182b4b2d8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf522259b79b96e69323bcb9366b956566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69534831690b362a536158aca765fb4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb78506408aafbdeb9fc9aa817075f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592538998a983544882eeb38c71b3f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b90e28d9d613e0bf00ff56fd8ca29e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158c8c79949bad23e20d7f87005f661571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731c949e228184d1005eb82b560851d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61d710c17c0d0a7f1f26c9926ed7a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eb54ee2aa52c321277edcda88c3e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbe754072fc92b82fdbe2e70999779575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cae2e940be0ca126f25aac0f20f37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261e2f0ee1dd36355276e71b24681e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86b6fc3bf8c636aac93f55d79f4400578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61f87b72adee3f60abb80871756e44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f323cb36f8d5c61a08b43f9e36084a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300dcb57c1a514cd36d27dc39bc863d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2ec83acb4eb5a1bd0fc0da5a8f8ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b7e588f0ead594c571fef0f7c416d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62719ad574ebae8c78342a8eb588dcd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862281e9f07d24657939f35133c6773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e0626b9314dcfeaaf2cad86dc828f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccbbe7abb4cfce82c5944261d34dd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96db6a518729a58afaa0ec25a683e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e61256f4da83648e50f2a871286e80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be537e92ad7a91e55d3524f17502b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a33c8372ac3e0c6bf7a0110823015591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b16782f984c025929c539d3790fe1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349cc4eb92db282255ebbcee7639f17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283de5df53226cb0cccd27825d43d8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48265192b3400359b5d3fc3ae29108c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf574f0ef249a2e998293c4e392a0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677bf64518542aeb0975e015e6bc26f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40babd4a4174757dc3a22a3e69296050598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae5b674d179c88ff4e9f83e4397de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d4d5a2d403ffd848771c6e851918600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c48626d99cff16d175ecac0b2b721c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fddf293bdd2bdc62bf7f4dae6a7685602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c7e539fef5fdf3ccf85ad65fe600b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc15543cf10fdfcdea201a9d1e4ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f633d4a18415390e889e3d4a383386605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0a1bcc0d428d8704742213bd249d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406f4aed331234318c0e112cce8ceeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8a14b0cdd2f9739b559b963d94d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57665b2dc7149ab52a5cd3e8ce531b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd8538a69a87c5dbe6fe3761833ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65fdc2339ba2feffd6da343ce89103611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8d78fb605fb8ab61e78a45637be9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7c42fb8cf34eb418bd52e56c3192613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fb228fd183b280042d83a14dce35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78083fdea861d86d8269380489783f7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a8ded4684883229152619667cb489616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f62579245b57aa7c109158d52e8b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796d49347c6d258674b8a59e815bb14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e172e47eefbb7a43008e484fef7093619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d7e3fc4043c888108122ab5b30cab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03411a805c92ec367c891a55c9773804621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c61e9e3eaab1df120e20868f7180622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd62c6578a4d0929e0e0292740a35b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ce7a1d663ae2f3a54274174ef1146624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3246ee89ba532139ba0e41113e7d04b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b1d1ea95d7c1e12a90591469c204e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9777271c9e845e4941a47428dc3fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8349c14d0b8aaa31838e1ef27cae8bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b36776f872d842ae5cf6af3c90a88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178d305ee341cb8cb2810336b438e62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80943e6ad97c79928f2b1f7b9f088a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f2545102addb0677c64011d2f8075632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345200c59aa660270e6257ecc9d2378633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c7cef9e2a1d05fa2dd68da63d2ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe370e32b849f2898a92ce169982c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd0390afdf377acad1cb7146e28004636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26e45c56d8d4b14cbb533f1200c2f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c1a81bbeab6573726cebd1dd4192a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c7a200f40e3059be62cf1e02b61ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f76752f19b0ef5998655f8ca0dc376640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201628dcc38996b43a25afa42d18352641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fac7d508c7c5b4b153ef0b84d97ba2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55d169a7dfd5c4c3aaddffcca8b0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd3aff60250dce59dcc14d23f9e0a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86476fc689847680744f9060df9a1c4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ec04ec66efd91ba5dcdaf49fd2813646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806b9c13e2e6baa227f64634ff0b23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f371435088c99d853ed55a2dcdf860648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a2e05c7466469aa4637036ef30b34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96340acba67162981288f4c1821398a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0309f24cf56f77500be9ee363b979651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9836df9204b2af4215b0d259f5ae4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060da671969427ff7a0cb52b4ccc27c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2358d0f222e1c966a8d10e00725929654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f131626a9f6fe33a3839b8798dde5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75640dbf536381b222fa57eaaa51a21c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa5ea674d8ddf38487e77aa082b28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbbe2349145d08d0bb5bd30ac3159d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaec34e55f8d799b3fbf032d21075e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8493d4086194b7a8e1e46d30b6103e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d125004597b4f79259ba7ee4f2ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d90a1210b9a852db7ceba15418fe5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2631c823c1e0977e86031bda822398a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b0af7299230ceaa66d9d26451523664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a4b4a5bbd13ba8920de46c13a6f90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3723850130a3cd0bc8187d1d0ca837c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289db34ef88ec13065287dd54763380667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b627c970dbde574c674f3c16ced71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b504b7c86de2563c56badfc3659d538669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b91724bc11e87794568e3c0c98e8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01897384f65036e434cfd6e11b9b23f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863e43bbb2f5b93cacea4bee4b7d4f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a5eb977e42952d095ee835feb32e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566a0292989f137550e75b515c4548674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb4f9c5e8939bb30f4e8201d9922cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb180f325a9df71f1f52b8dcd1dee7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cdc875e4a194f1f328f366a8806a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ade0270da88394cdd1594d8c51a01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b91d23c190332e04c4b281db2100b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd25b381f7ed4e0333b61ef7d6436b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8038ccc437b9e93be70c2567101dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18bc43d117e1b41a48c798d337969b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf3102c673c24ee70d10467b801191683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88a4405d4a947af0f050a7b45d172684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aab6431f033a0b7d3328509051604685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607fe51b091f75fde8d755601c60ac9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b276f7dfabeb4e4efad8bc76c442d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fd3fdc86024c501b43cd6ce6da35b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a4b9ea770f7a5ed3461f52c059ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe07f2ca5831df9acd240e60b2b8643690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d7b688bfd444263b08060fab42814691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccb307238f12905ed8546cf27f138c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0db583eb9daedb56c5bd2281c4a23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf8759cc095358e26f6d0aed8d2f77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1703ee4c532d2c58dd8fa1ee981b74b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a861996f43032351b4012e3991fd0ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f694c01ab3bf5fde363614ab0fce0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcbdc6874a48ea586bafaf8d6989df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34b22159816119248dafb60fdd6db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cb781a91cde8c4cf673d409cc3b54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaba767248141d46b07bc70dee0086701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130bf0b37a3868c88b2e1f0bd70002a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f60925c34a4d67d089885eb45ad56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab8491dcc89c59e7ed77a7d56c9843704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4d6fec089c760143ce34d2ec8fa87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfb3695855dadb20becde715695be3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce64628e2e75c811e045e8f1ae0118707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c96e30319d8376639a8c24ca43b1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbba7e95dc0adb8335c365b183670f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15facdeb7de1a676dfde09463e0145710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eca2cdff15f96a544e902d8a3a336711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611984da761b3e9c2bca80f697d505a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a6d880d11626e32d98a49487c8902713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255de79bbf36e7b77d252eb3099949a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2fc6a061a4cbce25261ff78d7d544715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fc9559de8b5fbf488513eaef2dbf0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319363a0d5778833f6494ac0b9b19455717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a912d6ec4e4d1a5dd3307c7d69fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415bc33ef834e56b0662dac20ba760719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8bf30b730dcd6b06dd9d2fb9465f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e3811ca341564049000561b2a6bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96428278053e29af7f37c056087af85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e393f55a96617a23db80e1448beb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386bf5284f48e4e14974ededf51ba1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a62826b19f2ca34be4ac9d7447380725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb72d5a98a5c55b87275707b31580c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7813c82f2a98ebf90e69f972da6bcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749b6931b31ddcedecf8da12248f323728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644efb6a349e3e09f6779c9e095b9fb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c85eae7c9ea658463cad673c1c8a6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaf8b9ab76912426957311bdce6de2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3bcde5f20abda7239eeda1da1ebd7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab238b0bf324e3c12f02d47bb752d99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af495ba034923f927ccfbd0049af40e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c604e14c6b58d202776f17eb178444735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f7b5e7348a37427197b49c040fc32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24acd8a1ab6e2ec0f307633ec68666737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff70ab98cc24540d52df0108c8632738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3d446401e39f4b893ad7271822f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a034565fd58b77b2866667f8af4349740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98438d7235f341121ecc485eb4f73c17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2600bde62aab6ccaa657cf39e826296742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9033aca12bd3a3d9bdadf7ba49fe23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803fa26bb1caae4673e69592aca3a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d48bcad1365902802b9b0a373e950745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a25f444d724b0fc5d99fa01af413d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6b7ca5ba3c9a1962c8b6916266bd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3344a61dedf9061a5ce684c13e3e05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d0e78559fabecbd82a0d1434b25b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fee0b8eb78f0a141d4c56c81e40264750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3e41a13dac824dd89c657dbf62df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ccf56a763e3afe38f250d3d2519f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9342921dc57510824b2d16e0e738d23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc4d99f8c2a272d16048e84580013754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dead5619bebb16819ad821cd2f7127e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33964a2aef5cdf2f777fce9339700095756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967215e0bf07c354b09426f4ff89716757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9147eda7a808336fe040fa373b6b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168b4abe38c029507356d908917f552759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65827aee065d1421caf5003a7a786b3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176275e00c879f31841d28250a87bc1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34def785c619c80f4964eb6df2db39762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37416eebc1543c2b8a3848b732acb77a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b6d146e058c4c22bb9a18064b986f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde704c26276b462ab9f852a3c7f33d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3a2c82de964c866b8bc4aa925522d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b15fca3f2ff2000dfe8b83fafd85767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebc9df52cfe5cd6c2769e3d892465e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f49b3f4af98d6c7cd1f331e5a66d80769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e106e362e18f0ae1da34a4264cb43c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c09bcbfb107ad5ed9f1d6f1cfd535771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261064b6ffad0c1606d9dc074c296500772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc19dcaabbef3d56d229731daeafd07773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee21090092b18d3595ed8d5bcb3ff2f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d4b4bb71c947ed5a3bb3975641de775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66890e057b80192a23862cc598901a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1f85b5ce3d3f157e9fbccd6f28356777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af721bc7f9ad452e7e7bf68ed0f3b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb644544c7ec4338649f2a2c8ace9a2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79b54261c278c9c9bea4f7c8089255780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb012ea17410afb007b41b9cf5ee6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d2a4264247b9638f62a615e4274d3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30300b4594543f9a7fef2d0b2327258e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd2c4ff2f3a2effbb63037d436371c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed711039ea460e429f0d55eb7f32d131785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16097e90466cae5afe3d108f8be2521d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286917b06974e60a3bb81428d8f2ec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c5236357c94d7822991e146861ad788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af29a9ed820f49c49f6cf12dc9fb78789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9b8ff3a52cb522d84781d4e1837ae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db59865a95ec1c5bf0c37dd290ffecd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec960a74ccebcfbbad535ae6f9d7d0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9ee53f532cd9b3dd2191d9ea7da19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089864be5e1c1e591ba83a24d6e0ac1f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3337e33f92d8470d2e4d3a7b3ca2b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206e5492bbd27f2de88139f1fd3e39e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345117a54aa2b69a890d15f66775dbeb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf5987ba69409557170ceb492182bb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913df2b05b64119bab8d65a77e09d47799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ce652f00f81d1fe4b1a70215839d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0d91ee0d052e3a2da5bd83d95de42801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f60ec31cb5ba41680e14abc4d7785802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea485e63e785daea96d87ac114178a7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cdc1688983943ee23bf48e2825f80804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d86a0602feae04cd27af8f094a9b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778cf0975aab02612558ccfeb081d37806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9f082d4910b5489bb5e98432c230807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae6a635c0897900e594ef0a9c471b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c86a75cb13baa9b7ba7fac1794b93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0921e932faece30a0006c5ae63c0b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb5a3d2d329c694d066e0483c6f411811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654e62bf9d5b9e41103aaf465c7d25812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb30eda301760368bbf485cfedff16813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96b31b30853e2efaf86672f7390950814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50892a44f6be98a518740e5522e1267e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10081a5b5d1ee521722e088d83e61f32816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4ffe131f97dde8bab72c5c900a731817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b901ced64ea5edaca2db912a5ca8a0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47d6834d45c36817eb69d28572b41d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e61af031eed05cb5cbc981c294dbd9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d6e5813d7160e8dcedc2586572032821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ebbe2890cda744207254550325b9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b560abb9b6f7d51f9c05eecd9a3c1a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d0135431d1ceec52c375c36a7b6fc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2daee1b5b40c8ecac861eeb4d5255c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af475eed804f6ed016d8b41ac65564826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dea4c49a29ddc2656e722b54760d6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176ff2f578a973500bee7125126199828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afed242f5a4ccf8c859b4a7ee2ed68829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4c0083a3ba40c50844e1023638eb0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832f19e6e4d038ad5dbad25e549084b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da9d03a45aabc40c60c60d1bcc688832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c7d7dbe1ccaa67511f0416445a09f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff89c43e34622ced936bc38e0acb02834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3325429204f7f766c6c64f9b8a9a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60771acf7339b1c7debb5ed237d87a37836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b137df9eeaac0eb8f6f368fba016f4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e328e5318b7f1e55c1597d6b98fdb23838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65553bf4fb522a960e5370a409f1fea0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4ef4af439ca9a48f2bf3cdfce81a2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735529cd8954e2ced77920a4a9b39e2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e6ef657e6192397ff8efd210374f5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4e6b515c6172cd5f7b9c38111df90843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>