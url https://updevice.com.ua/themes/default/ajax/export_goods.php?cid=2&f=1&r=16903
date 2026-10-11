--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b24b241ba73785905eef961d986bf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502347eef6450cc20c1d876e3a75ea152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea652199cd702ca48974574d1bbb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d0e35e3246746e5210481d25d75084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2888ce860c310f7ed8698dc5260f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e316d02ff042c311d4450f3576a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbeb43dc9104a29b74a135839e66be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cb032d23d71e286dbd7827d9dd48e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8729bd5d991372cb3c79ab7fac13c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6674f37f48e65f0431c9163752134f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877782813640a7719121815ce7b0ec211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991db6024501910053582f97e21bb3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23324286d4423fb202770120ff50c70e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053869dba8769c6ce86bad45b95977b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5110d70327c3201bc545ae996af3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132c00b9b4d5d5908750e4a897817b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ddf3ee85536e3be27b1708b07049a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca697c39254acdd33825e5fefcb3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d52c4b5e877b3b36a4bb2603dc83019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ac31e74c4a9cd8e32da3fd603229f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead95f82070a42e4af0cddea603554ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184645233a9e727fb0850e373532cebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567d30831fe64c3099de0b7e50224c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4019c992c434f757deb40b123c8f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1758399fca59a2b60bb1d20ef7a7e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b38004f6c946b368ae8498d0e171126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1c4518e39f39722562186b5eeab7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18402baf1212574ec019836bab9b905428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7f3f1ac6d24b30570f38494f028ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414c76645415fe55db7323a55bb45730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae443709d7c57c49f10b7c790cb0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3e8e487049366913d2fcd936ccc3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80f632662236f02d690c24b2a66b8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290c25c04441070ba5bae6c1e3187be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7eb0ca3ed5a9d6508c1a8954529635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d0db557cdba07b4fb95fb977875ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec997dbb71d663e460937cf4867da237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d743329b7c14308aee6010383b28d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41534660d9aa73d8a8077c223ba07bd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba6a00e36be6910339a7b33e87e44540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787622e553a2c3a6628e3e5567a08c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bead01053ba891b8fee725eceecd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025235147add20a1f5648596cf4c33d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff35165d7ebebdc20ad697e848a3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0e625786e9b48f71038957310fee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244811731c88dbd016695a0fab90cec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc98d3b5e51dbcd3322d0496d089e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1fe1100f76734622f12f34372d0b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482eabad5e4d93d072f1011f6ecb4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72739a8d43796218658cdaccee6c8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f6017ac847d88a3c92c224d73fb5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183b2bb84a169323bc16d9bf6f9338d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0095824c7765983926e7a6e196375f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5877996798adaebd7b9db8035ec010654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f78b121bf23bfab9f990661b7916655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fa650412f28ffc4fbdc9ca6626f7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d46934ad03fed0441f6700abd370357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe5454e3f2532162d78c0adccd098958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d8a3310c52e6314384374412388b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9650a3ad5affdddf7b2d8e6236277460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aac567588d23bf335398cb520861f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b868934fe875c688fe71b864dbb734762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61c7f3852ba544c9171f568279819e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d161ab87375f17968839e8e5a0cb6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63240b5fcacf0a93e347f99ba870fe765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7394933f7d211b9621e3e94239f7ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339d20c43b3bcb81293265ec8809fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5506218f8e421b71a61a3268d26407568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad413952f3b20c72b6405a96531e6ee169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd772da05fa614448de3250bf0c0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb23c20e6075a07eb2bb9ba008d52bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6e01dfdfe221798272b2de0a700272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fd8e0c2bc68326e87d675ee16010773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a76d3ef8208502d5d52d103b20bb9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01210507ca550e1d1df3c9c5d9c2e9b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a43c7cad6bc7bbfe76879ecb74f2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eccfdc4669809434481ecbaa634a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c6d38cb64c0d210c5c7dc67a37b1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6790cc5835011f4b7437d0bffba1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed5946b2131f64a1df75d98c0a10a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c52f60cca73c4733dcc440cf66b58281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089f0c62dcd5886dfacd88fdff7c8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb3b94fee364c3e0f3151069f13cfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09f4a90e4faed49d809e1f23c2f1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40fe2829046fbebb4536bf225684cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae874dd15f8d81affe7ebb5c4681b24a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11ad473aa6ed907732f270d05e7da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992600376cfc2ced828e34dbbff70bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90853de0d21109974d74f8f6cc45647789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501429e822d9959ec1797b4f98f01efb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d127e2d478c7c058cc9840a2325972691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b7e1e0a27e216ba49553a74f12eab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e179288293d6f7f54558126815ae893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e2a3122156418c2e6f45817e8c87294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cebe855ced2e48fc0985833a3876c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c677e1162f5de58dcdc1d9862eca8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be564f3ee8dbc914a00001391bc539897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4377e7ea9bf2b300289bd72b02b43ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85db7923435dea129d0179fcc19e7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4e7a3205095cdf64d9fe812ff52c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a85d0fe29439b14c6082f610bf8b86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084fbfa3fd258cc7a39c4eb4b43fa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c6c7149349045b56d2f37b33a837103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7809c80e2e5e23a379bb7bf178c24d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14085be3fe92c35e0cf68a5aaa05c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dcc37a51eb589d4e4c9df9d9b7dcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188377f76c4e7c3ef05d11c782623e5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e149237a405887b61d8433a280f6820108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d13e23330c4ff1d7d73303b8ccc01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6991eeafabbbeaed5cd6b2f4372032110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a85c28e634c60eab8bc66862b7603111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b30c76a72fe36053a2d09d4082793112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f6bf9637ac67e17ec02914e7675ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb41dc4a7f65affc24836abfad83244114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9078b85ddca1e1c6668d583b606ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14764b1e175b6f2e0fc3975cace2754116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eaeda9c51dfaebcceed944a95d15a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ba41555af6ee762103b478aa78815118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a9728ee2bb8f4c84833a2b64f8179119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303d07a2bf6dac41ccce841f748a9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8c857c2ac56d41901b5598e305454121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac9d9d4e2bf2733dfcac2db109f65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d69e732ab94cdc5bdb1b9c82094eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c00692585d278d05df88c960e9a074124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d084d48f608da0d668fcb5bf89b0daf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8b1e1e0de296abf87a937c250ac97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80537813b97300b1ba2d135097c5a0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72059f22e3cd8cdaf45f75672025ea0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd870168d785433a7a7549634d40e70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ccb9457e4ec0f637ff985cb0f18a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc3c7651a34fd00ecdb7c8f83ac3f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c73fb25c7843539652b5e73868d2a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d866eec0998f0600ad2366892f15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141ea42031fbfcb2400ffd07691defe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1072f2db956adc8181023f2bc5e73f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3414fff8ee41c16b4699cba1bf9edb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d3a216890ff50b3e9828c0f7f5a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e669f0a1617fd9daada53c9ac79d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d03277b1c6a17f23cdaea2d4428c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161fd03a6b9a66576becc7d75ae11b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755d7641c3f46d002d695c2c69fd8fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05fee19ec41ff45aeb51683a6dba64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849d29e1965662a4eb50b21edfa3ea6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57c0304cbc97e64d02f79556d7a3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ef3d094e56b21398ebbd8651a0931145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28535e4c1cf0f190233f7334b4d9571146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb17e42d2bcba60493a0b44da8d1008147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaae9a1384a8602a7ce70885bc16fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58da1cf0f1dc4e46f9646211a172338149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1758c789cf22edc699029ba36ab993150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06e72fbc6e7e694654c3b986858aae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08ad062d193f630c015c9a8cf3cba0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a94e52eba3d5110e22a8c34942ddc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f547d00a43f690e470a9fe125b5c2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff731d0398a033aa29dc414a0c4fbefd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e48e8a53fe6fb25e615eb59004e72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda0dc74fac1689f9051ab9af3df08b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2248c8e2a53008f1631d6c0799d928158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab2ba4cb37066e28f9d4cfb48eaf10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b2f598ad9cd6e5cab82c88d7b83b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74cd24f6fffceb0f3515361883afb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb46fffba6dec1f7ecea08daac8ed1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c4ce4c6445960dfcb709bed091b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd04ef8ac87f277af83f3a3a76d2c34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a105124763f0abe19288ab8598155165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d170d153e84489f252cc37f0c9d00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0d7ea2a73f34dc5f8af4dbc0f5d24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2caba33d1b42d251515a4e835a92c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349099b34733f3afa919406e42fcad07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cc077819616e13d11e50272c5be6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734325ff95593397f9a4aaa108eaefee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a4b92c20925f1b4476b42110d2655172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c566730c287f99009a16f8ac73d7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02779e357fb5fb0e9bdc0ece6c05a7f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ed3062575c086928c28d55682a76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7887c8cc2d9dd3022fdbb67fcc459a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d1c93d10309cd1c64ffa015e90e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697773f062438446b35c46ce5c0da61a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72e82e03f1ee1436dbcb0430b8ebf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d528cfcf60bd199cb396313f09869180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077a347243f4e21a5ac1db37f19b6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a329ccd511591f115864a52af4a99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d47e776cf8c8df87baf50d8b5bfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc287d0a3a8eca1d98edc4231f6684d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6cea7aa5765e9fbe5222e5650631185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1764ecc549212b526d56eb1d4dc92d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a7c98a640243dfeff4196af28eaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae4086492c1dae2cdfef5236e68853188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada07e05e600a26b7f990061bc107097189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430823b41c2fadd8d88433eac4de4a82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec502f88ea33f87d219a20ace80ea03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173205fe2efe3e195c88a0c55301ab25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215161ff866027e000a2c81faac8cf33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529067bcaf6f5ec8ee9878639809309194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892da4f03bff85aec7cc7986aca5a869195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847dce90f626c6d1b468d9a566541c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0d26eeb66e0f260fd68e3a55f6bbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772022564afbb1207a88141d3e55bda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a76c6e07b6767a93f1655adc7c5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd4ee113866006591cf35965ae3b9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3048106c4dd78167d4bf8f66b3d0e3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a698c489a4d986f29c520ad93bd778202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b3986715bd2ad92f3a1d28ace6dbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f294fd5c47eef0afa1a9c30503d142204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3dc435810d2dd91f62d3c1a9599e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60f6aa01f6aca65c963b77754b553206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7fa606f44e149495bd6fc1581a88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd24a67a14226eb3c7ca6e09a76f7fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81afee3ef2361b7d4d04f0a1551c0df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a0fe35b05f9e418488bfee18d6a61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e336824ff2660d8d2ecb65d2b374211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9aad7d7c6efeee5ff3e33dc8c458f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9691a74b81e22bd9b157691e9bb5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8654aa944b50253159f5e9e10273f66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59463007e77913e9cd134a81a3d5d718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6860fc355d942281ad41aaa0147a76d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd9c8aec8ecf885b2afdfced8fa5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c75feb36f74973adbedda14e0d04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e6bc843cc950914416b19a02a4d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0364e989609e0534c1456c68a2a518220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bab7e4da03bd46854a969f306ce175221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c4400c94663aed01788d5d62150a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577277f66985013f9d837e79458737a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d83acc9cbf6a9fe25fb75b8464fc55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29115b3e5477202690b66a1b705fd426225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4120c7d0cc287e37656d5bf62a6412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7d2aefa29cedd3ddc4f492e5caca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbbf8660132089392a2e24dcb32b0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a0a373c8aabd19004997aeba21a92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1235119db13ee3a88d97aa1661f8dd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190bb7eb9c6abaee09610f9f28c16de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef75efffc29f2d9c0d693e5e7f3b72e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac98a1abc448164792664a45b0ac428233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53f493e7fa480049a39246eb292a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e549d3c14bea2f9d671802043142a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639fdfd87367848aa04af40ff5c7b6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776627b3dd47cb6359d899ed95aea6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f447ab11439ff4f6790165a1bad40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe649a780aadb653b0c38c91a7ad68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821103c87f083d39d58f6e5256264c22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df93612e1d934cf373ce5b18499ebdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe536ea353ef77fb3b942f1585d6881a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75043616b48ec6e2ff4f355fa2dc259243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80423da9e504743974b9624d43f765f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18381d8f1b7357e866208001eeba3468245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f9d26bb2600b0589e94dc70cc2a13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e054dcd609cb4c6e5a20d16efd26b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20e0e1a42f39b1cabee0744a50a73f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfdb3e93d7784ec9bbfdc54d82ae8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d51f357937bed1860cfde611688e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a28740f59516534948a872425f70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a429b4b721c2e2ec68626075d4fa2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29d75284aa33b5b34a73057aeb315253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e196c6ab75cb4941c2d699ea45af320254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4425d873c5f78e40c2f47fbee08a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0b154024f65b6d9322fbfd9f89df9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4afc938151d8c365035a1650e5d8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828467c6ad3d177d20408eb37da9f58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58886fdc7a96049da987b0fabf63f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84774b94e6c6ff59746e0df920bd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd25a4ff6c0506fa58fb2b62611fec5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eb736f64ffa550e613b9cd6336ae8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b62fc06b8352d313fe436db791096263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7ee2b266e171e7a5cc1d47346d2b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eba414860afa77038f2e573d5ee5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84162385b0eb58ee20d970ba8795bd4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7811a287446c0f95368658557756a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6adf2cbceaefeecb86940c17bbd31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9257608b8a6d76ec63025462d9d380269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f9d7dbdd08d1a800a98c90af43c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc301d239d219587ae5af2d1c5b315271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34034b9f42d7a983697d6248d6416852272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1c0daf475947eafbe4f6d1783f14e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd69c4baeba17a0cb7357fe0181d1ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dfba236610850bf0ce3632c0a3359275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378e034d38e01b598a9a1c4fbf27ab3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b394b93ec2cee335d3dad670d80f50c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee97e09530711fc9f4f3864745084f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acdfedd32e67471850958de99a55a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b7b7b5b4906e8caa87bd8a5437543280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c7eded7949ad92ce37b56eda2e9cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ddd51fb458ec397bf49ae26cd5875282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e44dee4dcb10d6ff5857d0c09288283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a7e3ca8cfaa058843a6b11bec64f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530cc2da0f721f6a2a6271266eb80c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f4d4b8337ba178ca0b0f00a8f892286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeafa418cbe44cc84ee9b6f21a35fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c65132e2e2653b27741a7d6fa0a6fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b5cb002191669ad3ed04c5c0b9d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e6f53d1a84722fa0d7385ecdc44c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb98ef60f0cb5fcd782ff68a6a7046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cad1e57f77bcb93fd9844d6619fe51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc139cb1976d6ed43dad335df9aa6e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7701f11d478dbeb4d8c0f844012db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28e9ce1dedf778170cf4646a8b956f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199f3fd45bc97557038b412f76601a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ef82fc83161876879177a64d79c90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402412ff970671dc5f0edcbc3d62d8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd1a9801cc12d2cbf5a8870117b158299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094881482821447a8a32c30c5223c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b886c472d986e8cb099c6bab899bee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbc155c4d2089e854248b246687c3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca0188747e00ddd4b8cce469470a81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5eab7101b7884093c7e0f360b89c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9d68376c3d2988db4437cb44a179305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44c690c1fdf5467850961243981486306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530ba54406c8b9cd1b4225844679dad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c2dd91731bc9d4595d3691e63081d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e51a943095ecdcd29fd24a4c22bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f03b83dfa7df5079ed519ccfabbe5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a0fb21d1b7e6b01c1bed35b2d8690311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdd28024388a66535f376f3ec28dd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e0146c7a48109b9227a4855c8d1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee3e4e3290a1eaa9dc1f26930bb759314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c552504fe824d80ed82cd82ea9ca890315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b16ce3d467a10604c26621ae730a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f5f7eb18ac6319ba7d335b64f125d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bbe867c675d694dbd9b840e11c755318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d2fc129317555dc818e06681e163e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae355d3b81fdd47e1deb1e1e40b88040320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe51ac8c7daba3056f20c08d9ef460f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5e05ef07409bb50bf205cc9afdb4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4852fce517ca5ebddc78ccfd46525a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e5e0c801d70ab6fb716143d93d022324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d0ccb93d9eea6beab0bd5d092ef96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff6105a3d036ac9e96c6ac8338ff23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01eba82e499b1273c3fb74fe2969c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e10896509c5914de13c8ba1bf04ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ace30cfb5d8198872edd0f509fe1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf655fe8e272895e8e13bc16dc93c70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaba1ce89a3b77d120def83810d216331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef433908acdba7d1dc242bd1907944332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdeee629056753f5287e9f1b09b718333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bda0cc634993d5315ba2103234320334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f57a4ddaf72cf472ddb1020e2c26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c78c297af706a391c9021636d59c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019f524208e4f141d02121d19007399337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f79248584c193c464aabe20137963338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56e34ea97179b47399fc19f0d41668339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa31db409dc2f1055076d643dc16f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137812140304dde5126ad5587fabf5ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849b8eca387ecb5f6d8f00d2b8d14b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af15f55ad2619f400a85bb2501958343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5146e2430d5b0f06bb88ed558bcef4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f050a5151360eda4dd95c59a94ef15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bde80435e6b0cd3b0a6fc4535b22d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dc3b06a22e6496a9b339c6172fda3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba506ed5a987db36fee8c0d8670129348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dfa3bffdb4997f776e777731e6333349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b2875b7a372118fbd2fc901cef8b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e8fa10b3fb697c9034da5836e6804351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9a602d85a883d9cb7e81afe798657352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6aed08ad05dd07c4ff934f1bbea94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289724007c0081f3abcff8b40894224354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bef7553affd8ae14360a8809cfad4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34406cbdd29586a3c53a87be7a2490a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa17cf8c5469c931ae589b0a31c3df5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1136a61313639dc94a935985f5f774a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7659e27c12805376811ed965dcde57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e5d08d64fa4e65e69711b6305c0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0996c12c121dc50c02f91dd05bcde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00827694dff799c9f6b0322256191ea2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979237102f60a158ae7701c20e82607c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524bb7306598b03a3eeeeebe8483ffa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88281071336ae3af75ab5f09813cfb5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5218fcb4ad29af33771e0f3c2bf1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a278d149949bc6c33ad01a0b852a37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f021c832c7f2bbfacf3960da879adc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa7ef13a97c355b475b1690935299a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e8fe57065aa74f7b9f42a170a2ca4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c7ca661a875af7ba128dab6d3138a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263f2fe82de2ced4e0e4b0d08c620f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896994494af6a8d8551a482408d2167c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155cd29813e7e15a75438cbe2e7aec6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145514f57ecd37255ca879393b680e3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ab2a32889dd084df1d9ff54f871c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0553a9c83aa5dbb8090b71ab045c59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4b3c360135f90d0dc855ab1f1c638378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b326ec4e4fe3ed20e6e0f5466c51a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216d719409cd51411cb5e90ea43fd96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ac3ce8baa94382a44ab77175d4cba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27556cd2c9e4e80eb05731a6d2b81bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365d19c93033618109a8d0d433403b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3696361c709b486369a0467dcd385e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc68e75a2bd7973a686beebff3462ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025c174210172b8aa2b6f62b034f9ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3fd01a5414ee5b79a9bfae802222387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf2fc47fac89b18581f0b02f21561388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957527e283d743ff422446c5d987ad19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01f5c441d98828b7d0e3141038101b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b98ee4abd7e41d34b3db596fe4055391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acd5f29795194843e9ec76404b60ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75533d98a8d4eeeb7acc20c99ca07acd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5964673975667666b38626ac8a8c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad2ffd6f10c93a46d78cb533bf872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235cfbdf575338b50087c6c82b825cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602a3ffabea5daa6e79bcc8dde0c0ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc7755439f442559808d786812f69c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6360b7314e382dfb9800a8aea7c85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14573dea2b3cdefdc4a9a89e2b940e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f085146414d7c9b9ef7b8bddfa54308401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892915d14cea31de405c2f325808a94f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0afdbda7159298f67a55458b6a428e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f151be1c03bf204f619bb7ebc2cf6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab454014f29ffd07e91e36eaf53b5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8e5282d05745c626d3235cd569f28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d63659684493dbd5a969f0967b1a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f44e281d558e05c03b7058605041d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e34d118c55ffb59aa0634095c722c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca8c60776d6764db70514aee4b6fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea323526e9644350618e15be539479d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898666f938be6c97de81ae5219080ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d5f0d1db9ef2b1efa9d30ac0a53c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b560b35e7e9cf71b23982213fe535e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c2063833f58e2313b0b29d8af6d88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ee5d8c3b18a84ab9bfcc6013506d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218eef11762a62ab0f7d29db12a1135417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c4704416bfbc3e66342670d9ab511418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ea0f74503e0ec7724b150e347354a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dda845efe9dde46aa6d9782431421420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613831259a5d4ddfe1b08ac8c0da659421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea600b5a9a0d3718b134e1f401368cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb73c213edfe9f876b4b4faa07ac82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea403b56a08c8db343f0fa5c25e700424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0d02e572608b9a66928b85f593de2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5649efb78a92eb608763a084317e7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf2ecb4e7b431605ef444c735c5833427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e05882410d44447beb3c347d574db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58511a2ad28ae2a1b2f9d954b804fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfd1fa16115921331ff678ca9c0a8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7dbc738f4349bda892ae5902e15c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8fb22b6fc4bc4b125ad42ee8ba0ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2003780f2701290e7525f147fd08f78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70fcab0aaf225d51dd28b8494e2837434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b3cf77b2694e914a0843b5c7bf677435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2183386aeb012b0051a034571a10e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b5762cb18232f756c339357200ede437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43853202ebb45aa8ed4a13ad009bdebb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c6255412957abdb98b2924187fde4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdda4e521d4faf20f243963f9a88d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665cdc9a77966ae16005e90ae17c50c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07199de25157facce900a6629e556ba5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62d7f7a2f14ecd4b368a691c512df1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a7547be7599e3bf4570a7c399d709444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0f2ec3df693fc387187bbe3ca745a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c1bea1d81ad1885bc18f7f196bb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dafec64cc06f349341a7362a4609a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d975a3de5e251c7d9e6afb50817b1c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4db2d34dd375157ceadd6cbdf88e1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06930a3e0247a6fa975e7ddba486cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689cc9ed14c1fd0fccc17067173bd5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7a17c32b5be9bb4672cfd54274d01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de2fb770f8448b6f91865e7e534467453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c81ee3d05e278ba982220f2417f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdd902d6ef187dd462a754c216ffe5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b068bde42e8f1a7df02e78a862ecb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e9e8c5875e1311d5cd58ab90580af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a65046126fac30d7bc8dc4a8ea6888458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e9936fcd16102cf6b970e0a80a80d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47d1918b345941ff01700955f0b95c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1858aff6307efd72fb7c10dc09448a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9cdcaf0074c33819ac742411f80c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd079db3fc5ded2a4a9adfe229d28300463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e9ee0001f4acfe5fcf120a05945f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f5561b92024ee592e9680755e2b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b40ac02d095a8be827f9347620dee8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f58ed112fef4f45a7c62fbb1516379467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155e14843a38cc1e18ba5304d66cef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ef04855f704b76d4fcfe14444052469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6d923a3282639f596fc240ac3846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a6b1e5959867233e8237f94690227471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf3d1d63de0f91efb2a9c34f09ec35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2535971388c8ba6a31920ec871b04d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6661e840652494ae97f0447809d25c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8430b7ff73578a5e0f0c8b701d8afb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951a4afa0a3072c92daed673ecc6231476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cc254804428c5faef2b0710ea3d71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80630560c9812903cd31eed2fc2ace9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a0dc857c869e498eb8b655872ae60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bee790a745c75d4e4007d91f21add480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ca3245234d145eefe3db50af7035481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27433e725d5d01db38bfc7869594fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d03aa9853a3fe10511aa906e7124d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97834185c0791d7e843853ccb66fd76d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82acb8f30cf34eb77db92189fac2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2973192dad082f01407f0b420583486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8196dc9f19be4b9c2a13aba5457d52e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9cc57d85ef8aaa29ef06303e3d663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b9cac1ac009f063f2a281c4b8497b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002ef420368af4fa81cdadbfdb8da6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f0c1f0120650dc979a8439a682d1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e1062ac70daf286a503bc1ad87877492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6673c5b11ea3032ca4dcf6fb603c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a517abb63587a3d2a9cee7f29b7132494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4d7f73732e466bc2d9bec79a6f456495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb085cd4063f9e4380d99f728087323496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa80499ea66483a695f4b68b8e9be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7df477413735a9008393fbb75932e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369ffb88071cf42a9dd703b64136ece499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202eaa5646f55d9f74fee76a4c15a1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b164f23c4fe6df8e63c9b32c0b35ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e5f22d8cc70fe9874c7bca3d20b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86325b12d7cbd3b16480a0630fc7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea42d2660491e6902aeacef2756d92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23264f5670138fd8449c5831fef0706505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667b899f4d086f35522f283b750ba6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e25ea3d840ee0fb3304deabf9368507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7833cd4caa9e3db5fd8f014a0624b5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fba161d76b40a5c00b27d22644fad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281d3dcd9fe25b8798dc5e6fd45ba7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd7bb8f5b81d8026805ef0bb7e7903511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2ff08c119563bebded17a560557e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72b95e9b1f11b7650ed52f9084d4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98d55a3084bc738a525760b216ff3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaa76aef976fb1fd36b6e1627626ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37181302fa8390094be6d1de6ab5637516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1ba07be4671f365e39cc8db00e774517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa20f989e8240b1305987e5430bc02a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbff2ed8f4fb940f2847f3e735509e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a3774e6254a5aaa5a207cd326a29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa269795f90055731a7666545b908df0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3610847c230d32f6528e252bfb7e212522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdbc8deea8cd9ad64c1250e7513dcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5ceb145efe096cf3187ca2ebf4087524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32a33212da92654d120f126791b04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5aefc0cf4a217e50bd5569734be58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c14759dff61fe2ed594f8ac8e4ebb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af834b23b026eb4939693cd700850041528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e71364a2b5318f319efd91694bb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2068ad746a676b55518d758fbf27676530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0e9fb53c0983a085f1d67e1def297531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64dbecbf86f3805588d564698a070f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7904be07b51d09a44e0c29f193773533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558407966c1b1fa1a2dd17a4c4a63c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c32e2927af1cb7ce3dbd07131a95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670654595e9b77e33c0118bf1305dfa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679633cd449f9c3c9f459b176dd6987537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc012dbd7380eca2983ac379e0eca01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce9af20c098e3d2d6b25d86be573e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2e77c8a54dae28090f8f901fa9617540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7aa47593a9fb0224f5ead60a6b596541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a941522cb729ba278c905d4aed6ddf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677861a37b5fea05731f06528d718d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595764c6e06e72515b55a2f1cd2bff21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0674f6383c114c4d45005296c6e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba02f8184c34f6916d0e6f5a968320546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2ccf095ac0bde39914a08d30efdec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bbc24adae0966898bf0522988875d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874926bfdef566154f86588e2a787f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b33dd85c32152b668565d3517f1cdd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba711477adaf4c44f4cfd8216c0134c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea08f81bd5b0fd2437d3b11810edb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74debcc46efaad9f9b83a965d1ac10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faf8113e8d09268072d1af584d08a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae880230e2bc17a0c4d2f10d8729768555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa818d85bf8da239b0cab24c6320ea3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39162100a5a3723c501ae1ca04c26ca1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c6b8fcdb81c17e88608e8795f582558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae315e941406840f3467f6cd4b588559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6d5be4bfa19bc555a4609c3410b87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c5cc03bc0afc5f00af95163dd91e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e59b99be1cb25d88a7932e93e10438562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6229883c058120e3ba464641149855563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f33ae987e93dd681b02104c480011564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfeb35e6eec005ef5fb33880d11814565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baad6e17f092ba1628d87a8392d94c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215b5f84191b7b9302107fec0efe33f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b3c42ddd988eb6f3c01fd9ed9efc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5e3f7f9b71527eb2d60e909bb762f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6d4b76e45a3e798500ad284cd14f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541039d7b814485e22c31c911efeeace571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11638ebd4747b1e93293d6213dd88889572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37d9059e7b911297b5151368bbaa97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15bad7847395a066a91e1f7a9511d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43246b31ddcc2cc8407f0db80cff3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de35d364541692a3a9230b371b98c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ed06844f60fce15cf0d345b9fd2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefc68850de5d092a8d30fb3d235e53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327570e246f0d865413c248d1db6fa6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52111b96f104c7f106825fb967e2bccf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1bcded41d2990fb0876a819091bd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae726cae3ed90f18b5964a7252039c8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3ae085ca1afed4d642da77d160f55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dddb6862e5e7a7a9f2576ad228c3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061d96ff719defa5a49b54194af304585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe3e78638a1463d32010001b58d69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a09fdff67d70bad186789216530a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80183bef7a9e44753c9d69b344056588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cffd69230404c268a0503906ed13f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae4021fa08f23d8e78f2b057d4e8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b9fa2f92ddab6c4402ea2edf70b19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a628a88d684ffa9eaaec1ce5a1d64e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493541819fb151cc671a06ed71cea58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70d00b74d46e3a4dac2eeaf46079f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260e2b49f7ca4d4a3805a316b23d694595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155494d5a8e106b59a2408616b803ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8f919a9b00350c2b290e172dea8f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aef89f74c80672d31050c6fdda25e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9564bce87604aab1eb8e4383b70b2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d1fb7113835aad5af091c55b57f19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fed63ef9ef4676070b8d59f3b35d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9532b4460b3a5f0d5ac4a75d0ad42f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea3678cae91f2ee2a104b041eec30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d731c91e389e285246272499c50b94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125061333403726f87dfba2c458370c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e08d674cee72067885ecf2f9b3ae1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588136873e9981ca1890a3c9205500607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f3d289348b08a068ea1fa508e438f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e69a5c5d4e3d5155896c9b8c707be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9498ec12134d2083148b2abdf76a34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38339997031393090d00eb3798ed2390611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c6128bbb2311e10f997d3d30049d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b097b543a6b74afcf1f0d0f93b3666613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c5e77571531bb7feb7db786534120614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed81268918ca0aa3bc1f4bd46c28b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa597969e9ee6b3e41c49908b512fa8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ad61ee3321baef186c35faaac3c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06b0fa374c58cb1d4ad89ad2ba363618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceec67fe79531fdd13e02a4571adaa5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c5f9ea545fa77d51265d3257ac0dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be7caeb15f614d95a163476edc1696621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b43930fe4ba4066dde374e82a8256622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c90d3df0f6ab924dcce9721c4620e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778874eb13d2dcc92fdd505f6e4cda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba366471c95c87f849b60289313c4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0a77934d115bd4f9e33988cb3a5f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae4a2c3a4bbd3e7aaf1255cbea92b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b039830e6c4d81f1f6f86700780f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd024d4863e56b252c5965f8ce808b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948683d44dd04af942e79b60efa8467630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7838cee0dc1dd45bdcf8be588daee85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafe7dc02ac21a97e6f9d733e30809b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e32a364394734335dc51c05331a46c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468a24f26c38522f0b4b46023edd9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cd0237811e464b5fb5d5c9196a6b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1edf963c1681f10105f21857be19bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5924391902b917fd3b2ff4dc108556637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef1a8cb5b684729cb81e21ef7cc6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05cc0366e46046eb107cb64975d43d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d17b79e42909013d1a7172c347220640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b53566b82dda8c77d5f118cc48f83e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265471f31ec20131eca16bbc68696713642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b539b38409252fbbdfb7c1ea4e24b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488b7a8cc1c99fe4cefd0f9a013f3ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67969a6e2276645bd36e03a8fe0059645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92ef01f02d66cf8e46f2e5bd5cf129646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b963ad790b2dfe586e0b5f0cc051ba5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0c4471177be82412baa7c1f44136a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a0883763f4babb631c168d8b3c16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba58be033c901cf20a15dc63ff98e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c677a1cc84f96ab8ca72818a71e3ed7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ee6241cbba47e5c88725c4938c7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b7a8c5471116f1badd08e6633554d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364379d0941ebd55e524a5c3906215654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050df836a6899d531a610efd6a6aec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d6540e52447f005f19f8d319aed2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd770273dba50918a7fa33c6067df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a43c57dedef655ad95b495ad879089658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6045cc45762ab2f964988f60fa781df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fba97083cd92daab115a5faaa442a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca5377d02fc75e34c4d63816e9b1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e573f18303918fa86862f700f97da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72832408fa74a0e20eec8cfdac97061f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6133ec5ded2dfdd25c1b4c7a69e314d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cbb210cffb8493f502923feabe45f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3540d1357e946788067b443856015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d9fdcd6feefdfbc93513b024b3f5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8d748d980635eacb9d202e3c3c3ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9b5c94627970e887a6bc1fc48037d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ad9530479d2b3da4121ac6c7dd2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68f937e3a06cbca6193124af416527671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65926697a97b42be37eb179cfe999e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f5cf0f3c36b313c170bcc7643212673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdcf6e2a9ea194be8cf156249ddf7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dd06e697461c680896aac020efc8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20851d92db5e0e1ab2506d09e01fd7e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b5a0d232fe2b2c173195df5135d1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895e53c2bd0fd7c5fca979b3d537130678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e0240aefba6a5de92e672bdfcf99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4327750e06743ff5dc1fd7269583a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539e4bf5b9cfcde748109ff7a4ccea0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e9562cf8c62f347d669a2e93c5e85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b693e126f296e6cf35979e143ac81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea63314199ab4733a00f6fe91cb518684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a9e139c86b773f9a795d4f1e1c887685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508ca8a2c9c233a746f3bd3252a0dd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f07349572811c4ab7357eea88e672687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f1ff7447c305dfd2a5c741a7502ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a8aec582554f5bb705b96def6de04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32b041c3d1492313e8ee1fcddfd618690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ef3626bd5ef5e83ce9aac8cb6180691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5994c8d9cd13d1f1ccdcac95eab3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbbd579129362bf315106d70818008693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcf03779292ed61d4e240f14b755ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d1889e10ff2a07743f55d72d21429695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61be2a79e8db7eebb38725e01c13c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ff66eb3383af928ea78f16943944697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e33ad1768f3f98884611e97ccefcd7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd19dfc5f9ad3b9d9dfb76f0ec2e56c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec0681f37529bbc91794d31de4f06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168a5a54374cfe2a0bf1aebee63b88b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bccdbc93f48a392084902d6f619fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1950f9ff9c1ac5d5051c61b11663d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99df66e1e30a89e2689cf29fa6777dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebee8ab3d44081f00069bdba974bbe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d9e9863d46aabcb4e0e1de68dea3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d754a1bbd202c1acade5dc91194fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80931f3d978ab19e42dde3ea321229f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdd8bbd1fb14e307137ad65a9ce601709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d756803a438e180e3526be285d9e835710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a0a5da1e7e4cefe87092987ae3a76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b6ccdae33fb112ceea7e0714601ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30839f221d36acab957b93e842bea590713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d2575e9080300bb600901197f289d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139676c130fff83b66a3f19bbfe5366715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e01c8d9365514a8557737f5502abd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be704e36c59729985b4c64bbe76f87e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe258876206aee9aabfb2e32142474718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc447e97064d8d1b84ca9493cabff9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380517e1bb2204077f3b9c7e0bcb0464720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ad31ca774e0597a052494bd79d426721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2defb69b6c28ef28fa191879f8ccfe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a307e57f18544740b5db588788a203f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e84b37e8170397cd785aa33001afd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ec9843f7c65ef14fb31cbe057287a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51694ffa25f5113b12162509923b75e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00548df5316d62d637069cb7d4ddae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6dd87c9b69f4453b5c0f1ba848c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac50dbaf816d0d2a651edefc0c8b15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a026f26613e2249fc6a9156c295f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa0a9ae1a8765179e4375fc9dccd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810431a575617f65b97e29085d62e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70a943708e68bd033ef876bd1a8b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388c6e0ff3203ddf5d66888eff726c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0988e8fe4ca12195d301046b82497735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457378681d3290e3e660369598ec2e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b1a4aa5941515f337976ab9c6e5f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe40cb78f4b0db2eb027f4834dcbee0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd5f4424b93bfcf4796d41607e827739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8289c8a2788b4397975fa709bf6a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54195dea29c4887363919c49c2103741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a212715a6b9a12bda8ee684f9aac1f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bc952b652f69729466b146541e34e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6928134ba201411353c22719061a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504525b9aad4c5861aa4eda18de7c56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1ac04bcdcb41428b73246056e9fcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c764e3f6018f9362aea6dc00e2a84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4f6d45db96f273ed2fe26e364b97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69150904ea952e021f39eebdbef70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094868205912cec27d656aa8a935f150750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5b05d6257d483fe7217d9c4e6f8c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecef082d5bece05e39d54ec0847e82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce573806664d37d6d2e438bee79751753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06233061ccb06b26689e879217417754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d162e574c9f99b3250e2e19bce1648f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f27cc36ff91d8370c35eba7fa4201756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80bca0f3570a97eebf53c886f0f373757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a319c777a0c3c85e181df1ed2cf757758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b8733444552e99c62a03214e8ebc6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed6e77e2d17a3956049ad742f98e6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811d8c8e6d5170871a89fe686156683761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d0271468cb2769b1f38b494872d5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270a6e03cda65838ed875cd7a9239af763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5324f0686f7daa73037f4f95ca835764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3156d1f0949596aa1b50ade9aff11db765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de160f4e94e640deb5b1e4569163e31766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77a3d959aff4a83a3c71b98519c360767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebf0eab7e9d1953224fa4aa0b98978768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa98668ef8b06413d46cf1e894bf327769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a99b70d45e3059cf183f3585295dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081312e81672d29d63bbfc7187cf771771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e8b0e89c660fc23e784f7750b0239772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efc8654a0be559b732936218cbae96773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2eb501d0d810246291af0ad7a6d87774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c492d8bb1a6d1a1f8b6f77e30607775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d2eb07f2251f46599c64ec35fbb0f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e3f2685eec2a486a4f2fb92072d0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8b1d4dfed5b4646a1b17c23890058778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade58d06581f706e7e4bafe81799628779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77332554bd6ad4ccde96fa9faa9a15b4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc96c67cdda8edc09ee0d4f8df832781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865500591b9f5968ba2a4c28c2953bd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e009d99cc27f2869ed8da5c094353b9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d820e2e79209d9cea624022c5fd6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e5fd72e3197f095babdc38d718d49785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc417fae92d422115f8e5fb6cb5aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8776b3be60ebdb89ba7c7562128d7a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bb8efbada9dfaa1c8d211808838a4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2a31e405add24554bc1ee56396961789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca8eda1330fa898e45186042345eb8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c9be2a579aecb3d8332a53564e58791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c5652c4f58ea4419a8e9bb13e7239792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a19ac826eb2171f7fae6a681cacdf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ecfabb691298762accb25b6f1bc6d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4034a5cb7e788c82031fd62101281cb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d8c21a36089c9903f13d303551955796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d07d4aeec90409edd5c949e716c866797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ba5bd631cab3a166f77e1bee2a470798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1674db13f89e05368054a742648a7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cea17a809776203655f0104695094800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df425cd3ab7c10fc86527b87e5a1ab74801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bf64c5c56e92962bcd77442b6bc6d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dfd9530f81383e736bfc0d7029baa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d82a76ac0e087c909561899a1e5e0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a049dc7d9dce0bd0413a2d62369ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd33f3c921a63c73f2c045ee6c34cd0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fdaa675650c1f07b28679ce38df84807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6f74f571273f37c2e16ac457bb211808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c13bbbc68f814f59b69566994bbf7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69959df56fe003f4e8315fc3f2e7c46810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c857329e044035489252c18e9484f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc3b6700144455d10ba7d21c1209c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047877bfdd56bea43ae718ffc904b47813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340b9b3c8bc288a7663b0a97b02cd93814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32bd896a67aa5cceab8a04276a6e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a9df9c568d056ec7a6863ff648c6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef984dcb3b2665ee1b4017d28871a8d4817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284817dad65957b163f33d0be950c3141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93dcee31e4ffa670253979c8668d712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e27ac4dca5d70473ec28cf545bedb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58054ab5f771d011aa51cc178e34074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c9d534a8c7aa63df080cae2d926a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae6e83428265067ce4e632858a6ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fd8f727184363e949b3ff40168707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25039f8aec99504caf5c456cb2694df38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e81ef015ed6c0ab013debf90d625529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ecdd8efedd4539f5de262454ebfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf760bfd37a7ede7818954a1e72c58c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf50359e2b57804ae24dfe184c16412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e9f5300df4599c95a93528cc9e8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b53fc4504f1979740f3712b5df8eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f2f4bde60abe220cb9821696d96c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae5d89644f69d4e1b62de46414ca6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af32efd3e5948dc30cf8acf9ba4f3a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ad590c37d066b1c8f2de3f22a30218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08060944708f2f650d537e99c3237119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462335b128aca720145aefd88302f3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b201399852ace039412e66348137a6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c947b7cdce6824614faa70021669522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886028a4cca158d263665c1a604d098a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd565d1e33a029019e794ce97aa9b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8a57c3384252daf7d6ffbb3c078ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bc25df4a5c12787abde56c836d98c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f95bc397eaf2dd2c1156543fe4af627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4d335f10423151e0d5265c90d7c5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b62172d44e6641633760119345951229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a269ea24d8e310929e02d924985630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe778056aaa854546184370245847f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fdd6ff684c870203adbd5912360fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f935978093165f7ca105a096d21b4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018f19ee6a84c205b0015543a777da134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e856d502f838bb001f15d2405412eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd42173f7d7bd483d10dc44b035e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85f8b72497e9dae215b10b2a9a643137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b93e770b512e505266481d9d7b31f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb42909ce9a464dfacc9fe35d28fac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60e280d6b08f2e150da1adf1dfe0e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79300e0deb6c3fc991b85580a32b00d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8539dd375d0f18bac46f282876560742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37db285246edaf18e917bf64898a3cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41dee89ab468da2bc2a6b18dbdc07644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe79edc5337a67a849794eb518136b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabeb4b2e97d8ed2d70267fc6a5b4e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a9813b1804cb6c604e9963873e48647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd4359b52915cd021750edc34a687548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a893d8b6af4adc025d34732f3ac698e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69694d180097e4613b6daa3144a7e42850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f037a1a1072774175addb82e6a69451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eecf91e80eed5c7256d42a3a6827152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdfe2f0850709975404b8cfaa2041053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6a6f6ee55fdac9da2410436e689954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402caa87ab1164b880e6cdfe15b46bec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f14861d43a6b1836ff7790e75493d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345f141e1a4857c9625be9ee059ae7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee098eb21fdb0c1d80c01e027a29ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9bcfca545a7e0f30ac879f36b91a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf9656caa0812e3fd3d40c2338035f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822967d5bd217d79be4479da693272ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fe20695fef4cfd4ce9863c603cf7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556868450e3ff72aa68912c3b894b9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9872def096e3fd9b9f64a7c07e1de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aff47f58058d3c244281555052b49465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34704c00106bb9965b2b88f2f6f89e9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baafe24041a1cb3c5139b5697dfdf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f4605217503201a8302ac5ff1a77568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb81ee8ecb3ad688899dcdfcb4d677769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939f9c5efd24cf6a81b5ffca7228c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895cd746f5e8707eb484cbc85fccc2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5f946a26ca3347c1a4e7205978d9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d6e6fee154932e9a930a43a0fe50573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7e4050d623554283e8a5e89decfb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bd1341e9844602a0dc7414ef3d8e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff36970624ccefedf6b74cebd18b3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab030250c18f9d04d6465c3aff4176ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098afb35b00fea8908bc65422ca495d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7c3bca1452636205be62c75b2cfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003e65e084f552a7a8d3b2d55ea741c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31907a211f8355360cf703fe7ae651681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3021999a3f1bc752cd86eebbbeb287682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fcf77040f1fb0e73e458986639fea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95f5e86c9d4b31b7b162ddda3bb9fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d0d7fd3a3817e3e2e41c04d0cf93685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c0cdc5c14aa33c5ade149aa6273386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df015a6dbd8f5ac8ae5a63d345932587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d5148bf81112bcf936df860339ba788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda79a62641e9e4326cb0096c499cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832208f6b13524d263eb74c4929ca29690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b20050807d86f352358ca60b0a010191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125d6c80bd8e3a7525dfa78fb4cd4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77b44fb7cf66d37510e2cdba365c1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b843fc28df8bc4a87016ed1b154294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba74303811a7d4545a7f44fc5e589d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a564a80a18fa900247eecb475df5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50846aac1c4b3c9de0efa011bd0878f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edeed3c6561590f976e36a9a2579a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe7b8e014dfc90caf330cb067c76b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21aef7c52c6ab433180741b4aeb055100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7358816391ff2eabb685c5cc467c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5ed039267edc61887607aaa1cff64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b259b7344b7dd70bf6f1523b76644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631030140453906c1bb2507dab36e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb251e0441da6534f4b5c86f9cdc7a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaaba578df4d1c09949020282caedc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9685c7249c7fd1f36117c13d569ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97542364dfd36fe065c4fd3155dcd0b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eaf975e4692ca86c04c12bfd6bf4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcedcfafeab1bd41373ae503b760c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67934a829614bdc18da5472daf7be5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef73a625445fef58805aaf3c62cf6b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ae857652673fd982fd746dbbbcde9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da571fad76d77b89b535490977a4cddc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be166fd44adb368221eaa66de95f545d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f477048e77ab4024c211efab1e333116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a5fe98e04f328b7c3b259ffb936dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256ffee890e48b783e0fbd00f8fa6df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943583c9716580936508ee8c17d0e1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d69dc4880738966811c2465a0379d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3382e95f6f1c2a3770b6f5407420fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ba41964557266e41935b925b3ffa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab24f740f1b50bde323f7ddb38d3e7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac29d6b3c9cd2d4ad40abe8fae548e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964bf568bd9e897ceb15afb9c6a8aa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b4496340e403164bc94f81da8410126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb2873ffc0d09e248f1f74a058fde7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e27b5b777dad6603494966b6e2224128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62965ab19f7892c9a149149436afc661129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06786f1cc06ceb5066a38bdbd742d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95e51e0234b000d0f5eb6651d97bd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc812b81393cbae8ca3520de044f34bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b3cb755976bf92aebd3d0bc6a1ef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0e174706955bc21226db044134ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d4f4b5fb92eb521dc0f1d0ebe1d5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10337c3c312e4707dc246223bfe712e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d880eea4e2383c7cb7a26b780aac931137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d6391f8657dbf7deee13d2cc00471138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb9d79e41af352f6c7f3b5a0de83ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9229cffbbb3f0da78aa8050367db6f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725d56480a871ca3fb7f8f63e53de1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d941a4ade6743ceca49e6b2c39590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30ed7668b3b3c289ba7e807f32c17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8c720dc490ea09e7a7fb7ac23448144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c097abf68926419278b7833b9518e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b3441d18e00550e35e370312bfcf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125ff430b8f2c9169ff757c418e6721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28cbaff021e8b500bd35221ab1e3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc9f655fe096c769646d517096ff7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381204acbe1fec33d9ba85026b7fd5ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249fa37af4bc517876a447062eb2ae3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e3ae908590810338e8bd215bbdbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365aa2c1ac2b5c34b349f839262eb0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970c30e6985e1f4cee06f56b485bf21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d7c24ce5f7bb8d86c06a19236c432155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c121ef9ad13ec6f396f3e81c088ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca043cc5880b8b213f9ad532d026636f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfd0518da149712d12ecac87f67ee4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f10a624eec8c299d65e4a4a9f0ad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e14a0db273f05bc6f9124f7319bc4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b766b4a61a089fa5fff063841599aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9241fff0af05afe2501f3f6670ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd05fa079372c5ff9109f03363626163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8529e4afbf577c5e1dfeafe6ee44cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51637dd82a9eeaba1a68a9262d917ae7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7b5c21b9227a5bb2c5e7adcc71b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf832b93d80417922aea57246c0fccaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924837edfdfebfc7ce86dc17bda1110b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7647774a5768c8a84754278b415d6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005ad2a45685d792fedf0e158eda25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0377ca9f83d7bd3f11d28dbc2743bab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52de977b61027ebdfe3218dfc2c9b82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48483e3d1e69bce5351112e6cddb5ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e00c5e839b9507721668c459a016174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6794697baf7cc13f188621601dbc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae3f86a2f2f54b869f193307aca821176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1064ac046032a59c7181b3cd44069e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6d2a45e24453123bccba1c820fad4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebba1443d410468e83d07f69c7ca0ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0bbd438b4a5d988cda70e3304393c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc222f4e06be94d0f6239802343188181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a0c8f64c5345b87bdefcc89aa76b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b408e7d5fa9df1ec6cd8a1c2fa933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401260770da5803cc2858058e232452184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c875b87751d3751ae21a1447f05cfdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c079d09e60edb3e98362d33b1e249be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8ace6f0521fbbb91c9c71e365e97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9dcaae04b55a2c01ee51d57b07f71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eba86a7f757bcba316f6164bff5f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799e95dcaac59166dcc8aa95aa4c4b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62307d27681a880b536e4de121e86fcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37c8e8569c189cccf7d5b3eced9fe2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec45aebcac6a0fcec6ef2da568c468b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df05682cd7037ce5f5b721a2f599e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc98f6f3e3bd7518e53a2970b23f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9380d19a18bb79aec9bd0d75ec35a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee784ed7c8bb35ae113d5a37d1b447eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bbbfd7dd94a25408191d8144bf133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1b8d7ee3f50e90de57ebd1eb2473199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f07a6053cddf34391bd24d0949069200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789260db60986f03a043b51cf5ab406a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487fb39849d5770759a36d41edd9af5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ac9e3ffd0b15beea99bec0149f6f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618bad04eb51792d1f16e5d0736dcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c41fac455ba37c8bca25f494d61b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d900d738acd1610ab33b99bcfce1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed3a3e5853edb354772d75f240bb5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4ed1198293b20e5ef25235f0e5f30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28326ae130bd5e09f4b1faa669605b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e2b6e7d888705e73895021ab0c25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d64ba4afba065cd56f4c952aa43f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54d1df5d0085aee3f414dbcb3c2e26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce94d87d6f46f0edb86e2592229fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481328f8d5b47f0704ab2d3412ece3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d49899ac7f47fbd96ed766852f42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5889a94e0919b1b07e4cb6719868475216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d887d2cae7ad365c557c42152adf11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432287326e881a7876794f02287f21b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace2c69dbca9296b23fc16d9677fd89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080035fd8a0fbd557e0fe646e2e927b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535edf6b1794e78448cb65debc1abb96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f2cd575119503fdd086850c7cabd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffed3d903d455f1ab79692427f1718a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2bf89ba5df71e037e6092c880d87a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b649388ffe6fb7f67ec79c481beaff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a363c9c3c2d144e04bf05dcd1660ddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7038b84c501810eca0edf1d8a625a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2c1b56a8bdca2cd2775fb91e8f98d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc279f7d0d0a17cc7eaa151d2773d2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4100367002748782d361d0c73c9ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9153575d349f7ad6323ff495fe66e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae79e4e42b3f01685fd82db8c81b6aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c29765742dc6b7dfa81bfda792d7a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550b7895de03d9392cd44b7c1895dc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe05f7ed22f8cb7957309a5ade4e4bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ee37931f887e3e30c7ba778c97fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e0130b92e468f24ae632157686e12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686e231228ff75f47ef8b13a4cee2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adfcecfe5f0bcac474416aa54339ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b7755630f0957b829bb0ff0066b16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174426631c982ab3ce3bb2c96e09e74f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b58579bf677b1eb5a5c124d23bd73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424281038331d1f835444dbba582662243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2448bc394225da2ab86c492c90e192244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e02193b6e69730c4bb8f54b32ab2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284fe0a4658aef70fda70c1f0b0bf9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79879d10deaf9a94f5a445536b4383ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d80899555e7950393fc9966269f27c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d1e60898a2c53cb31ba6a23f4859249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d904f6e63d8253e1be7e1e536695fad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d303762520648ed714c96c1959ffc5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc72d36642819a8a9b84681a2212d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a9449d34a76f82acf22033c358030253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8d1052345e5a8587ffea5f227c7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04eeb439fd1c6bc71956f56dcd5279255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced58647d99d5f7ca59c8c74607afc94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b6976a5f339c48c962c36cb96b286257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6c0d696e7a5e2f3c3e4db2e3ccaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987549a243ed8b5b617ea21674d9fbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d1476ce2b037fbb200241cf7bc3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca107976689cab53047f51e53ec1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b814b67b3bf8aa87f9b8be5d8b5065262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35f6e0cbd2d39f17dcc2e8f852ae6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80828a49f0e372138073f80ce34e1def264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e5d1e03a5fb82e5624e003651cb90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff36febc661536bae2eaa00bbfa781266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7ffa62a3758e7286176e0ec3c3dff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241694437468423c6aab2d3cf0e54e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a4838615d7b1646efdd8f26b364db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0df0502fc0583f0aec10e3480cc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1d8eee2b8333c3b6a1367451b594271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d21067f1336dc82ce91bcfa54f75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dcfb43a69b644f8eff9aa30900e1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af9ee3fb07df93b6869f58587b9f79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47b596fd2456778437ee07d7f457d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa1ef2abc48af75b8e6312e5a02d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a3a7142977e4207837e3f8f2d6e7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aebe55a97a03c12cba910158d8562e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af056404383e5f9db6d68274d747d7fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5195b7e865dfb3b50efaeafabee5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfbdf80b16940ae13f948c086fcb62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413719c9cce98f88466da9ab9c5788282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d1d52e8c749c03f67cdd997df739283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c1f677d43a03aaf5e03ae9b65a5ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339407196fe36e0e7991ef7ec024361285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e961199025af1add1291b12c70f18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868c338d29e0634049be0522f54294a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2cbb083a1f12edf074dabef12aabb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d22f2e7192c31655ee192fdf05456289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786ca6357af9a9257d5dc017606bac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5860c9ca36b53c0a955d83d3bdc90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7736885fc6e425be14bd0b70d7f244d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2048d4e846f965f1fc99feebbaa0139293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581373f2dfb527407425d61ffa02fdce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f337020123b92a26f55e3ef19ce295295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f706982a8f78ddb18cc2d793d6b7acd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eb0e0f8896f59dc205db700c3f362297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484afed4c7ced0412325f4d1d68412a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfde5fc9b1367e0bb7087c9b9b2cf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687297c43fde99c149bf5f43d8709d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ca43cca586dca8710abf1316dc751301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0654fb5d6bffcbfcf4201b77340fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62338ecb7eef9276518b82cb59828f24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a475f7c81ca0f9348c8941459ec0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abb4bb2eb80c428d5fe82c484c972c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613ef72d822da7e8221c881b35ec78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6f526d6673ee99333058ab1c3834307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285533a01ba548022a92a3183474ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ec065299d73c42acb3271d46736ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0e946c614707798ee56b543cab5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c26b26bb79fc8ccecd33ceb85b4cda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c9a5116e75a71134851c2f0a6805f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd894f4c7aaa96ef6cba505faf4d9e98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca9430cedeb1b299ca5699083a51e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab7fa070efe5ecf23a44327a7f6503315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692a42275ac61f2061f889d0faea3a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216339260e49832f4cc568958ea16371317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a7080bc4cb8801d5d28433117960a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200332047f016005f4416cb276ea423319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a690f98677fde9d7368bc5aea3bfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feb17c35626edf0f5f8d83312c3aeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e33f83d954af3b4e32a212cc913e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c8c43724dab63e1f32b18d633fbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551999f31c508143a0ee344333effaf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f4212d1cda23b230be3b56038347f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572474427589418c3a5d24fa9c39b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90bac8de819bc4e5e44847acbf9867327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816f1e3989aad79d46fd1b9aa52a9e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b067ce32e4703ac9675a68f6cdeafe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292946c096783f0a21846eb8a7943070330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5485aafea3f2ec327f74ecbba4b3877331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d18fe9934141d8bffd9250c851aaf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a52b3988ef8bcd3e74710479212b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47975e81bb50ae5c639e1d570c033334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f53e2d5aa46fe5249b762e921f8443335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67ead12d9ed7044a1cc7490ea8afbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f5f86790623c12c22750bec6f76f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814de22e07fe1826dc5a64e4029da44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eddd71364322db2cab674b166e6d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bcb1407e88824467450de8ff0a2c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cbbfbd87263be448030b8669ca81d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63d4300153f9920d4fcf52ff82663342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a955f9a81f6d5f84738b653e3379d13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80939e324566d832d5c6a52d30067e4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25afb45a18b65ee542b5d238dcf13e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf3d77672edeb6e46a267b8b191f3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556bdf974ba4534877268e02a162f30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da2074261931184ffb5d1e632f56ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb58d9c0c388359f22413c5559d303349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b84dfd1b20b5f72974c92381ead0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7db3378a5d6c3fc14b76e7d0c94ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898baef11c80eb3bd8ee0ec727b8e79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0d0ad5de46dfcded93688b892ab4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e95960f43a594f8942824681aba4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83175990f6d7b2b1c90ddd08a37b72b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf728a3fd63c11b7d10656efcd9f68b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f4995109d1369a60c19cea41c62ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710675be33f137d9bbe16dfc30b76c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4513a880da3f0f48aee23d9b7fc90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1161ef094500ad9067082d99e2e70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326bf6328c76f0735d3d43fca7da47a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34b6b7f35973227616f9a81f55497c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cdf292e8e77eb5507a26b4ab1ae39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f92c312e1a1282f20598d8df67cd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821195aba156ac425b0ff8d8c113034365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af38ac426f6fad32676b34bb4f5fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef795b7a67ba5a1237b0359b919cd76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a70b5fd93e01dc30145b48a6d6e58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a877988c015f6419a8cf2ee00765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2684bd7ef11830da87ddb62e80b26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e700caf57db9a8e0507c45bf766da00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3032859093cbe0052e1dbc9250e75e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240ec5931c1992d97e94ff09bccfa74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e224c3eb6b9e8fcb3360a95bf41b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c58c8d97d443d778d18f07886ba63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b1211f95e25bcd4d8bc0fb4829f24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880f62b8ba26872d637216b1243210377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834b7313adfdb0f8ea94925517fb73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5b7a9217dd058f573faafe736e80e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd341a2e3cc9f9d210fd17a4327db6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427d5992d3d3df0dc06bcd062457a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848528da26ce00a2d71a9f54afadc37d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e274215809813cf1bf7e623089eb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357c1edd7e0320bdf3b3af8153f5065384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f97a30e0475a7aa3836007e6c2c94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa989bb7ea6805a4b529a012b788d63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea41251610ecaa85ae57cd37083955387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8545e290da03c26b27ff51106981c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef233f78f1c5bd3fe3660215c0a5882f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7b51b6f4570dc2fb128f58e8b16c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac502cc89dc663e5d4011ffa841481f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c616723781ca99544074ca7052c29c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f6aeb22283d8d31266de1d91742b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e856291428799a60fb66ed85a4b974394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c92d34d0af2ba3c45a56e9ec28e50c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa02adc22c77e12a223df2d384f170396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e3ff1ebef5fcbc8bd7bce990e142397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dcc3192dc27b4a912758da511f13e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313b02b97e35db245965ce0c40e070e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333fc69802582b7b0c01af6d1d44a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4abcf1e2e6727f57e9dcc4faf7ff8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d37f4eb98a1b0fb7e06ebee4bb2ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bd84b0375848e1bf1aab1cc3f4634403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdb3b4edae3224c0974060fc82b031404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefd97f578f2b2d9cb36ca20c363009405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e08ff2ee8e12e34fb7fdd1d90dd2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fd8ee8f7ca53af1c0eb06152624b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1c1745397e7a981acafb0271937fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6feea78234aa4b562ebbc702163dcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875965151735e490c9a835e7285f5b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157ac14ce07998c706941fcb84be657411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b40d1ab4fd4f1f5b550164dc608a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e2e2a1ca72ed6a7ca89247f293ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08db6b96fcb725ab1e51d6d220c0210414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19508e4c108254a7df7f283098399e15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e60e3164bd6c15bb09d9d26cb70512416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531e8039abb2a615f07b1ef7dbe9f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab67f160d25c1a4761b45d50180438418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bae9cd94b49e82ad91d2327b04d3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9f57634239b3e48d542ff1e17233420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ef3f079b43c47211b91471aac238421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0adafe8c9ba4f7f75daeefb3c7724422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a25f468f3777ce4b71840a2ab370423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab33647c1df95e5c1ecf4fae0ba48e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d75eb3098810cb1bf73bd0e54308a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc6f48590a47d4a4e390f7ebfeb7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6dfdcd9d78aa05976cf0f65240661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cfaad7aa84ddb3d656fdc46d93459428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf6db0dcb4cf3891fffb9251584b27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bb672b7793b18d9fbc806c826a5f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b06871ad8bbcdfede882ccf9185cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358acb5ff6bb7238e944c5fa6bbb8e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82718d4c6dad350ea9ad61ed6a3001433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba35476c01ed22fa7864ec0791ecb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3089977c50c0d9f9f652bd489610cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f97cc6f54fee9130c34202343a5a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb2e5797e740be55d55d8fe7f0e4dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670dcadfe33030245a13b41758479e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf1e216b75f1bfa3d06446ba08f41a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31398e95c69e3a85aa1884615a052b4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d235e61fc5e7d12f7f267fe30088441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b0604e53fdc708a88688ba32b17fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49925616c06ac70d9a90a0c0f182c47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdda8d6ca9ff9f390511edbfd57d87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e243acf56a4110fdea7eb297114322445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a8125511ff70985e8dcce5de34071446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3c47660c51075a525b9bd630f09b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f685a1588152ca89049c02af73aaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ac106d194465d0b43485b8ebe169449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8f4596592159178a125fe0e137f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d09b11f5c637253ad383fa663bc71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f46307688f3835cf044d1a512d9952452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054571dd9ccacae78d210c0a685d40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c1e88222e94afb6130778b8b646b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a73d7fb5b9a3b8199030c91128213455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370edee11a13e316b70365f6b9cc67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1847ff5fed7eb878d53a673bfed80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80e9e1ba157afaf6c95ea69fa6b5b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1481f9238d9e99ba75da8e7a62516459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1582742f64e6588af3c76a9d20da67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea901df810b3fc625e63340bc4189cf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd7e9ed81b65764bd86210dcb8f8e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004957b8b16d0492fcb9cdf3f8532b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a55d4474496f1d5dc6544a675e3608464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4253839e7f101e9c3539e64e9a895465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ac3ff74ac45a947ff481da635816466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c667832efe585a5d840b040c481cc5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401701564acf107145b5339eb8d61e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20382d43e02638ac32aa818a639c6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaf57fc885daedc9afcf7535c3fb33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd54bf3c25efa954bec86a3e57ad10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6fec8437b8bc06cc817622d6feeef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7ea4642da61b5c5fb1f126288fc76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54afa969fe3591e05d203e7e15a236474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ea43034133b46d7d8f18e439c010d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398af0ae24a676fbee3072d40261713e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2cbe5bfd925038fd472f917326adf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96cbb9dc89a7cac9f3f0f278d9c5ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e4755c1373efc27880f52250f21e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931b46b8034925a4ec1700b9881e9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1fa3cc2d9fbbfc0083eb0d96ad3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95c37fd1c565c69bb33f0651aaa1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473f844df188edbfe3b5bca472bf21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13711da5c1bbc985fe82c0da53b0d617484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988c3075072a2b1f882cf0c567bd99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d68b943e1f3d32296faae1657730c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370f36fea783d413adcb217b5cd4832487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebb5dbabcef9edc26b176da0af9b13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3c9f61ca228e1895491a69dde2c79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6687dd8b7ce725f4468c01f5d80408d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5363b8e7e7bf9c4776f5b0473f53f36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bee53c7056225ea5998c484f71ec7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427484596a20368cc506962cb87bf6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ef7f3736b31cd3f402a61ad6fb20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2996abf7523d3e16c93633419bde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0c12e2ba120d7e69600cee77965ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42656532d41a7adb355b6c1195ecc1a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec29a1eee8825a21ffdbeb7f33d231e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b8c7c87d8fabb274e734914dd1823499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1458f4e9ec9331668af348e130e12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f54028e6eabe617458733611234c36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a402881372681b58ec969784a40bb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673648065c891d59317b7f3e26e22189503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd89b23d9fa4e55bb7f859687c869bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3955e3816104a0b764b3faca4166505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cecbc3f65ec9ac425b14f3f22484a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c403ed38497712e19adc3b2a69d4c78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3938043f83ed174224d9d7e0b5d4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281cb78083cbcb008c7c07622ef87e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89df1d937d89b37a598f40f497a4ec9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba7e22850d40e764061ee25ae3fc0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71009617c399ae8ee466355d9b50b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44cf713adb7c7171ca568a7abeb4a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f4d723ae618b5be3862dc9b3d1098514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68376c47ee991377872817f85757855515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd10fdbe618e13dc50137c0909cd36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8129a27d350fa7d881f61e4117a62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf86e3482e7a29260b90a9b2b9d62bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0327857d11bc1b465b28747f0e21ca7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471c8709bfb647f26b678f99e68d8ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912fe9d82704110fa6234191826ebd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701bd08eec1eb50c43d17742f5f2b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e992ad3f2b7c68ce8ba84f19800020523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781070993e0f62bb2a557ca346607fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22170cde0711e53efc6991fca78a2fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b53533ec5612d48555ecb7d0060cbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4d256bb0a6bf9b49685e0bcc29b90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf00e70891bc55d6023dfc8de95720528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fd40828eead8ee2f292d121a73606529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff09c23ed7be4501fd6b0d24dfeeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff67bbfcd50fc2969b99f8c318b422f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe2c1df6e7e81ee4c23f7f2e869b0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52003c48eb8d3d55b6f4301d99b067e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb861afabe73486e17bb217aae383ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b63e302a45e1e33b74ded8dd3134535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9db4130dba7ee12f9fd2b174e3cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a3c3399baa55dff8b2c1b5d7611a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334825d34f98306ed161f4b9b339d7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609a7f61c4c44eccf15c4b3ca5f1d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93356bcac8a7964c2a7d03c1a37478540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9866b3c5eaa375f265d3542567e15c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9089f91e710581d31c5377c30273d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b319afe0280455c0d614adbda90bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe5d421f39b69313222ab368f2fb3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494d234210e7eed3d0f5c3cc48a78a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1a2277f7458907d642dfc0b9763d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd26df0beef44d3d8b0d011dffc0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a48cdfb1599e8e6878e638e017938a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbf5ab14497e0401a0af77143111d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447998a97e09e84f6318e8d574b342550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ebc2d63a9a6426e7c009b3e68a373551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481663a23458ef36adaf773a02f3fd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2e4f4822e5d2d86ac8ebb44c68c0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce326c78eadbdbdff3076585a09c9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba35e030e5d0fcf162956fad4220a18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d54e7cf8a610e677f6c852ab71018556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51a573c92bbefa72a591c193d5f996557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f58d6b9de07fc4c2ff99dd7919cdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4b549e50588f1a08e4134f282449f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090706de6fe1d8a69ad839b522ea728560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dc54b707c481f8bfcadb474798400561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2da10772f06098dcfbe9128c667e8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be3a21fa1b14b833f6cc38b9c26e9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f455e2ded4de9e33c63fb01f1db61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb4e7155948a5b279d3c9dd0ac10b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb09d388033a045200153f6eff180c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94afef783878445b39b07d91779177567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cf1b2eefd9ee25c7e005d9e2760d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d82c5b0419cdb4adbd94116b17b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a15b506f301a1e5ea7d78df1e7d3b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eb5df470720472b0f965be0eaabc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb6d9a31c69ce8aeb3c7c473fdadb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f1d5ef53220a91e416752dd58a095573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f40d691d89751baeca63e12259ebb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64e22d32b45a965303d2609df9096c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32cc79659e688f7834ff2b7707482a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61647c8308a52f533e047585b24d465b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254337785ddfa8d61884163566c17a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5a15c4b604a44f271bb7ded8c953579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b55520fcb9c448992e3c6163325d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b6b0555732f79d7cea17b3411af3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff66f7cead0c1765f86bd16694820582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c956a95a8e4cb0e39297dba67841c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcd2ebd676e7d267d602e3f4345754584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63463578de8312e2541b3938c48d835585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d0fd363dbd3e3c119c7c35d396468586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32239408ad850db368a4279e18876eb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdcdb864aa9c1c5e90ed2e3047aed7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cddbf0afffa8dc4f1f85007a816147589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3ddce879aa532b2b4bb53cda99602590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9578d144e39fa0558e7e6cc821d0cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b279bd798c1eb3338821b5b22f22ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb3cace127624ef88ff2f72d1e146b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151f6378e528863e9ae104e159ac812594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e985a6995abe177025d1f680b6198e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ae6551e402e0965843cda5762d76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbee51f830ee4a76128fe33a637d6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e63db87937eec985604867f4f605598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e96f121ab70d5d33b6f6c6da3111e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c867ce28ce0c25d791d9b0f735bf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc05d59b6dcf38df7011843f4b81cfe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef55c5139114dbed58a77477d2d452602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cb3103c7b337e609900cde35aa3c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060d57ae6b331910d0ab33762523fca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d944d9fb64b53decb670592b1175605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49f29e6f9dd437c073efde9cf5a9a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae51d6cb8b974c24f677496c2af1bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43090946414e1c7f1114fcaa5669bbb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5665ce4c18a021629aebbf077350155609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a85c85374f441ac70be265596afcf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecb3cf04a4e8be77d88fb763431657611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159cf30cd547365db9e06b8d0744bb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6a3a7ec6dacfa90c20a8712ea91ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0640220ed3cb36d44bb6c3825aa275614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dcc01342012d08eaef888e65a38fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7b3b9ce2aac1dcab9c53915f28c82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacdb2d08fffb6a2ac60f79e3b4d4f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a670252de1f8fd5050194f2aacfb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cb9b2ac5a05ec04370a2e4da650e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d03e257f0cebc3edd4529bea24190620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17acb26041d3c82d012be29308a053621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9456ceedd5cab0259b53e25b3b7e82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfcf92047b947d7391e92e9940ae8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394471cecbd554fdf521e0a0d7fb41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c55abfece56d43b562c6d2dbeed8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b3d9d3286c825c27407aaeb2499fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22821a98e1ecd6f2abe29f737eca7cda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7a9ae0c1807403304e1f1051b53f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3661c5d8512ed0be8252c81a73182629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489b3f4b1f294139e6e16d87c43b882630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c2ec65b2c1adb3018918161b11190631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f92bd3bee340b379cd0c062a7833c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da4ed494fec641289d76a43e0ce9d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a64a231cd0448c912253bfde0519fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915313f3928f0a72c40037171b11cab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7758c896ba6e530243e7bda0e8d8368636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e32639a3e3eacccf18111bd9f5f03e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b7e10ae70f5c3628ca823f6c5b507638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e669e7ab1f1e4317999b0c1d2bca156639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb655d5627802b3488110429d2648b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c83a42f2f6726c2ce482acf033683641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cec52eef4eb00f9fdd6364e19b2214642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c37d142efb8ca2272624ba7b2dbdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928446088ef262c95669b54bf49818e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837260ba948dfb665a30d94635d564a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61588836176f4131a29a67c92ec193e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd14ca23f39112239eb49e964911f1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe19f4012b3ddea102f4eca895418f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eebbb51c4ef1d5f7f1bc62e9d1f44f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1006415188a8f61c092a03ae2712ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc0855971213048311e415abe2f935651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5836eb9db049fac03a6ca1a9cbe47c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc201457608964efb149c6853f5c0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd7758b20fcd83da2e3934bce10a4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36817598197762b9c290d3bd55773a3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3991568484d438230ffdd904198c63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64e6e26e968246d1e0dbcab8fa697657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d84492ba36c9cd198cc03096da764658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347262e1d3c894491a8501e9da849c1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceb4e2f455e46f1d83204fc36eaafc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4aa50a2eac36544b3d686beca06b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2456ad1630a9eb502d13ae6a2141c67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544364af95f4266ce012d4b7b2cc9de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f23b0a5e0b6216428240bb928293ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e90a94f35c1c339662c3d9e8722817665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115283c4e96c27e0af33ac29aaef5878666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1c65b0fe0af11807cec34717f752f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80708a1105e9771bb1f3a68314b23d7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33f7bcc8801cc83ac4adf7d0b52121669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad72a1cf087d9096cfd63ac4c8d897670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cf87ed92ba7df8361d11b1ad07d6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff524599406864b91c241814e5e0c7da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3cff10d2064ab57efe6b586a6322d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4b8716f88008d8e5f3035c3cf258f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e804b1153036de36c34da002c5e6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1884f4a50b7f6ce11a586cf2e4c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72709e8decac44c96c4fb18567b50261677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764efc65e8338be9819a98f4cc4dfc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c62e1ca5a7355c35eb4db345d8d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dac00570dd6f834bc54b01335f7496680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134de1d01ad0bef2a809033f312dbaef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77cbc62ab828803cabb746cfd15f55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018ab9d395de9a86d5c1e690b0ea55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bfc64ec0183348e9545039620b9b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d9ae6f3ceec0f77dc44d7d5e32316685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f74abeef6e69ba0f798465b2835425686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc891af0bc1358b6c212542770a4dd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb56a35f97a40b5b72fe0d39cc2dfa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3eaab6be292053de6d82a822420af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc804a46e0fbcbc18ae134575052d448690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa67b8188cc3052a0c006ce714a5d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece955886e71cc5eefc8fb036a24b52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3871f6019c393ff816ded5d6646736693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785824f8c16445b70cca834237e3c71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455c14879779ca9e35a7796662282e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7d7f6a3e01a81af13b686fdca929e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab2c63000dc4def6a3d9c60938af9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c336cb4e8bfef429bcc6ac54cf036698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6ffcd0798d2bb725040fe3bf8044699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bced205ad19dda96f6c40eba42dadb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e10f7316b4a71384e242df1232d7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ba2d0284512dd9797de69bd0d8b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df2ce9054410654fe0a6bb3b77a274703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da9d9f16f0ba172d0ddcaaa3d312f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda21bc259dd9e761988881f757a0ef4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e5e51b823326465453fe5a44b80e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6d7473353260f6448513436312776707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e49e5ea70402c03aa687a7b44e4c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c220c9693e41acee3099296d49e5e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a161228f037560a9338bb7340273714710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ed4b2182d7121b636972f527b75b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8395a5feda31ddb91e2bc38f8d804712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54271139fa058e195e2b8701eab720713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ab5b5d25bcf1768bdff6c3102c5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12429f1c31bae327b94ceec93875b918715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5146e58c91cd86115e6a353ab178716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577fac40cf1071985b73684078cb12e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced949e80aa4626de991b5130a64c603718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d082fa29675445165d98401b61b9b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4020a9b3747328928efe876a93afcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf84a8db4c86ad0dab96f3deff5582e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962416e6f7eaae3fec83d26cc9e7cf04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b37aecc1a8d10accbac81e318146723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a525da2d71a9d0795f5d39c9897bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2569cfbc6939574c2632cb16df062725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd863c2fa3d5cbe07578fe913a145e21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c2bea84828a94a49bd7a88b96b728727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5e7b8e4f4f59b7a851f82de079433728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8054a3d3898055e6977f5b8b3b7718729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99936a08b2809eff82a88fb71b0871fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826a7c8717d601f96392e112be0ab8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9309676e2e4ca5eecb0fbf766eb0e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9818db5f50375b6f4bbde2604fcdd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682db3a9368f2ba7aef8a8b58c732f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9352c92978265f4905b0637902e59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d732a6b59272708fb2c287c9e48cfc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8ff34350a80f65695bb3118574683737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989904ce1e24d2d42dd96422068e4b8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5243d4c90aac886a32dcbe9ccc30f6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a906a46653e50cf5788a9b34106cae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d1c5a16d0edfd25440d94430db8e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100acc369aebd9efca3002af2bcd96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75598e3bab7e45ccbbf01c45d274185743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ccc8a6de9aa4888fa5ba9f1ac250e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbec3fb0b5986cd94e8fc1297ac8f5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046cfbbd5b8656b07c9423357fe683e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9dcc5d814182b20888615d4f1f32c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7021c40a3af5237719ca6611691e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe4279b7f42cb3da5d52bf855b233c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442f287acecd12bd7cb341bbdb9759750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe43a901e662761b70aff9192367f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc94699072c67b2bfffbb24e788baf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b3f23bf32f256ed6a0cef5e33b08753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ef7c1e3f899b1f31f881379f524e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bfb42ca61ce425fd9d85fafba21d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e127ca32a23714d723df1345d9580756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5c12df5546a45e5feea2ed3d4146b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454862f47bc1aaf16c1ee290902b08f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa356d7ea7ac01aae69e00b342ac4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054c1a0ce546fa8aa18f988f3353a1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bee7950ed494286f9db70fe5e0040761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd066d90f082f05fcfd5f70f3791b587762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c5cb1a6b38df3f17c95e2ba2953e1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1b073e735135b269567172503a13d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4a108527f05072258fd4cb523903765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d492e870f232ee9851d90370e9f668766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c21a196c7340b8de8ae5768bce572767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>