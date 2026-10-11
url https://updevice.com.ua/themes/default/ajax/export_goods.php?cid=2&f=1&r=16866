--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bfda46a0fddbe815ca6f38f5ad24f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d2e02b8589d4731b300e0913ef76c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9904976406c7483908b2239ed4f70f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9bd5e34243dfb6f2d0e78562b09e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b3d9cb811e185ba00e63f4487e5ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393728a97942e44d2f86e97e3a6a3336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30497dae0340ac0c101458cf97b32b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279119976389da6e41ff277bad934b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7de27edfd90163a15da673873105259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d5851e4ba8b70450affe0a3e82bb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d61d90f112f9e7eedbc56919b6a3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cf652d6c6424f14ab3dc34d1aeb0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1352cbb3a72f09b19eb3d10446386413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf01c91ace1cee46e8d6209182eca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290f2a8dfcd12976213179e29dc5f8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e2a3d02ca840a29d1849ede1c3f4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ed68b3b58919640a78da8ed1fe9ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc195f7170637a68025b10362f6bf818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178af35c6c3a0144a41d34ce12cf6ae319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61169ac5938f04cc461ebe2d2a2f17b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561290a4256982d6d3946fac34701db421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19688fe21bb4184a856ac20f5bf29ce722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83198142dc4c8b2f7ee1edae81d7caf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d42a22f75604800bca547ecc68ad2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cab6575313fece71f778aa7b64b9be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11719d525a8fbf8135c308e70edb6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed2170d5f618b4244a62c088f7cfee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5cd9548bffdaecf8c2030954abef128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97284e3c5f2d61835d1f26f3c7fa0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759538b0a32bdeeb59f54b3e4dbd3e1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6561d85b8f7f9ec47577ed258d54e4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364dfd0db3ac1cf8bda3cc435535e7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c77cdd4065cfc9f88de6fd5d81ea5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821084297a1318df9cc8b2188bcda0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dee5da8214462d0a3ab403717137735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f81ae78a0592a189e472ce380715e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76d4f0084f661e8a052de72b7ba97e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeb2dd3fce5b430341e11ba51c0d0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e61b69dc32fa26545e5d200060c85939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e533c7df104984bc344dbaa2943a0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a929d0c74a6ee5f77b97cc983aab441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac4846c0a40fbb007dd46d663317742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8201df55f49cc222cbb9bfc176ec4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea5a88c9b48c130f30baefc060998944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa65cc1b3740ed31261cecf4f6151945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bbb5ca7106ceb8184e8b94df6520d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e9c3c06bffbc980c5dea18b48619947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d11f798b4023e21514593677e9d7d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d2a805ae9436da9b679d74018a46a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e79682be48e8d65b576458067f98d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395a6ee362e81ba672fe741ddd52e6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2e4b98977fb9f54a1a959129a8d1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdf41002b1b52a96a37dd76e9ea15053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505cae795d2ec44724cbbfaa57bd1cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b479e0b5e76ec93e1d0610204aeda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9e1b63b1ac5da193bb6b613b7abb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31d7bc67739249de6b6d3b1771b0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becce85ca36823b74b338ab4f08322758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16fca836570455460b2b406d1b414b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcacc92264014dd84b5689a942f93e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e284753ac7ca517e3b5c388c3bfdccd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1639a38d3954a233d49cfaecea19b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ce7b5258e9b256a1d92b0c6d190f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdff4c42545d2fa578d75ef76b5c26464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfc8ed0e74f86052a3d94b05b6fab265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c232976022c4b7f921fffd6a1ef8b0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002c2917ce827ad566e968e16ac462867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981890b162e999787fe12410668dcf0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04452278df8150d122ac872f0f81980e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aa47bb74ca35c29df2ce23472abe670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e7e6120db85e29b2ce3a4c3cba5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860578eb389c3a61d1a89d618a67a11772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac5ff95b615a547c3d78243f41a92673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6e2502f8ea620470a21c86bdfc84974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df09dc98a5a6d45ea406cff8013b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425ad565e1f4b5b5118d414169b6bed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945444c0502b25c1660576fd0ba0acb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8e3c2b7b0188580e8cf6a0edbb05778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1362d793780171e92f5e06bca92379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170b997a7cb45560f1387a532985b2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd09e319ae01273d08731815b7b4e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a81ef9bef8ed9fc911304c52bb4d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc6206fe73b03d493e801cf85b633583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05371d57cf59f18b5de0f774b13daf3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0fadcad9b118b84fcbf3d8af2113885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbd23cf6ada72912ec2902005abef286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9fd4c88369ee191f49e41a115dc6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642a68574b02bc0cb08bd4dd3ef60da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e5eddc2879228a9e9733dde88f4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79b4b1b9e895119dfcffa0451240f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f802ccc7d890221f7fcd6e9df5370be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533667e9a84e5b484d3047581888435392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef5ed38ee85a7d253b946c6cbc8a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75b7699fe8aa8603fe8dabc69aeb0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c45bd1321df7e26f986e3db3d688195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c510d2e2e548f568e43d8132d0e7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f6fb6ac8b006d5e4394bb737e805697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee4717269f448662a9adcc77a6f7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876461e58a4cbb141ee992a9cc7c702499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6d62a7fdef03b96e03e1f979e861f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ad709ecc3eca3438c07557306cf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb505f03394c1c8e5397c319d6e99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe49068043e6211c225f037f84fc07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b690b69c1c308de1d3875f7e4b18f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f72b1a98c59253ec0b0efc0330263105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19355be1f962735830d0fec4b9ef81eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300bd4ab9a2ce22af4aade5b91bbb13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb15b7b9f0cd4bf2acd3fd65a68d2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46dc86b81f66236491d429bc15000d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0fd92797fea3c89553b5c9c6d5581110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575745bdac4f89693457248e3b245287111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8a3d1a2041b44d5f6706d7ad496c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eb0804e6c2606cf3b38ddccb9f728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae41c83d94ad5cf5f6ddbf6ab4565bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0017b25c3856cb76a04a69b3ab1ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f663301b45898717c77a7effd76fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a9e89ef9490e9cde8f0df83c1ad57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fd8b3d951e840c1643a318519ac6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442a3e02958374bc25b958daefd9c37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c9701957b0541cc1c04ceff2496fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a1903c70e7093f65d01f845fa7c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caf2e34cce7a7ad321d62f393aa71d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e76f719c372dea9b4b4d8f2db6e959123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568fbf384839578800f7efbd639e706124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a9ee27882e73be3e56240bc060bab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde6965472d717b594c69b9b94d2d5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3f0faebac9e5a74fd84041418bf48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366deb2825c0c8a5565eca22171ad8c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5502433b2474a6364825da17c4a37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5166a921c9d6f4dbea7a668075888130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b8f3d9376e6b194334bba360a6469131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802e6729b4a1fdcfc292c1dc573dc5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b7503f5d770bf1a76bd4fc29ea749133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8056d558ea65ee711dba9436a7d06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c4df63b5d31d8e8aa6c779704760135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b83c06b8a2177756c13a0fc963b1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963abee3c13337166fb21b220229eb46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1641c34857de8fde02d9e655f373f80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011fba5bc8cd9f7fa8d6797e45d3d7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f16debc1440f766825d4c6940e7ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e3a6acf699ef775e52e863e0449b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fae4ac0585c76ed00cf91055e2387142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c40b2f6aec8ed11686a308344fe168143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c83a4f99db361cea5970119388248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e2b3c30391342ae9eb5a22afe068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d7ed58ccb538dfec3c62b560ff7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77072c2ff5efd09f87317c9aa42fabe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea5ea62f496dc9fc29863a3ad57d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e29437b5b174538ec78c9f56e7fae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c6a7671b8761766f4cff30e8bf07d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263747283f910344528e0c2e08510ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0ff992c4e7d5628e2ea9d0e30a56b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0969938fd17242dbaba94bd0a7daed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb656148c84d9f352b1495d29f1ceabe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b331f2579bdd24825041bb2e74591e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81621a4455cc519bfc3c03b67a377156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b8616856b3409ea11409bde825215157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad13587b1bae3ae869b739ac05a8816158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0014fad16bef329186e06124d15eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905665be72db0bd22bdb5b781ef5128160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e574f99bb8366486930d07a2a23d09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3bad628a78a2133c5549b2670d77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b660d9d2c035bb89f4a0f63e1ac4a9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354112bba4b4f2ef15215c8e6f97693e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d1eff347f1965357e5a76c1625976165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c26a3c3ee6246c6dbf17144bd35e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60d4e67705764c1dfa3e4e94828225167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162c44a49a9b0cb0cc91e8fb6916e72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319733108060443320b17cf917d4effb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a828211a9a2cc54aa6ef6a62376d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df419e4cdf3eb19ce46ab02074245725171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53b95d9d222860e704dd5698d24f59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d11148ea275daec7f8328e6d009db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c0656fc335cf5fe3de0c9660033b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da09d5fcab74aefe09d4548224416f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e68f256cc48856678ef63bb8b44a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c04cda1952474f77986a9d4ea9b81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d97c6eff1ef992e202bfb16bc3788178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18342887bd208af28f0486852b3bed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e676fa7395a759784339e20f22cd0ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff35163191c16e5fd043707180f820181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b30bc7360220b46db50390ce5a08f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4e7d0ccb13503f53f83c50ae2de0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8426dbef90fd190ff3de0d98a0a52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683118e019fde2cad30a69984cc3aa2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268099e7eac0e98d63dd4622fc8b862186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db645f2034ad1c3b91cd27f5bbd39c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edefcb4423b9f6b630920cba8c5b67d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a950e073a60b7e91b42ac7cf05626189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5d1238bc04256132d79236850f5b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaeae45fb98f409fde479daeaff193191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba600134902d21f9f65e3ff2702e97e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9aa9ad4199670e38343bde7b407d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cca1244f3b755940e3667e08079ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4bcf7433eaf14db0be2112c4577ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbbcf8e3c37e1735e90d04c2bb6514196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189840c3459d479298b21082a0dbb2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0cc4db7d8b0b133047a82a3022000198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec89d7110ec54c0bc396e453802fb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080358f74eee5195f16323c1fc5e908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1078cc3c6af8079c997a64786fd001201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e60b093267b46a43f10394ec81c17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c679eddc6423e1500e68c60fd13c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cbdb10740707e8bcd5a774f402bce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f065bfc79b72b86a20165b13a200f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af5f7a45b5528a3313aac66cea20ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ea5e089fcba933f216b84431db44f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc177ee956bb098b5a9b9c9e6e53422208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c31d9818d2bd57d08ea933b10feb06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3030147ab0612dccbc22c6ffcfb42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bcfab51e52dc3b7b84087c6aab7d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c94fa010a52b479f7c9ede7a302f20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0692bab0d31c7e1e1746891b039452213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e167a39784c6d645296984008975214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85df541a7c0cc6f091d22e7651cd093215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662e352c6254e3be918475fb6e7fd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014d16f2bf12ce8ff4f27aa1b74a18d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490156323e0a9f9395e0c3e38a5e6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37408697247c27081756ac8ee90dc81a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614e387f1cdfa614c95c22ff761dc7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c1c3938d566525f563e8cd9395d52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab134ddd2400b67b7b20b3ffc8fc6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9470fe34b906fc9d5d53a27d86f302223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83484bc84dd6923b42a5b50a09872bb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac09bb5fc2457884e46a96cd3a1a1b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defddf84b8dab99dd63611b38131111226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b693329d42b8e95b4d7ba1c43522b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec5b10bed2ab9f689a684999b913f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628fee62d769b934583293a55ecacf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14868c7a267b5ac8f97a917fe53d4132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7079edff84cc89316ffc718872570231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfefe42eaf353243fa8d2e609bbf8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c956a6b6db79233d8ad06c9c324a99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9c5c949d1c7f5cf040556649fc9ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f90fe9b5d9307080fde16bccd05651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78a7723360d62b87e89031f0cfa24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb259b8c545812125e67e86cdb321979237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee7fba6ba3e290319c16549e7bd8b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642bad8bd123b8e39e38b2a27577f26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe9ea245a64f9da31f72b90ed1ceae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be991385fc070e525f5ccceb3ea798a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6bd3c08b888103c28ee98975d01aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbd46bfbe7ba6e9b04ec433f95395a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeec7ac3c4ebf9b38b577ab28a482c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a23065c656c5ed14febd4ca2dbeff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d34f7a42dd86614e7105dd4236adf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d15ab73fca6e36f5a638c9ab1a4f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f407d6717f15bcae2ed0b7db38a7f98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1938ed937b9ff20de539a873697230249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb299b1d60ae23f34e9ef850721986250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555bc342a30295cc3fc0f0d68b4e24f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07997efc51c16e74dadcb64f8a6412af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8bcd552debe778f53a6d344f1006f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4536bad21c76cc151eea3485adc9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811e5d4fe0e009043bf3c1e578526e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eb7455322ead1aa217d77bd0c3ead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b781d91b03b9cbb0453634fe0459e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a4d38fadffc25c99d5418ab31c548258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e1f1a90635a7401ddd405e339dd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ebd7633642d061917a4178296342c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c0a4840691c68e548955e94e084e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534688e7f6df2fa255a63680305c318262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25a1c18f9211febdca51ef8c32dbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714a05346f97d90b07343e925b772bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a350292df73caad49d1778c026d20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1a2c1363de8e040e354d71226d1e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e75268091ae1857e22a294f4b298267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c331ee2f3636826385999fff06b7b44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6805834373eda0d1d02dea4a7d45e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c609d168fdd175f6fb2c03b54f247e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f8e3c3b99eee519fa0b280f6b6303271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad9149cfa4a7006157c6f8624f0ed5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c66021183faf7f7d01d174b0e2cc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b7d8d79a3315ba448a8aab658f45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7deb908cb7336e9ba65593e8db5c4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e8013358ba3ec756c611ecda60dce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d744e6088ddc323af4e4143e086d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd471ec5910628ffa2d8c7ed629b464278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627330dddb2e6b2071992c98fac243a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc8481fbd9457e2ef6aef5905b524280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe293b0e85a3a47b493c1547fa516fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe35bb6a8decbf805deeadaa51f04d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc1efae519959f0ca4623d2dc4b75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbc207fa31ea2825575032419b0a17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25474784636ee0a086e1aec469c66a9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150446ca8c13e9ff9193fd9cd277b40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ae25dae065681370b5245c921d7a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bf47bd221db8357d76594e98e503e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbebb75e844eca6fc80e80a993ba21b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75bae01f85e9d248e3fdd60017257c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8182432c53ee479210fb75b6b52ddeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b9e2af8d33d8788d2d29eb6cd0bb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aa7ba72b3c3981bedb0dadb763eaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140bab63198b2fca8f115b1248d4542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946f2cbcb6a4721b22d73c139fff38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fefb33f156e400cc3d9b187307924296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3f9c28a15eea444c9cc70268e5ba6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326ed05bced2ed3787d2a4a48193735298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90dfdef095cfab4d95216d09a50393299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed35961d758996813f725210b469f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d973ab8391828e98f52417c84c6015b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab937f1b9264346279c404bc8eead302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0b332457325fe090169a7cb10ac23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6863f57a10d85761c3e25acab164304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba97b4d9c07dd2b860fa637885fc5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb4d6cebead09835b17793ad2e6a33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef20271fb7bf6ec2654a1dcddb521307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f9439f25b7d7eaa8967337bfc196e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896297a0addeb6cce5be67150b0aa18a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1452f67c8b9dd5a9d1ff130e66e4e69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2d740e6b6278040a31fd11e7d60b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10795e47600f90508901361eaa6f2abb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b029797b7f9a93a8585d2f5030489f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed536ae4c9a2111c953b72fc741f1071314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880866f6d95b835167deacda4b89c3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5bba196068216de03acbcaa09e9a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5452f7c06bdfe71968498a0bcf0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00735f15899ac69064377fb95945c2f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24ad6bfe50bc04a43c0f6875485e1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a4bae9c48ff4792d48f15c320fcf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6a078e3a2ac05725ca8ae22b34aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526fac66da1230876a26763ccc2f8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb61b493cd44ed7f69840ec42cabe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bfdc19c091394e8a6d20cf7fcdd56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53c130d3dd6a02264cfdceb52d95d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781fbdb88493e663ecdfb93f64dd9c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e741aeb3d2956c0e7121338b77b558327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6793caa543fcd1a3025fd33e5fbf218328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb94b854eaebd7b96d94b8ef0f025ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962fa807ee199a2c483c74c868d24f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d342ff0c7dc9df6b3fdb23705ec51c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83762e7499399c4a130b2df180d2d388332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fed9f395d8b57bbec89c78824b3fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f510863154530a0ad34a4308508ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b77dc57e02cc6933d743431bf5846335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9116c217bdb7901c44455f6210073336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b3352a7d82d950543edeeea9997c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df39eb0cc0a8144c6b664386520b79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11130ef97cfbeb94303bb9e0b0874b28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dfa277444e410276ec3486ea1d4ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b0746b05d664b507d895c5f59c48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dcb2bb377b582c57531e29d34a53a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1aac940f40d4a1ccd3fe9b386ff8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90149c588aa112f65daf0ed3e51d5d09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e7cc5303af697d06bb397434f2934345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be7c66175b9f620eef1dd2b6466559346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba936b23fe7a6d2c483200b3becfdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e0a5ad8502917ccb966e48fd7e828348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69bc6db312784d154280e8d6fbb08e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179727137d8e33be6271d2a249189bf7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee3c32a49bab212bc957a02ace96c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e8c3b9b7f52655547d1fa3d93c8ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959349848e27c86c00fdd25a75aa3a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25b740f8cae353fb3a1dc690d8724e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc01aa82340b754f97eae20f60296f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800a01d0ced776188117172b7e21206356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701448067df4d2120af4cba766b88a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3730fa50ece27272f981eb4c6093cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d42b34c2d44a4446de4360931dc83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a012233306437011936877ac81f7b59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025879659660d7de01c68bc85d0e592e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50252ae55c25dd68e3065cd72b7e5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77923615b7d9fdea40555fee127aed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5413857b2357e80fc37ce5099e489364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafa0ea135b00934c91fb5d4aa382a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d721af3bbfd0fcd48ccbd349eb2af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535dfd1c966f99b9bf858a6fd04f547367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e41d98857f454ab5cfd82605f0793368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc824840573bdaf186b07a8f1a0342369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac82d1d51d18542f77aae25dd8ada2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cd46e6876d7e76273d694a7865daa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37130b8d36210cceb9a6c1d930dca78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0eb3c3944337b129a159bdf260c5a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778b65d8cae34decca4bb2c39baf58e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3fb6fbe6673def6a29a394af3eaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb54a8213eebee790ce14013cda2912376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86037cceb4ccd79b53fba6e40c201f42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28403aabab8e784a9d634989881853d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f19295195c78d79bf85e759640975379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bba75a208cb220c711890426477f5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b3a7a6870865094759e951e02ab3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909f13152b505cdc378d439f504204e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4b71e00a367f1a16fedd260b3fc28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a2415915a0d11d2f6e62bd0221aff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3072d07eeadf1a054075867776902385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57af7b3ac40cad3aeefb31c41f35276386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b3aafd1c385f7e808e1646b91f9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f411bf35d21fa98f57167ef87be89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc721cc2222681a6e2c5218c010a03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3400058ce6d00b99fcdd600d7c52c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e3b83d31931464fd1ae25fa27837391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49077d0fb8645a1e9133c6033b64310392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa322cd3ae2addfc16f64df11a0256393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500125a3c7cd2fd3d54dbfbef7aecb16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4375b3d0007bf4a0f6593bb614c06e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c2ce8492aa9b853a29147199f7f8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eed084c647dc774d5b300a0e4d1e27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa20a51e02d22c3a945fe1b8546cf5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe688d617cf4a82cfa2730b7e20d659399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff725d49b09026672191d3fdf0adc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ed27cc62f8ea7ea206c35e966cd12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d4bc774d9f29c64e490c1242a0549402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23902c249d72be4e4fc7e8dbdd558f66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa45e2f03a821c2301eadd52b7fa1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd51624cbaefd29941678c3c593b53c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad8693c82f4d806cca9049d7ef08cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5cb603874b3621bd0e71c639eb51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b26b09a9b2f5845199675a8bc3bb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c0c10e15ea3cf9a651317a2931e91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff2de4694a7de94ab84bc9e499240410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46d7b2b9e08df3d8922e39b424730411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae887b48256a770cfc46bc312b2dff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86015bea2c640241d533d80aeca42a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d653d0808cc91baa26813d52a86631414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f490a3bc5b0668fcfb1c63d052d4d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e2ba8f9d449387a0c73ac955c44a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152187ca844ad0f998baf223034eca1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b54f320acdf1e33256be00670f231418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f69f5bac6296b63a129d852553d08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7478b77f49459aff285a073314f5be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd3f20b05d522714b5ca7a59736dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a8d0faf61ca7744a69a83d3cbb5fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a28bb2ba22efb785fdb0b634b303423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2069e3668a3e37803d159607661787424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc45e40e1411871589a76383a8207425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f61cc890a8fc320a55cfe10e006d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1546dca94e387f801fc2687905e2d66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50050bac9f2f397505a63cb14be378b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca1cffd10670f5264d7834fca7cc6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b38a55ce5fb9e656e5baee877a84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ae5a79007ec6855778a1677a6127f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b894af0042f063f656f45964261e15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690fea4229800a3b952f120d53a8d21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91969b811c71862061c81fbc1d4b9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9f987b6a7db24cb18210a7e4afdb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8284202f86313c0c6006c6f81cb3ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dc8fbb639bd38e5e560fadf96669f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac239e2f956ed0c66f92066fc15c2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e46233ee33dd7825a4bd99362736439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff808b5076a31f5e192089c26cc28d91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b01306e295a3b7a3691f90a777a9dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b6b9f6b5b2adfc7ecbf5087ccac73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ed03fdba0adb0ab3504764bdfc5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d677939ab3b432edf21c940df21980444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1d29bd555cc88d84de9e0b7b95ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed60b940604baa622d2d63c982624446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920053b2cb40ea4eecc73421e0a73c37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbcd77b8ebc692337f8ee9d615f4ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c4e5618a357ade85ae325c37d125449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c09ad599ef54bb7fe3a109b89f0d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e671da7975d0a7e2f416748fbb6e430451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475b63c7b898898ac14453ed769fc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d38634c886442e3a9c963ed1e4418453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33abb41e795e703742d027ff7cfe5d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33885df9ed1d068dcbf2fbb156c74e01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9a1717b2e0a100c0c10934a015dda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ebd9b8c22eb4f82185f6d56e09834457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb539e5ae1b98853b63fdc21a1c822458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c15a089f2ba6071e99593fd994b6dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38267ac636d2dfb1d3dd29622948af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12458d8a5534e35600c9010244bffa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb69a30d32d47a4b98accbfb9882ee6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182a2ffe4dc4328e75ef110c266260463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28032ff40ee985cd8655b47268638233464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfcbfe056b6c15dbb599114ddc1c88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16742807671ff19fb199d59e9da766466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82504f646785e3945f31eb0b8319781467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4629946ce4608aac9dcf96f6f760e60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e374dc2f16e4e05da09b387c50fe42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d2caaaba9bb681e731af28221831d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da23c3202a9b0340e57185975a572c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3ec225663a8731afbbe591dcaa17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a5ecc6b1022482836fd800d135f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ec6d4bb9bdb30534820902b542cc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2667912b75947ed2b364892201c7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66c32f745fadacbfe47f49336bf27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631383af1cafa77762b9d71f6c5473a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7232816fb4e974a9563800251b0d94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f2117d969f6068bbf4272f3e50df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9bd6d6e514d2e8d138752343b9f40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b7a26553fb4db40ff7322a96a316481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cb5bf35652b4c065f725156297279482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c4437d9f219ba1fab3adf12ae7f51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ae0c13eb69bcf315bfcdcd3e8cbd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcacd0c64a74bf362b26d23c0aa26a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01729162ae342d86c1a69954f0567e13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952ae98ced67d5f0f62460042da0a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31893b54f84fe6cc325752b3279cb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3cf724dc9416f1a77c71908bb2d74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc286f2d47c71aab5ac5eaa2f67c6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d372225ebef9a7fb7c78c4a59f2e778491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8d6fbfa7a93d75d593044a510672b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabd5cf7f06c6fd6a6e22a1aac33c77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1022ee0a0c7e42f4fc4c2c6176d829494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b1710c808ab30e03820046af0188495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc73b015e9f94813cceaa02ae8c31d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e787c38a806cb036ab78d7f9828e79e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43029a04002e4d8f34589046c127544498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad32058ea4e454af1065ab636a5ead5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c174405148d14cbc631b74b41da0a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eb55d180b5d4d14f382ded9e9de1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed828af8893233fc3fd9f2ea2a224fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee57fb3f5d52697e468bb4101df320503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c2febf8871b358f712ad9685f927504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781367a0a787f743cb66a633aa62255505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40c1f162c5524d9e8d6557519eba27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b9c6052c9349e1e4d8c6dbaa4e90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bfa41a83ec77729c3f8705dfecda9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09526e74d6674f52a5c6dda0e42d79fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07510d17d0dbfaa6794a289f18721cc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0183a040c1f46afbf7686e6637cdf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46f72fcb868dd31c910e467b34297b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5be4c2a28dc7dbdb4faafe6b6fb0e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9500ecbb3e46c63b4075c15a3c1d90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ad6edfe61331091d1068df873de7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475540e20ba7e4bd13e6579026858e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f6c4767223305f31b8958ae2cd17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557d249e9b935addaef37fbbaeddf8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a97a1a2a457908f59dd424ed48978519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ffd4975b5d7f48af8ceeff484ee6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cb7dec6a9c68d7242f7668ed30e39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86682229fba20bc3de843d2360aeaf00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b459f6ad394496f86af2fa6883802a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713367016bbcce07eb958d27b9f98dc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708b086dd5906f0ded43e8e7b64e35f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96edb86d4de133aab0857731fda8a46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89e43c22fc8269999957fa37fe58f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501afea4a70daf357d2e434827d1a35e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1710006f17e65a0dff8912f83a3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f9417ad12741755aefd712c5d60df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407a027a0c125276b40e8204403b34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ebc2f60843457b48de2c78a74f877532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb1b1a237a12e684f2d0ef9525aef8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e2abbe82cb15bbbd136e4716614e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d880460c1babd506c46f0c06a155535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be993dc116190ca5846aa2d61eae97a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e1af6a43db040a49b002e4a7d9f2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642115dc15ac724c4053a23a28cc60fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457bd11be28293d8ba06bcbe08257b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635798eaede7a3625d596cdfb2a253fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14e0cfff1839db74b8aa8b82080e36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8300c18fd5ff2619afcb3d4ffc012542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78747993599622f169580e394f767091543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a68e56a5c93cabb7507f71c8786f78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85968b887a51d751822f567b41d81ba3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a6cfdc5073d0529a3a6d579760339546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becbe1ac9612377164db92b115b8922547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fe555c94fe03df8ed8dde18226e0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a1477d96c99cf676ab870cd466690549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7700923c2985d5d4bd9212fcb8843550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101acab16cb8ca4014b4fde582e60e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17444e4c32de376d0aec013190fe8355552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc25df4accde7ecaad4a1f2160ca6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ea3635ea43daf8c65819e24ed721f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf398015eaf025d41acda823859f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5212d94de80631f383a18aadd658231556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e07c9529f6e8949c645c99fb5d6e15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f49408fbb83b57db1086445f4a53f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25c2ca9eed68636504393d61ef5e20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a036c4c67dcb829c2d5fe960050b6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f19e027a6e3030e0611fdaa278e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5bcffa32559e3c0ab404167ece487562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f99eb5eef00b094d8a4ecdd743dcf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78256b02efc54f2643170e42e5cc091564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8819d718ebb478f52977209017661cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71379f66beb2eeba646c971c29fb80f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07113c82a548a8e59856129c17eba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb70d4c6f3fc0f820b105aed2a386f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff1cf8b2f00c1f4adf8d98c177f039569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243661372851aefb0bd366271767ffe3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaadc457e7db3cf45f18a8a8b33014571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd24ab43921e5f143e946651b137d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae7941bc8728d334694e5265b17fcb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc53e535729e8d84715417231d8da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e7e501d8f3961d00edd0af7521e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3dc068751fe68a44e634c65226d69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d872f2f4514b14beab17b89a4bf9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380245a0a29eec860a6d7b5a3060b39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ab89789f0a23ea61407ba54c5889579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db75e10edf53b65d6dbdd749b46cfa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060a52d521e1ce38ee7133184546097581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2d71ebef71f23a2f0cd29a27fff1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c668ca0e7cedfc0378e8d65976f18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955fa44930b422a42631c5dedd87f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452fb94313d8e0da9a2d79b99d14002585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c275e1733e2ec81a1cc12acf269e459586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e88a3505429dfc4266e01e25d4188587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449459b563348be9c2bd5211a4c29117588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1155610abccd927cf048f8dfb9607e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6d871e1309fd3269d870a4f5d75fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c986841fdf0a92af8d25fb70017550591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c6fd48bacc5f0ad5c6a7136762fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28624011090a7a47f594a524b7ceb522593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279ab952df8c1b2c2a911a89669e079594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a6a7d7a66ba59511502bc637e167c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02389017628ac244ae779c6ccafdca31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a176b07090eec9c9e2f13b27bff3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23839f5ae39e63de3019685ce6767670598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a745743a5a0b8b9e837195f289020599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e636a1e25a268f1818c7ce1025724e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5643b9321866a509b131194eebc140f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c167b2b16debb1bccb97ffe478f3c9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59505892d3877b817f0689ba20f6fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe4e3a3cdf1dec76d8000d348f7bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497abbab7fc980ca7b942995c7b5119605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f108c881491f32d42c39066643bb0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4922bd956191245ce9288c26acbbb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520e63312eb9627b41d3cb877eb73eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2be4c3d3ec8eeb9bcbbcdb1d04e30a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30ed4d0f4cf7003f11e88929a65e5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab7dc9d1a7a5716c62b0e309b222a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517025494b8f893eeb35bbbf470514a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf3c3498e609ba82ca0d180a40958613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae7519c0d5ddf5d7b6048d3d8ad180614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1110a62ec1af787556d67a23b89a0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f575b64f424d8f39e24bb159464ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e331af398650797db92730a477d8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4856f4481f0fb845413ee24baaa8b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1605f8c79d46528d5b71411be2de5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d0a40ade79355cc4e9c85d44bef50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda52826f838d6aef2dcb5e4538241c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d6f881be883d26b92a41527202c46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a17360387effb8157b3e799caf2d83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74647d7b54e52dcceb4baa38f19542624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aad64345e164ec84a60b97b62528c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb77afc2ae2464ea1090468987a86b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed0e4879ba627fc889f3c54e978ed8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe8e8894b2446e11bf93e2d8da7de1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f1029a22e74b1adb6084104a3dd76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18eb00ecb1efaf8114edc4c3fe4607630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406e0712c92db33b4eee8bb8b08a034631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a9ee5f02650bbe8146f01a277014632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e43ccf4a4331b7ae84080c4889d4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd122bfbe4a5a9d0c2756ef2754b9e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57c5156a3f692ce950e376433c792635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3e5e0b471a75549b7f8eb421666ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284723a0455d241b6c2234f59c5b0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390382a68ea75cb869de00c63f2dfd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c45866ae292b1b24c135708196368639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a477d9dcb087782c26b3ffbf1a30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9aec2ba6bac61939919f402f4bef3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65642a2bf8045864fe87b886b390d344642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45174db1604f3ef628bdf78029eda8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24c815046d43f596191f24e6be635644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1980496ad7bfc21f88f4888b56a6c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a32b21ae593e2ccae03a2e22bf185646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd43a4ec27f80544119dbfc16e333c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bd3fdf8d2cbebd9c0fa87beaf7f1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b992f59ee3fb9a45f5a40a5e9cfec8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f47010f0dd0d6cf0205d8bddbcc21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d694568e3b4de3c56cd95fcef2ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca37bdc898a2426a69f4bbb87c76a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27121ed01070bbad350ed8479f5137e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5f934586f7083eead45c0e37129d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f505007d79f0bbfbac3a0b6bb7003cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1ecb87510e6c3c97197a81f4065f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f2900c225ed4326d530e01cf0156657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d28d8e458516b02070cff543b91c55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999681c847b7bbd92cc3f4c923b5304659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8676e2521350a9ee27ad2c450cd741660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185384d90ff31cda10c7925b966a5e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd666e47922c30f7dd941b745ecbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679efa18dd2143455db271b535b00f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81893c9ebb669069f55a17c7da34b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d2d80ac0321902bc13c28a5f994c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02254ff996bc20d7352b5a5a97499d47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d1d34447578009e9c0baa8239fb8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca896f4ac66a3de39381d37e13ff8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fccbb073fdb3996fc0d5d72b8cb53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee36ce4aadbcf0829452b6c97f68983670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30459bcf10be5c9f0091d19b1f48c2e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228cf5297afba70a5b51a293d98dacf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b9ba65938c985a86795a1e155eb54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ec7070dbc5c52f14035334112ddb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedd837c53e602f6b56388dd47859af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684e5cdd799a4e6a9e751029eca1c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49726eb52bcd2474ebd4fa0ae8e4b7d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55a430992d07c3566cdbe7fbc8bb67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693da7fce35f213c3a25696e174c1f80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb37b1ec990bfea1bb8818a503b6350680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86aded0e4a242a8506faae96738705681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd85e2d1ae3775c7e947a32cd90971682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dbe848d12a5407426f9e667bbbbff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decbcc77c01808e81634483439f8eed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b0fa22a622c7ac9b4db14f912689685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23c35e2cf473d130af9395ac21303a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb6ec7b1957f49a05d113041180202687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fffdf3cee32d637c12c7cc6be70bd0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958186fe8c0762c6d8020101b4c75481689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ac9244a960bea2b704379e8c0f681690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b7a54d04a87ac3681ef266b11a8f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747422478ea636e78f63c944fb05d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e4264bf1da1993c7319b50701fdf2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2375a44156bda6d90e06ddee95b14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5647c61a5ce9953e3bfa7bf01d862b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38725ab778f1237eb4a8c6059956de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ed6e0011263a1e71b090836b7e288697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd93937ba471176b06e2d83e876ce1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f117af0e61d7d4b41449cfb4485c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb3844fb521e8f852f71a560bca809700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00877b498ee0a3092736bf5eb343ceef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743444dcb5ceb30f503f468f5dc77bae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc78a6b8b118195a306d0e9908d9b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a50b8518651292bda342c5993ad1c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac136e5f28c1d60b8d352aebcb35629705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e215ff01f40e6f3329d1e4ee4e5a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48296bf7ae7f3babac1801aa1a2ddd91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1b380fa540775a014236b595520c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088ccb0d82e2a0da8a13381e9f70a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5e379af745395f039f687416d6b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb645c771d7829b49358ed722bf9b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794d1b23525f9cdf0027df3e19bd9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457ed33731759ce65a7bbd186ba987c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c548571b90255094931e0ae50aa93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14251c63caec2f18ff5f8c920a881b6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ac94f57544b35afb9da8b9653608716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e5de736daed25ec24923fb952e9cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1d0d8fc25f4eed37f9dbc8cbda26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75214df24006002c7b731ca6707c97ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49178a2075c88ff93dff8305bb6d05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079357010af504df8a19f89ee8c5232721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b641ab326db0a09cdf418e14d67fbfe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c79561a3ab6d45873018883637699723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad001e9406402d626eda6280036a898724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80a2232c6e93262537daa3c649e9c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee228fa6a9ff375a7bb401255d59a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b39b91d6a10b14dc5476355e8e36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402299d52f6dfc6e1715df01cc3a817728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b462fe1f0814f1d509823adb8de41c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef5585c96739daf83012cbe149d0c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6dd85f1763ac8235640c95ce2e878731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5945f9534e041d4752004ea825ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc52b828e815093bb4a870dbed0288733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26388146e97851ea6aab31406f7a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f8fe2b15b563ca884f5458176e8c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f827d1f9cf9ea9d651d0f32a29ee9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721d77e2b535ce7fd77cdb40d0d19a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce78f1dd942a2c900bd1a3a53f8c231738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff3645a6286ccaa89272b3acd7471739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876fecb9e290c9d2296eb08000e762c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecada5fb874dd77b90b5a7ec3d902b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5a4aa91e2dea489c98a702265aac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e670455af692a18f6b19ee6a33581c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851dc810c977c4138147dec4587ea28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc796e35d76a6aa2051f728d085f4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caef5c4c80a377c77c1cde8b37a54f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946194be9512e917fc691a5e9ec8df7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c515fa8e2b4a2d4808d604a8b31c1dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23477a925ea2bdf691b3c5178478be3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089be6c46fe81676e5d9e175d673401c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c52ec3a5515f90f5eaf838f21bdda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a118a8b18b4ccd78ca3417a4dd94e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bdabd039a6d815cbbf9a4d67fe968753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0081047e49408c3d7e57265f87a0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9efcaec63c560c722674d0ebf9612755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344506722d6af246f4b29d65990dca6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fae43262bad95051138935113f94f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292b388a3b3819e9a10a0b192ce82c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28434b6d4f3fd456e6706312798dfb67759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49ecdbacda24319a7c30782f70de57760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdffb683d2caa94a7f33dda92375177761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14724e30a45b84edf65db025d8cdd8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cad0b8700c46da1f52a37792f4abb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ddd88af47bea845244993b633c97764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377515e66e04c546981bd62ff4438366765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049b1a590e96a674cd047b65a0a5e4d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd931838a8dfb4a3d9d19297ecd23e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7265b2e907d17eef25e672f1347e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6b7c3f4372ddb55b29e65759f6f1b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b659fc9415b2f32d559aae47a8991770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d476389a2e926df8af25ac102d374771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfecce0216be4dfb5e40b9ea71e2ad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50acde130d9094acc2f2510cc96705773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60ba7434e7a6c1f2f13220ebdda898774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242ad74dd7c62eb9cff8cb756574c28775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fcdd1c7f3199e6879f4d023e04923776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce94ac34867452b2b4b312102a2d57777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61abbda2ce5c924ec0226df8715984d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25628820dc6ecaeb33c414e4d4a5d1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156a9a7f47e75f1a236f65192b3f1c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f0ce7b7d8ae95497916370d8bb01781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502925715ed171ed72737d8bf46b39ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1bdd5e9ddd6dfcabfeba153b439f0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37fc60574d7c82be5bb0e4e9beeed0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5a78f0df44d51294e70eccd2ed5c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d88cb79f290fca2a51d0a4db5f7f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07061dcdbbf6f4c0134fc091aab89787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fcda0757ccb8ad63d7e4d16052b3e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dcc49b32d3eedbe5e058413cf3292789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c36e936fbc91e656cec853dad35755790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb90117ca27c2facbe32e6cf2b69b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7597babe9cca6b42c14d6240aa622792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad55dfb765dc4b905795a19f1d28235793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d1db862f1998b37cf4d035f3da664794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583c57d069768db626863850b23c0c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f1882ade001722927549760a7719796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd0b4e0d5f456b2495f2a683e1a0e8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b132edd58a5ed4707d0bc48b43f6d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950d743429672c23c96690862663c62799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36672e99735c787062a722fff8688c17800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee272ce6036f8198990d51181fef4d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbda4a84816f8c2697499b2ab296f06802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15a209e0d13e5f7e1bcc412e2fb72b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa3cd2eebf299f5ca75e2cac54e21c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257659fd97ed41126124ba26a4386e7c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4260dbd9bc7ab1483347c873c5a7e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4187a3d6c031a63086eda25bdc5fcc6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823958b97c17761cc61246ebea9464e7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb1d56fe6622b886dd0dc60c82c33809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc46301594aad72be3f53322ba9376810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3e9c0cc40b2772472fe0cc604490f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d65d008b2610c4a7fe93cdebc5697c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5278e0fa363ef47e335bb99af104d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80e78c5fbf97cb358829d0db1f0a9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9559d51a257ca75526147affd4862f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331fb40661c621c88283595cab79aa3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dac560f2fb0200d0dbed0779145f5c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab13e1197d4ce498c9b4c475fe54f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4dad414641d3dadc5180b750c7f03819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7743b3d58c4680eb9fe2f5805092d4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e35fa0cb08b4f5af92d63a38a556b9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb7ae7d85987d056c754f239e5e28822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d1323a5b626be03268090b7e52a67823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c5166e8702a3812254ddac75896e7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ec3cc96000ace8dd5462c7202548825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf18b2d9cbecc46fc78d28a305cbd6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89981889b5fcf881aeabe683e39c9ac827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0557b18ecca3616d0d93c60729b0e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f71531fcebaff158027f49b36534c9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51334b5a5d52e6e40e3a5404a1c94416830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285adb8c2e88b2a3dd5e982eb7e59c0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d8329a222f98c8a009e407e205906832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666a65f2e46ef26c7830e8fe621fc67833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e15bba99cea43d91aa57978b2b561834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23febc1a3fae94365f6017bb6b3ec4df835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbaebd090f381f5bbe674c2ceb053836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bfc0f1c501be134d9e3f8f686cad0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda346b0e7be6a5fe5d05d714c7205838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae44936f765279f700669c659de5b3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceb217ff5aefeb71f482ade54263ee840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb525ff2e1e477e5936eecb97bbe0d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830196b1aa9254712d75e315a729047842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287e560ec5bbb33c19fb0a0643b4254843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821f15977d27709175c7b1d86375b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352c2a3c1fbd7b5911d41cace6f69882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc877bf86f31b708aa3b9a47338a6da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ffab5adebb746340f8e94d316d4074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee97b94f922310236c61bbc8a8e4625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded41f5d39164585adcd877cc4978bea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b10ea9d18af26bf37859a792811c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193612fd7b0a9fa8cdfbb456cc64998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f0595d4689fbe570aaad549e10cc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44b14960fa4580176d4cc23a3475c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ff306765940bbc35b7b00bd0df8ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dba5536a0fb4991985929a85f6279812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c74fe97ed0d986d1c400b12935cf0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c50f49a1dee4609c8a57d22001162214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e61787f413d125482cc13cbc5569a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638812888f9b3ae8d22851480861753f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a37082649153494bb905ba29a229e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d667ddcba010c597c8b339e8ac45b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907710960dd75957849cae42cea7f85219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250987c3ac027b8f39dd9f86d1e931620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac65e04b7693d23ef58a4ca134ae921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2158f9412de07de7394df46f3387d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca33244fc40f7da759955a391d3b7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36457773318973a99c8d7a38137572d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01fdd27133840986048aa214abc5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36770643c9a871c082192df31cd1d52226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb0c1de3a01e5929aa0969918d1a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119fa3b177c385d5c061da17d26660f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a52582b2077baf7d17f4ba977fb38c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f69151fd819dc31547c4e3be5bd4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef85a84d647651340e8ab34ad2815d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cedf80b03c9550f84608f0e9c053d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7fffec39a3a627e61f4bd8743397033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275768e22780cb5891b6ea9d12267934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe43892254f98f5c8f3f5ce1bdcd14a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3bb6eedb501463a90dc98a82ac1fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef840a7ab2c90ed6e3d85c5575a4244e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c6e109fa9adba7bf887018064b86338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d726f2d77122c2a5f4dccc27a6d3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128373b9d658084d87df8f1373bad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5a39d42a6ef928666af9ee89b360441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4debaabeacab81b0d93395627980aed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36463e05a57bb59163a46481729a73043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e0d924e162701a86096583efaa75f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028b1a939c83c67c8e8a14f08db263c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a103635f6de020274ded165bd697d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c791ed439b593c885958b4a4644d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3fdf78e7cf4fe4e611dc8a559446248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdccdffd803ede12742ebaf85a5f42449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551c6977a308feb2c887e0854164caf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaad5853a9f7ad368294bfe2066cab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652342d0a5949129ab8d565434aee752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a8fa8df2b0a0ab6e19e44ac2bb90453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894d2e67a6327f2b6e02facde7a26ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9ef3bbe200d2fd44a0f2ca0158e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca48eb7e1f8a17077ce7db4dd0bca8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a25acc793aa5d95cc2b3c145f857c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3dfb5ddc811bb593394eddff91b1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305aa9aeb6fc30ab54a8b945df084d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad607f898623b27b269efd4af7f20860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594464337c30b9d041f55859ac28a9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc99a23d187607e0b3d8c990305dda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce5ed3ac385494da8125949e1367563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271f2684844800e2ddc7e1b43bf4eba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a24c66eec472576f44cdd25a4eb9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6f3d20f559e0c8c6688d3c73023ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbde86c2f60f145910325393d43f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f440218a7cc52d5295bd58c8ed2ee568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c8e9470376e72d79902017d79fc3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c7e6c46ddb1a7f931a7ac22cb43cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c88b2b12a4a69a5d63349a8f48c26671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b31d1c3f16f025a8ee388e32ed8d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af177ff6b86087899f8fbbd33e7f7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d07308c00c79a076d9786810682574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a6ddcfb100060673a55c94c9d31f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0e88e7df1e4eab00cc0f67ce0d35676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c1b1a6bb5b09f0545ed1f81339da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2a6229dcd45f4e797a7cc59f103278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472e5667fcabc9cc9f9d66b9d7df1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89e20757c94c2ff145560a7296826a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966d2ca14b6365f3edb9cd55507e74f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681548c0429a7416afa88043169c60c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c45b6413be26d7ee6401d0e9b4b86b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223c5669362cf7100aebfe469c821de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747f8a09616984a55a54896b9f7474485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3ae74435d48b5d4ca6de4e7b73cb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdec00cbc792a076ff7378a4ea57cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd270d56a7448e200b9e51a512723e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e942dd2b376b39e992902191603fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb0910caf4982286519bc7f9fe39c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ce66bfd5b6b011334c0301228876091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0b2b6345868d7afde773ba845f4b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225168b76d0949265a623983ed94dfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9164875f959c047ea8a34b9fdbcb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959dbd9d57a0e35d3dfa887c8c0c41595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca9c503f360fc3ce38e2edf7e2a6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895ec021f65c51d982e7efcb25d5eba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1362e3a9bc9a1cb76ceead5f43a3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec481b95ec7cda131b0c1185779f95099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850235ecf7f77f3c437aa774ad7fd59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695cc05e0841dae7f67e1d8040a0049101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd2fe4e4fd1d189157277c485e1c1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026d865964287a17af3120557e49e96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c2b1036749d61dbc4ecc12c03df0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c21e554ad359686bfcf378ae176ad9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d30d711b7b92f5955e423644b5fc9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965ae4076f12bafad999f710342d129107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40a8984d8ed9e59affdb2be89b8100108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ffadd870948bf1fecc4d184a3cac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e007fed693abb2b10a2c6ed86595110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04f69e7d0d36a9eb8179e326e7f976111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a223581ca05f08a8494e22e7c85678d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b32e0410c2ebaa6ceaa0affa858e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964139dfe92c53a2d4cf3a95eafa0b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9142a84cb9b59266d6b4dafbb1a7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a76628cba43970300887244d688f63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9816342733426f264e7b7088baed4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7772c2e877a183ff7a5865edf7ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667d62bdc016fc57c2768c4d509528b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ca82ee60c02a13d23d94baeb4c01b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d028ac1f8f99fb19e6a1a43ee849626121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf9987d767b15a3263f9d7ab33477a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27935b380c958683a8e108ddc8326b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0592ade7894e324172e15f852a128124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bcbd34d85b4b306b353b2cea381f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f7dbc7d179b0c54bb5fdf04d22bd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff48c8c31f6221aab359ace8ac996127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da249e86dc29e95e68d297b6f9e2d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9571f272f59bed0055c6d36b7c4592e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5706b218a6d82b6d2c16ebab4a05146130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f2c6b1459a2d9af954208bbd7da8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3715e2670fb2f770a1cd51145cbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6de861c9667a9216016fb259ce74f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e161e3874f908608a688994e1af042134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959443ed3a9a0e99327c19c8afdf72e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473caf94a5479be8b3d9fb97744ed00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7695cd201782ae6fe309ad4ca0a10ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319b5dadd660c43e2cceec2f0306e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac93e67df04f907d9833619de0ad8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2ba40bfe4c17687078fcc2d76d94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163771772273bbcde691d0df00ac6c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8f3931ae6fe50d7bb8f6f0ada9b7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1919dbef467a96cc70994174f2799143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a95f9c4d2805ff8d01ad88eb1ac537144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bf0fcf81908227dbaf33652375b19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af084ea808b63032d6a84e91c9065037146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda96986e10bf118cb1b23a92d2ec2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf37e0d0dd29c90f5b9aa1df1979d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c8e57dd2843480a70e4d314d8e9f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f9fc2f7332639594b6013118b4a67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483671e22cea33e963eb336aaf81b4ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b6d45e36ac4184f019722e106c0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6e392e6fd24ec9515cee6caf8b056153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc73f9b860be497d04b8cf5fb5e96b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c06b3b4380587c63b67e6fb5f097d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3f08d79ec40a0037176d416bda79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c293adbbcd22b2ec2ac3cd6dcf2f47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82989fac9a76a65eb9f9ec6ddf55e105158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c8997ac72f1f01a566a77a9400e9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c9475fd4075ce1b8f4e6b1be36689160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaec53c728370fe3312a645a62ce78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae33e179c04fe665617be4d6dbf032162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f880062824f49b7fdfac8799a370bb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a657d70d759c6657cdc858bed5031164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe531c9449d2618321c1984172845c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99becf43150b3059411814a7f3468e3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f24e2d391ea6bd90da412c24b49bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77850a0ca5e008db6f6f6c7fc8c691f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41c727241fc1533d23213ecdb50dc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c82be65fd84347254a2a1578b37cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ad9e204f071a4ea88f0311716932171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50b8ecdde3048a823a2b51f2388a82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36685e39e23c0b2d270bec06ab91d15d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ddeff0683ac7507f3eb890a6dc52c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fedf19d920fcdf05892ae85e648f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd3166f5e31a81d024d100a422c2f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fbd6bc6180fa4b360098a27a22168177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90ea73ee7f05fa689a5b9867141b8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f354bb28b0a4c3b64406f46bb2656d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a75af9a61ad058dd76bf778bf09b1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f5cc81ab5805577b9b7abfcb70f5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4477b6a61be3bca7b36b164647c9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe2d6b47af2e9de1e8700acc6e8ecb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c2af1ed02c2805c15505a34719bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146312a79083c06879149c773dab0611185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a5d45f457b3ae39000203e70b49c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338d58b1c07d583f4c0216bcc9325a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f8508cc5fb92d8105ff6dbf7cc58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f906671ae85e6ebb55dc24b632099189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdabd5569892baddc60638b2aef28b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fe0319d0aca01126b291ca1dfe1f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd32a374920883e3f91d3340c292f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba3be661cc7b213e754603fab6fab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c149c211481c79b60e745557580119194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350cae9e554138429cd65c3f8b9149d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b924068899d761bec3ee1fb8e904f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d44993e50602a2c6e303f1ca9accc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d446bbb0e5d02a0b5a95886ac0cb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3114b7f6bb5027cfb1a1665a9c563c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f86c9a5a5e3302c1c572d15a04ae59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe55f1df646113ffa7de9ce2f2893201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c492ab3a6db0bb3ad6c05a95e8895de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e09d5877032fd7b0c889ec028a2d93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca468bdb70ee8ca30f7a4eb5e5860e83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc467b788be2912fa6d56d220f8285205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21458c387f3b0f1f360f51d352f7eaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f730b6373203c9ca11fc5cd5d1bd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba219b70abbe06649c043abd40690d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22844980395f29f0c2ceeca81819aa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b779b27ae5b99c97f389eec65b98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563fec2abfd56a033bec25d5c2e945211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f5f931220e177a476e44093e0f240212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ec8de57b851e1132caeb0685031a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7519f415f29682943a1d861182f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289c873df0ec710f622e12645a5080215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b14e8c70a967d0b3e04cc71e9d5a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7b10de4f1ef2fe394151904d16a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717777d2aef3f7c93a3d20af0bbc8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add041bc02205b5cae915346d85f5ed9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1b7533481ecaac3aa15a1e4406b72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b334b7fda498b47d40bb7e4bff385a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476c1a1e326c34409c8d55553ef5ed6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c9f291faeaff0c66bb92350c29d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb90fbb4d2df962c772be6319f904b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cb91af84f7601292c00d876aea395225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61f37663809332c0eebdbe395ae47c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1ffcff0c705fc923ecbc27e45890b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9219f1f67bf3d0e06b9b22f226d6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb316738acf59260a7bed4301196014229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a08554eb81028ba013c3fb152c249230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc424e0c6f1ec04e3fa0a6407edd15e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b8269153b3e957d44e8c824b21115232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974722138a370a39f8d9568cc104796e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6616c3fcdd303fbcd12dc99b170ff2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb95c9ce34888846111797c18fcaaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ac813e651fbfa89e9f6a7e5530e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6854dcf899822a7849677155adcfc9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b25be2f2c57312fc31bbd58e48fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f824accef4d5be2521219fa4db256b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69659375d69523dce6bf0932b029183240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13049655e8c048782cf752719a02208241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261fffa8d31701a273f78ad140daae8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a98ebdff5db3708260cca2a1ba039243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29802197fd6d984501a220444cdf8257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f21a57fd517ee3594f1768ad26892245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9e28d75ba049f853ec9aad7b90f83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daca8e1d72f1b568eb729f4193c413247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e4e7b984d5d74eab073685dce2f55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcfff939f6033088c6714ddda9b42b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a543d46f9737ca3ff2d484d72cd148250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6af47fa104727e80b9c3a186bc87f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95aeea8d170c6ddcda2a9623ecee24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8f7284165cf716776ed4e99653b9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6c0ed4eae90b6161168edd9b46d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8a8807ae4c7ed21154eebc848a475255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf50c15d083dc9ac014a46ffa37c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47edba30decec2eb5144177548456ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d2188160cf01a7b6ce3bc108e2e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3b9d60484c97cfd26002bff6525e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef9f6a915162103ffb5238562a2841260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d7e758a30f519b3f3782dca130581261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f907d17f9074e4fe6d887e8ef60c12c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c842c4d164cea9d247dc171cb72f232263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f4e4b419b6dffd59bd46e4649d094264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e5fe1701c6e87e2b9911f5c7fd387265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d27e3ac4cc35ca4dce3cfa49b1d24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abf2276c8d81c117e70804d56f54be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e286f2b7c76aa53ddfcb83f0e46d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d6f3dcfa8f20e7a29c7518edcecd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d64eb74526c8164d3d6cde1c73fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b812d8c852f4a88d63cf3cb2adb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e5340a0d12a50caa02619a35f3e34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dfc52196bfd3b96106d99e1a12106273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659f334abd679c9bc3f3418da46614274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3ed385cdba819d109240e104e1d85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4ee1e309044e5665d32c2a939b44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1af6c887652da92e4fa8c8659ad4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3e24fefcdc96ce22a77c30f2bab0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a723aa89bb985da3fb2baa7b35312ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c4489ac80dfe78a69812266f363c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d3c7ac71d1e4cd292f6e254c8b5da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e743392ea93dfc2618e6c63da4885e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd05324071329d57e66f1b8a8b615283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9bd65cab2866c1450fc583174fec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd545e47fb3ecc9f6b8a794e9188544285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630811a86cb504c8883f8f1e9fbef95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b33f46106aeef4319c3d70e88cdd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3ce3fd48825699adf883eb53915dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0695f501eae604abb57b5883b14a1b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b4ddf262c2b49d46ae5126c128131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606f9fda6fbdd63145a0e1efcd22a2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cdd4c5b4bf26ad28f08db5f2a3d9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc252926cc4d9103a0a62ad63a67e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2904c8f2bcac8738f432a441f9b23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726e5fada7b589333e365779ff14a01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cccfcd03db77233563bbf3fd19210296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25132a067a4a68321fe3b85966a5d053297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d45f859724532a24e568b697ff7bf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039db3931ed1ad3b8ab8b74915487c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e0bcaf95f73686b1cdeaf0bd8bad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae20a026ef30c27b2322787c26e147b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8760c983d226d393609750c4538aa1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba3c5359dd99dcaf6ffa413d63dcf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75024b63de06db2d8ee83ce89349dd30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74835f026ba39e0ce684dfc752ca9492305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544387cb5025da683f5e7bf5add6ec20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a564018aa43a5fce14493ed477833fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70360a8506479c57b2e5aaa71764b74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d95226ee910abba15f84dbb34b0fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab824bfedcaf8142210b0918a523b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a7f6d0aa0a2dd35b3c14c5cdca5d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4e09b3aabed9f2545f5fe71469c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3a07d207a85fca43dc23a3e6af7b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1481322ce8e0c0ca40178ae186518f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dd3f504c440ac7965f9a3d203eed0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab35a313d9061822497407821b8e19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a54746268527d824799010ccf9aa8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcdd42c8e5c2e603eda40ece5f93cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7466403fa5f97991943088023d1f90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179366b85eccee1fc0448b8928fa39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410e1369488970823a3c932c066f586321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca8b20d48cd3ac55dfa87e7351d91d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08e19159003ee8e3f4e460402cef5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32105be7c7489dd70a21cb29a20473324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc92d536b86ad5ec4e88cbdcdb4558325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecad0dc6a62f53e923c809018a9088326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67000e6a56468185d80c70531dfe18be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3a2aaa7f5516f44af46e5a8f151e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d6570707c9f69c3291f11cf67a77e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76108ac9851e4c99c6343eca255b6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d41bffa2068dc47484cb67de9150d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab331beec7e527a405a7df8bc716a0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e1c094c7290eea919ebebe3298a1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea2f955f68fadbb0c0ce5637944e19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd73386bbd7db7b010abc4c3768c57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f246a19f71179c95c58025e05ef4a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4d6e6ea3701031c963a4466c66fb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c304b8b7f6bad8a53384c44722c5a14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167486d43ba991ec04e6205a7fc29b6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1edcbe30a16583e5c4d02f64331ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b3af3137888242181b4940840a36f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71347d493af47b2f6e1de4fad0cfa1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81c8396ec2fcfa494167960027fa45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54514278ccb3ca8b463a0b4068903b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e9d3c28b327c1c09e9179a3a3204c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b353a41e9adef1e4d165aa9bc13251346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cc696fe96b5750b6be7e36ae291b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ca1d12d6e5b398af83689df09cc10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd033e62f2554f3f7a8b536b3aeb66a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ef27b99b90a3f1034d139a71f0bdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0838c31555f195aa0b21ced45c625c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60cfd09542554b7bf50e89178c4bbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d9b23bf838301eaa30a102b328f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18678cfda1d5beca001942070c8355c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52622a4652f448814847ccf590d3b457355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef243112a423fe1ac81c01ab9da069356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2e555d72b9bb1b893203084deecd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8d7f48bc5565a25181fde445d66e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0d0a2b39d9246d08ddcc9135f9c6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cfbf440f809c0264bc47c4ec36b37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab10208207809ed7a332c213f1e0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7112becf41217138d65091319e2ebe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d717f839511cc393ba6f79cd4e28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa6bb433e067802dcf60306cec6e92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5c40b4cce214b1576b06f540d3bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7bec0d21914a8721a270732b299e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b26fa540d55c3f00b93635c16e5cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5090fdbe7b79489049f7b6356b1ea7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e7c560781a751bc8747b7094b830369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dcf7b5235a68d8767639988d10391370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cc747bf3fe806f33ab0d9f0e3525d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3707d9c7155cd34efac779977864e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5a308631910a820368fb401cfe8d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfc3ba92b4e83cf263b01edd1e4a49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559d88a381ad03f41e926e0a387abc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97d027a21e49f8c620207b34a458aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b05f258708fde2ebf1da59f6ea648a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd51b60066502fd8f369adf442e90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f1453a370bb02803a5f0d75746b39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf230d42c8e0e5d291052aa9641f9fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369111bd56bfbc0e74134735605478f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079964f81028c673c9cc331f1d1a6e1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83039e9f7465feabbc2d95a2b4008a93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61942a7f39bfef9cf2e17c5cfc0513ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903750c30756cb1592ccd85bbf23565385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fde9fe2bb736e8195bfdc6554a4e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa912ba20af089a77b4084ba66f0da8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c4fdcd56a335ff25300faf4347f87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1d1aadfceff08941e393de1dccb5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28970e0723fd36b64425fb67dd904390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb81396574cb048d7427ff3db4c6c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d810f7160c0f8542160f97f0db4e88e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1963f6ee7f7c23bf3051a1f7db675393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880bc08be5eca21aa0e2239d53b5660394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc98c67d0fe53fd229095bfe1bc94a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad63c885b20a34a9aa184488303ca5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27235a3cc9f7f69e427b26d78dd65e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ec2675978528cca1c51c047d903d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0f1202eae0a6d814597227c134df9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee9dc8bdad4f52cf4e16c5737deb10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8296d767ca12a8a03c54e1e756e05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab790d10b98589a5ba2f2b79cdb07a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddfffb74510997de63df1a79a98473403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474e088d8eda53c342d9fc7d3ebc398404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b7240a186f797f4256b91ef69bb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad2b8238e0200c5afe53a319cb662406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f7c06fce75e1a842e22791d37803407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2e5976344b049ffed25b89be4a7f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fd65560dec6ae45839bdea8d9341d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8909a3eabc5214fe9ea25658e20ff7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9756a50600bb69dab34736a86b54f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc14acd7588a32abf34ff9025e0e55d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64dc9863f333e612893adde29ff7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ddb4c1fd8d4483a53b38fe0f42b21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa05fa886ea27a5138966c0e1f1c2b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819b6baa669e5d1f48555fbc7329a6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aec527b4fcebbf9f5647f9d9f9fec6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261078b7d4ac7a28b236d6435d8aacb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae850ef7af407a2aaa0f43227fe1357d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b976b68955090bb8cf7ea70a416de3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d8e4bd3f20396756e177574a11837421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c7c2c0a61660ee527959687007ee9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce3b0c50d2bcb63675590851cf54b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44b0f6ecbb4f9b9f092b4b3946d2f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e9753073beb6359cd3b544625e3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d844aeeec00fc159402d7991ab4261426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810c89a55cab79cba82c164d7bc04d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c2587d96f0a7596a2f80e02a52a65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2b63ab08e2791c9bf68eafd187ef9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bfc1aad9a14dfbeb007295d4c11d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ac99246feef8369e05f06b34c13c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268042d231091f7845e31060ae1e2d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da21f66d034b6e5282d442ed4445e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58076359abbf12b4b94a4e77841bcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b633a646df6aba0b7a8c1667204534d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cebe7654d8d6a80d96411ae2629a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84331fc0b645adbfc3331c69b474ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02138dfa1b361adfe2be2eb7fea6bfcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0666699170eeaa41c826d1b9aae008a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2a6af160d2aa3051a471318df9eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073213d1066d08a267acb70a5000443441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea8c415951e49084291c7ee43f3dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04255b9e684d3adc5b46294a7ec36ee3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295bfa6c6aef299a7e2211adecb439d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e75f072615cd07cccab17f8bc2fe9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6255b9861b7a11841b8c20a1c5f69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623cb5c1d69de22a1c5272e1f94257447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293093c09373616cde286242dc9b1472448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be61a6f4ba7455a3604c9670f026e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a936a626189995c799a70b2da7cbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03aef995d5569cf705324a72c826bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e4d07149d35c664a3f564e32b4504452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d4626adfd22308c7ca9a91300b12b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958594ce34243e977179fb942768d24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f5c482aee616af866e471c753d37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14e9c0df5583115034380e356e3fd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21a4c9c33890640884c476ccafc115457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd78afc4f47227b8751376fe52c3681458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978afe05c51cb9d9db95bdb50a14fdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce508627bd3d0cf9eadfc577609a24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1a121f910e801b35522d49e257d5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f4cd1dff73acda58ad991f51483b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49bda5a830bfc2d2deafcfa706dc08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ad438f08cf8fa61da4d972de28e8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a5f2607d57f3529ba47436c3b3a07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fde3d4a31673d39753bb7507d5aa1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cd9c9bfc1f6ef72a46b4f70ebc29d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430c64598099e86139fde381ea51780468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d68f7e9bd9cc2ad52a7f21bbe4f65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216340171c0439a23d7d1910a72afa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3bdec39bd0bb39d4331020dda31b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3adb9a87d902c7ad3670ab57bc2b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677be9d19742a7935f515936b4f2175473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731e58f13b5384a2410b068e5377d3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2d15990ba23d36b26ffe5b176b527475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6a5000946695a869758cb64903b64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd85dc8fabde8f088bec553ee71d057477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cc447a6286c1e1e583cc36e8ded0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd681b7235bed50d3653b67b1edf9fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5d99eadb83a116fc9a1b47fac4e33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c7d40a7680c95622d29dc6ea5d54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87632acb3cb01f7d2654438f1e9accd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6864dca73e5960a010e2c96d839230483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb74280da09dd3d2af6ee13b7bcb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b7dfe2edafa0575cfc96c4c39d53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95029aaa4f1de970f37e7efb16fedc5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999090d7d88cdc7cb98cd908507c93aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e7402c8960787a6a6fc1527164645488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4508bbc1b5c2fd5520d37d8dae578489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab433e88e91f878a0c9c2ff7c84e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7f2042300cf6d83bfade42b135c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde66d1c260e8f2bae459f604d08a7a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149ee8b7702d68510f2ebf84461e759493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a2b57775f0ee8d777dd7f8316af2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363df94d6599eab57616e7fb021e4d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccbd1a49746f7237e6005714db411b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d97e2e1b65441dec7805f8f52d08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abd124b7a0b92c5d5138c477b7314f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb8eb69926a56e628498c8aa4c8918499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72c401219eb64ab9bec8d5c3349743500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d75d765b19de64596bbfb041f3a5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba94506b443f5998e03aeb75913332502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9518c743b3c48996a040244b24e53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce02b1e41e4a4dc9e6a4f4b8fed4087504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf07ad7598f5830ae59cdeeaa3fa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219c6529b45bdd811f1a6f0199cb0ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc44076bf9f10d980bdd9afb6497314507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea4984dbff5504de645cbffb37afbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ed7a69e9aa113d298f29144a593c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c4e61761535671708ef390e3205d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b0709247048f3f7bec148804a918511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25451e8542bbc98c810983d13dada82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb589345ce515c7c09e4e86c0d0325d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d3c2e059957da7d11ec840cee0dca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd2a7217575f26017b5dedd2b2d1a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf551bdd6e47b3c22a06d8f9805a64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decab221dae379a41ee4a1ce711d678517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9edc24dcb1dd2ecd22999501a7b1a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b1276a7331952af10b4679707e66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57090c4266478ebbbcb7b9094fdedd02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ca858cd9501fce9b7a124e02dcee0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ded8d934c206c9898bec08b3d112c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fc61b6d57b9c1ddaa3705067e4ad1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fc8d3fc97ed2c92ca65ef2b2a7995524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b1e41bc2373b570046d02eca108dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c9c15e9e53f72706143c1d38353c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911286bc0820620fcb65871f8be165c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a357a3e628b44ebeb5f23f2afae1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488382e46c886779f56ff2632ad09223529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1e5b81fb6ca2f6afff76a2325684530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcc1a09b331cc7dc870463b2b42414531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4edeaaab89caaf4244078f4f789a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4311d18dce8cea1158ebf8dcd8c4f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb4f5841929f30ef98fbe4dbe3ae22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519b3e3fac020fdcf3e95c5e8efe0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01bb38f2213e577d9479f5cb78fe5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdcde5259edd77200755eb93955f1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54615a01ac194ef5eced1753d272f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7630491a34fa09b3710ba229124a7b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b648add03cac4a0072535268f56ea08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59559e7b1560cbc06cb65aa9d5168d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6026459684d76b37ad622f80d12913a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b5f5f9fdbcc9a8fc04b2880d20c3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cea435d73ed0f2e3ba140ae19cd43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15f34115745ef4d430a7a0e16dee0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fcbd123993d31fb391f599db06cb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f63bcb0fe6fea6015125e1e72d74d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6d3477d51a897b8d8936f18e2f2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a7dfac2c27eff961e148bedb621d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2dcc668fd174f95f7e989cbd47057550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b18436abfeba6e7d17cf77abadf88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54452815e0458f4c9b7dfb11a6a2a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435bf1f4e9ea6ce6cb2cc33aa2cbf48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c3ee0dd5e32c1847f1ddf67cca176554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe319ad8def3bf66cd1a90cf60f19d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312ea3f8be4bd93c00fab1cb1866ddd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e235a8eb5609ddcfcb7b6a025089c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02aecdcede4eb069707acdb4a02658558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d8462aa75db526257c020ce11a58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cff6a8af0e994783e882e0f93b692560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752abbe9a57fc9f03218d4de82cf4d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f14e93dc6b5e911fcdf3dcf692fbd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750f6eea371c8bf21e4b9245ea6a1a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcf7da2b393290f778aacd24d034c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51c859442a8ef9d720bbaf6967970565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48814a00488e4e0b3b1b4656a9044f41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839b9fecc1ff062ae3c5b558fc93303567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b8cea24615df8972d3e61a78d48bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b57ec61908b3f242e72d5ab4e39811569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c6fe3df1d50a1f82ac055ef4ba73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842a006a8c089fe14c78cbed76de7d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807093826be064b6fb6737a64f3af049572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d13a5ce6b659aa57405b2ec7d459c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19195a0b1fb5a4beecde3d3037801e97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4235ef362185406f20c672bade3b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be720b0d9d224648c0909895099424576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2930963fecd619e8f5f9276b09f63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97d11ab5b722a0973848463caceb0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e3938f15e32e4b403ea43d0a6593579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c062d798f8bd81251868cc4c019468f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fc1a8c38fc580a3c227932d9b21e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2cfb145d00cee2efcd0deb41717fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34a2282c3e2309e47eeb1cf02d920f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7c0b63a847964a7ec1a26c89c1c3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baf1f14a14c5887f4cd8e5fd589d58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9576fd3846e444ce69614aaee656ca2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc2d03d5f8f5b69402fda43e1920ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b3ba3b402dfdefe0212795140cffd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e63e8ca0e36f1e9cde4d7c0f9852b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a20a817fc068e45e18c72e6ca29fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87936db91721267aa08664b380683c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e940c336d0c6821ef6d0091ff32ecd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f9313ed3dac995fc044170430f21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc744b8a697ebb55b8b3ec8ac6590d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87091f4fa088ffc0a2049110752399595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55142886d81138888ff9479c479092596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9cde7cc41cf43488b03df9a8c8649597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2a1e064b43ae1bc5fbaa4387a5ce3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766c5eb463fae0d27b7006582e02166599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf161decca3c540501a716cc689181600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124bc9d33b5bf9a66cc4d587a331d2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c6082c72935c608aaf9eb7440b6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed028a392958ba98ff08897d06efe5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb55955e7db4c4f8fc93be1123ad68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd75aba25a65e342ef3b3fabddc8bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c518a797fbff19029ffa627e1c3df90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478277ecac720dd90d7a3d7f84500d8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4009433d554dde5d97d3914f4d2433a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe94f994c217f5b34681397aa4b1a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f6c29c9449a093fb9d144072231c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c87a91b5826adf66c701750d738e17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a5badbd95bf76a47624009cba0cb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d107542cce3a8c17034992914789251613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636132263e0e46aed4fd1188dcf3038d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b735dc3479cbe3289704bcc01e324d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e56274f9bd235e81f81e75393e2c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101845322766574c6030ca0478be481c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321266a85b3f05986e0d3ea5aa1b26f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a30e85144625c41c93cfe255922be6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba9e5aef9c85d8ffe428343867601d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d682856c6331378284d550e44758a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013084d29bc56f0c27b8863688360ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca5a724e1ef527b5ebe5cfa04b8d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe76def566cb24c103725f99a4b419624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143cefce46806d43cdafc17caeab93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcb0742046c3267de5d73db5b8361f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a959679677a3d6e3951ec1df7a121627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0712cf3e2909e89c5a9b8d9763d5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5143111adcca05f238c7a6e9d158f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df9716a7eb761f3d665f4ffcd1c03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5355c0e23299442139e1911d30287631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e1a408efac9a478b19e981f8749c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102c730834e8e3605f6f94e8b4c63b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f532ef2ebd821e58e41ce85758ba67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8a3d44290cca82ee440d3b6848785635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878e52729b498ac450e4d650eeea686636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1358ee1d1802ed9c9a5bc29fc58826637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8156d63e59064bafdca4315e06cbe96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdbf7e1c0aa9de63d204da451cb3fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e428e560764f756e452c7eb8e564b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f0edfea9881d167bb707a00ee5cfe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7ef2a1bc1406b7ab0514d5ef59f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a2f04641c27b1c0a27bf65b44033643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76528027e2845ccd614d6c53b450a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffa654aae0e4936e311aea05699c9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c792f386ca939a66bbdb111aab0e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fefc47003b188c9ac76e0f270186e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163a88d9f37dd376a5333ea6bac37b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f246202813378174a3feb9cc985a502649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6941ddf350c82b204715c0f530fd62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1cda89bd4e63bfc8ed8a16295ac6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dea08dfbe7c935fd4bab15ed14295652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0dd575b36d254ef5f69afc9195126653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d389ce1bd99e492c55c2cd97e77e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb0c1aaaaeeb3d3af561b85f5ff73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eadb89f2e56d316b5896428c81b013656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40d29c6fb7e924a3b51d4dadc2341a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0355a52484420478a4d0586924c2d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb1617965f337e77e8398e9c847574659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e27110c94ff161df7f3ad5ce32c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf63c5c6caa008370b31d8f1302b03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde068c983ca956fdc7efd7ffb587486662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0ab649e7fe47474d33ba999254410663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e42cb7b67f9298fec1586600d5e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa80c0d48ad6a8afc7c00b608a073ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7306d5db6b9712278df3205f93fbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d437c8d634e5a4bd185f83faae6a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24470849423b921f1cd3f9201e5158668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc724c5a7dda4fc8c7803f64c49e76c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c61643d6995bfa8d4cf63fc3c603a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69127b72894aacb7ab0ed2dbeff99fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa287ed4d971bade9f115f090ed6fd0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eba8d424db52fa90da7d5089bb2e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5d24e364868213e8e782861947d33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da36f55b110ac8b55303799330e06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f9a02e050884b3cdbb96bf0b28fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b98f42d29e35e513ef193b29a44d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffd91243415e58579eec3e1e9a092f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403cf36aa12177e3edd64ee8c00d34b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeaf9988ae8f27c37ace2ff12de21b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa646df039f3c689282b68e610786510681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495df2e3e68f757ca12a525bc714e50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b2be0dc8860792a6806e032f77bc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831d338bdf7fade79b511be9520606684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac9dc76a66816a9907de7cc6491000685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d256b96c55e07447850f98b224fe5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f672259224be2854ea1201ba5eecf84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f3c68dd9f221ec3fd0e6412635ff8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd43c5df6f6696174637956a5256b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1707cc2a25058eafc48f7b704d3c30c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee941bd64481fdbc4a289ec838a31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf08f40655280886d3423a73d1695692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb14099d36b5725ef9be5962f9597693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a83a0cde1d5dedb3ff45e9ca8f79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0abb52a0d97538c73c2b2cd791edb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d252b1cab149d7cee660428ec11219696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275108ecce9a568f7962f4198125e42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0869d6b4a48a493f079ce6a9bece7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc064403e3d6b8faf57ba044b230a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ab8e6c3ead94792cc422c2647563e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd0bfc398b83e3fb89ce9c2f50198701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb061a1151eb535985c5b641262bb63d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80773e62e087d0b9b17a98cf71c1cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0cb3cf93c35e90c855d6696044ec4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562f6f12be67c9f74efcb18da89af80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac6362a93b58ef24a4d74a98f745ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11dacfe959f24fdb63e7e3cf05a276707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1669b0e918f029229866a680582642b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971da690eead305a6f0b7c024dab11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b76a73bef30507c022c818790d9f57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a6efe10c36d30f8188d98743daf8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52f4acb3f9e95a16016d284c0f91f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571fcff9e6d80227ea9e39c27830142713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b756ac42355346cae89785b6f328714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2d7bcf5e8ab76dca7f29b319b26d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86917982760824cfbd429774ba67240c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbef44a857fef943f56cb69c6dd148717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd248ea670bd6362698078c111b04a76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74174c3c09bd385afd51da5e20b54b34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ac09f6157c60417e2ef2719a51e65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bdc9be75e3c33df8f4020ad88cf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6728d083feb88d50720178165e8ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a08d3dff5558c9f0cd6f3c5960ac5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286587f3edef8aa9abc39331a4e69f72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8959a791bee3c61d5f67b0e82d23d6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8be4aa7ddf8c54c695e2861417425726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95117bfc5ef0374e8b29b63565e47c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d404dfada1a733583a5f817d34616728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da82eadc1910e400fecd6c1720e1f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725a012dcb75d626c505fc050356d60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d3965bbed9da62c64f51cd8e2d9e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037ff60ef0df9393e77efd82f1214cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4660a4f5e795946aa1fd0db2cd3519733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab261956a6079c654748f65be9ee9fec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408afef367965a00daa6e6b51ab2d659735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63302b095d368a18e10bb019af0a45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c95721c0cedb43b5b5f638d7590580737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd04feccfe9fce2abf7cee5ae56992738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707dbb839d057013f55223be31c1a30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1735543e72dc75d87228101e9d4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16663355940214a47f0e28dfdece32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccbf02d8bc3c130bbcd7cbbfeab9d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97781c37dd8233a3e1cba4b5fe96835743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0ad6463c5d1f475135f603046aad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd4c72abf0c4bf1090581a213994f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e359620192b7f7082b634f5c19cf1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9482a957d84b64bc5bff4b0173473747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1f834460b8d1a8dd8bdeb97cec745748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ec2209533fb28ff45f55abb1cf12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36834e15753a62b181ace0bbe58f1cd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e6e16a9a6e242196e7ed6118aba9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32295186463fccd362f3c25e080200d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7c80f4cb53750f5dda76b55c4d54b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ae7d66cdfe6ddc9c0808b789e7dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd5c9aa03b6a4d146ef9dbb3a6d74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24e81e1f37ce738c0a7addd4108590756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4c91c064f456d51342c562458975757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6be7c6e0c12cd167f8b93ff0c7e6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f1a3b0269fdee3aef343ae05e72e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ba7707483facddead3aafd79a6e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b4d4029e994a20111f88eb8cff75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1216157502b133389f8a830eb1456762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702289a9fc26dfc4d8b2abb0e451ca2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7ff5cdcdef32e5c396c2dccdd35f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e68e755ca367e9bf6fa4b5c40adc3a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8927bb2730a18f83386d498c714e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2fc2cbd35d6c840e8692e0070d233767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>