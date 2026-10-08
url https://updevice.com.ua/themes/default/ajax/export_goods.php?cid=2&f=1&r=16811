--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc37da2b7266430e11b0381b6e6f5cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a48dd2fa4e5c9ac22825edc01c889d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257496aa0b8b82e28afaee846ef822d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde030a26d9d11373c5f350a9a8b17ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769ca4fff675d56cdb7735e50805ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33b9fa6db76cc274454e6eb1ca9c396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c562ade9feefcf96f3e53c16fdfe787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cf0158bb3ffbd0ce69a6f3b74e0618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14963f9f98674cb2a7c4fd5c95309f759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a3a5b3d0e3233aba3d2fb1c9acc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b081a05e440f9b65ef25f81e914a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e867e06abcdff9670ad625418ab22a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aef87df022b7e21cb0a188d97ddef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a8ee62c17deb3b3e75e2bfe5816cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4208f1563780623681601010072f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42622af96220506874727d4cdc22077e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec08157fc8f64aebaa17238c2399b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb32e5cd64fc0f0a01e95ad906005a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638973c42dfb4528e920f389c44815319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745490b22a8f37394b47fedbd70dc9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0d4df38a7265b57ae4b00dec0852c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b5da0c5f0ae9a53954b77e6f3dfd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd69c021234ee75fa4a0d2f145efb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668dc2f2963a7f603602ed657d4258324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b9ba47cbc07e5740f7e33e707175325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c25af58888fa4de484248a01ad7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96675cd348c33266f89e9176bd8e6a6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0182cc362a1a975e90b15b2799aad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599b6aad9d73b6f1912a56f0e46b3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fefcb41383eaa21347f2059cc7da830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9c83b57657b414c4c599cb6b5917f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35979034961952d3e63b0588ae39bd2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946b8e6fc7f515a8438c01152b740fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c26a08c6996a8b987d31933852884a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa2b002171f3077dffd66bbeba69635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c38c0f9d7b900ccce9f9d43cca8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae8b70589215ed1eb1f61c1cac1ac437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d97b0fade70af1b203e13412c4ac0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e057befeefe9655fa8cfff7b1d275039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb23191baa58dfdde9295fa0622f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe87d499a7085b50991b484b6bd820f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720650d92295500444ce1f816caf99842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff91e2bdfb33fde4df2805f0716dfe143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce7dc405fe21f4c6c8d3c3e106bca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e306afeb1e7a4ee16a8f630af2232845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04c525f774c8df1fa14766958e4eec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28bbf7c8333580a99452bec05cf5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fbe1cc76b4badb49f2684d7e294b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f9132295f2137e0b3611f00f17a8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee022eef228f1f8b0f27cd0375b6e5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc40da435e5d5a60255de57553e2e7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd02f7c77bb91b36f545f394637a04052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49116954916d65bdaa26d908efd55d0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee251775cc5c993792fcdfd16d88a3f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4210b104947233093c6501d1408350755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2645f419dd4ede3708bf2cf70b09c8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762daeb8fd2da13be1a5ca184d2259c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343123bb2a756aeea2aeb9f82f32e4a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705a189238ccfc704d28c071c3c856759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5fa523a228f88cb3cea6f759a85f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e335d39b9728cfaf3396428060c27661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64020ab1be5c9ce9e1e6751681daa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b46c3ed4d5b08d160bc951049dcb8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14761295e63b4c43454d650173be9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c8d9c4e6988b292fe9981e7adaf2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a148395f11a4a0b5929294319fb9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ee10d05614b4e28f9a1945040f32867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7d5b24b7838c50175457d69d7a58068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31271b7504110ef1a8a21ee06d2e6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee95519a1958df3ba9529d553c25c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d0553e09b568918f6dc38c5ac9b8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e436623210773379cb76b9c049a8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f321c63e6da8bb8d19e59e24b6a8f3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf9ea93a146f11fd873196840322974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49357be9858ada4f1cd2e6ee476450575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea78fb9215a56515ebafc29b8f7c78576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6d1021b9123dc22c2e151ffd7299177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f37dddff3a91425f72f047078e202d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98bb1ac75eb8fe958f441940ce120a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc121f004f2abcff3481ad58827c6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ee4909c535096c8f0d85fb3c4d0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fafb87a41cb66555d0e1f160da441982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3cd885d169f405e2772333802b1c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e046b0fafd950edd46593804cf7d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff939381b7e2354e860dd75518da66985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553f88796bb0244bdf3f8910e98904086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd4f3e82242da3f05748518e068c8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f34eff4b391d2afcd9fbe768c37f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abe1cb297c0ec361b599974030ca2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a45258a04d3f93822a2372485b65e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c354c82eaf3374ec84c85b96eb2b1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2eccc5488ce197cfb3e6df785dcc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1c27161a49d65e2bb1ab71d1b2d7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f531ac930b8452d429587e3403f3fae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3264e7c54a75ca5c165b7e57b2aa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5601b4eff1236023f3d385b6fb4b6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d150866cdcef000d28c94388099add97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923cfcdb51aa15e89fc5dcf92c13e3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1751f4d7ee7d22223c16db16a34999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff783ef9b289a074d2b5cc38021fb37b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95eca14531f2596e4e746a104b75c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d21a436a43bc0e35f2cd8877aa309102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34182709d52f6372f4b5b3763720c0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9c0999cb2fa50c6f83c985c2dc111104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989d68e52d450c005f585896f754df7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b58fcdeda9b1b5c0927df1311885106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174537568e86ada7863f585ecac83fda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46591b2f0a587061f493eb69fd6ce51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61b6e99f13264a75e5385b9b940cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3b869fd2a7564347315f7668c1be2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1be179956cf861539f3cba9e8ecedf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4668407828b9716e471768a5c6e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95469989403b79aa8d4d7b8e3d74c1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf411b4db98a242de5f4267372fd6831114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8666907d33ec128f85a604e82300c11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7aae87e1bde1afbfc72b8b0be3595116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef730004328e6b5d773edaaccacb594117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a3051f9a024d7a1dc443a47f0c807118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa77cb9ced41c2507fbd28de3e252119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e73087b11d1936753d60aaa4daed7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cafc523643b24f2f62a34603617b68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f8879e2ec0ef3fbfafaf829e36bca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3514e913b111f19be00782556878086123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccc0a758c46a7c31ec3336c03e10c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aca293063ea2ca3d5aa1d94f0be2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c39fa301e5b13ac62586a1ef07f76e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0d181f8a6f18d70a70e4124ef13ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86df825d999312e261f5e4ee49e58e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e26da8b74f9255b26e5354a424908129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dec6a6531b06353386da24d8a4255130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368cf2ea2ed5426d6a92c9b4da8b62f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3167ddd00e0bb918d492ba42cce8ac7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78987ad0243c85893ff8d216baa8596133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba67b1461af2a50eec88f98db2000c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d20cd967d9b3480f2c2ff6d93b45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e69b0f0570e3b02f138682b419e0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318b72ffa19c6c2dce538ac9a6a1857137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e10a2ebcf3c5673fddb2176a339e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6838fdd0e6e0925ea1387252494f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206c032c00e60bcb26636aae7bb56fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ea285452dc37bcd168bb0a2f3fd88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d8349c20010d076c91484a758b665142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12642f1182e003b96e486c3dd9bf361143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720630297f15794852886b176bda1f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eebe7654a07cd5a2c7646374ad0db6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec21f69475aa18fe57f2c59cb0fe474146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c02f478e54e6ae3ddd3398b617d32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06db8a5e2b25adbdd42141832a09be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea387555f3fb7a644d9bfbb7f73f0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2637fd6386b6be15c763dbcfee3e15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51048fbca7bb9688857992a898a27288151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06554851b982c1e3537098ac506486152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabebc696f0694768d01497d7bd762f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db0e0080c3355c35d8939b5be8d4fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3bfe31a9913a970efb97cdac330f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105eba733bee83dbc2dbf87cd9212ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514434e6c774ba64b45e2040a3084e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183c3c04ec278355563cb95c574aca3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7957a10be2b2e9b5a98c7a646ced159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a75ba86c6f6dbde178f3bb6bc8bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17716a13c542e5b88b0c727928dcf5d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282b64c088c9dd79b6850799adafe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d22ac5102dda919048cd58f590eca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31749fd6c113aaee632f509bec8999164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ad2b1edc610bb25a720d8fd0770c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285cdedae7ae66e426247e650fb51f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a949905f8715aeb756fb6a2b73fe086167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11212bfb1d462855a7abc5c631c7849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7e10d0be6559537c397d175752197169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63cea0030207302300ef2ba4958c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb4ac86f0d7d36f3a8d23dabc6157171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b8042155b17cd8d85032b4b760890172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002652c5581b5874c2ec0e7a3f750a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005976f8573516fea6cc9b17d1ce1dba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b996d3f1737a0b3956aabf848b55792175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dec1299f6d0e82d58140bc9077994176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1448d70948707224199032cc7a947177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69913bcf1537234476b522b40785b788178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8925cabbf42199ace11575ee8574f49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae86341e4159a34de815b12ae18340180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c407ea1cee9a961afc1bf71561207181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6219d5d5b801ac1daa24e9341d5396a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08d3db467bed5e3166d0ce9408eb66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077503786cdc1655b0e2a60b6f0091a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fa793401b93060a5d64101b5820c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ac8dff830ce7d3022b5c7ec832933186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db46d8b42a2662c275b6c9f03c8507187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3e8e350a0713fbf8b7461d02b12c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e88450123bf90f44901d865332944189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60354f0118ad6d6d3718feb96e517190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b05977d02be75cf44b22eed05d9a4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56818806e8c0163dc3ffdcb4b1a26169192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d5c50256679dc360857023ae6cbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c0cd88d79984326c4c43fadd0b9fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9fa22ff385129abccdeaa1eea27c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3367e2979ee4acc810eb9e517f0a27a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689827ec0a523761135573b2b91a3be6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d39a5159254d2c7fe8896010e3fcba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a28c24adc8580b4bbd63dcd38e9e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732da480105817f770ff4f60cdde86e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c14c50130c907eff083de6e3bc938201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c757c7e5848201e4e54713d8e147202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fc658b6f19a9ce8faf183f7689091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83260780fc2d17779cb79e35ce34699d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7669850473245442ec1418d75a5fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7133fa4ebed0a6a0a5a6ab2b9f19d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18770da00de76860a9588b56a0652567207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb131da6f59d205b5a4e3baad02080208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066fdf0b357deb90a141810927c13d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8cf8fcbbf0693e7ca529c8323d8c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be20376d5d9c3f872c0ebf47d75088c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567e71cc472d77f5057e42d44fa4ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f24966452502a279fdfd6bbe18133e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dec1e364bcf1159ad6fe38b1e32da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e280040655aaf80aad89bac55ec82e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948248e4f96a4e3c351a7c14a145ad8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bede95894e2427559f2007b6550ce7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7aab143e26c6e69b69a4907f6cd84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab2fc801240355b0605fd5a1d59062219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d02f1c3dd66fff6aaa002d662ac526220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95795787e197a3a422c46bc201ea8b5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1434ba1abca1c37964fc31b395ed79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd57578c965e1204131554b284321e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99edbdb6c229bea619416c7b1718cdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81781c050810cf886bddb701188960c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ce675ffdcabec5b01411c09483ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d778fe19e2ffba9513f0e3dfc85ae0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c3947c35ee7bdcbf7beeeee6b6e37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87697c9cea2ad0377dfbaad36585789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fe988eb53b21271f0c2d09735eb18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48af4fc0a53e8272877728e0fa3105c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba8e5819d292f31e0d59ebfe8557a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deb6059a4e711b4617b977b3bc40c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c6a7ff673a4f6f08160429e42be4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86783ce355c7febae715949bbbd2c10a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe403c706cdcc749e07e98847541d5e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e385ef46462c303b60f9f258b2253237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c2a24a119e9024b5ac31f7b2d250238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782423aad47f40ee20e11df4b5da8a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546ec3a10811e9fb7187cedc5bdba03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f38e768ea1b1c9a97ef581807744ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e0865bb7a9991a78366e9649ad075242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed668fde0bcb46bf0e7b32d0078c44b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1dd7bf17eb78e3241645d2a6d6550244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90048c0673e058ad3d19dd8896cde4f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78667ce2e85069e4a17f4ec4903bc13c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c586b6efdad10fa489082d1008d1f5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9440d4913dbb1c2ced142b75313a5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2be7a4dfcc016378dc89486484ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a6d28640691ba6e33ce10feda81aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c002ff9af89717126e4a2d5b8458eb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7ffbadc0822d6b1b8b4029315305252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bae6f4b8aaaf31e9fff0bd5280dd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e773360ab8111b316ae594afa4ad67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a53e2d271460f821dd1a3978dac539255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e4f8c36b856216f0f81c8b944a7ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aaf847697a2e73b268a067d362744257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976777b434e507f09e6b831216465ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e156560108e9a605676245a02d792259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747c4c56e70f4bf085d4d03c5426628260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211f7adec9a94a09d4727ae15b2698b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6083214d049d56d80ab0362899fc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0311f4e9eb835432d2c4a9943c3250263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862082870386686d81776ce7b61bb50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34de9662b3de332be3202d405cf420265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57dcb5fa2f3930d51de6cd20d106c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa46ac95a87e63e640b3df0dac2b3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1377a3aa21a73d95c318f2891b8e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1af750c510e1ce8d49a8baac2cca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c782dfcdc82555a76e1a71ecc2eb56c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5090121123ba50a1c3889f0265459c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e021a318f035136e6def9ecc17662272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ceebd6356e1c50a57e5878011bcd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e79f75bef50dfdf33482e3d04af06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca62bbcf3b39af4f26f6db6f3120acd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef261c99bfe1947d7ac68574e2127f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4607c02ff3fd67de7adabfe92526c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd3378c53f103d74f93f93435c05ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc00c6edb6a0bb1610ffba01ba815279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f1c340d8e50748d6b7de91988f38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce41bc45bd30b323484a0baa6c6bdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bdddf0bc8dc8802422c66917eea59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e31312e29a5c9e143933a411bb5d15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745c3553a3f63160ab3f4f8bb2c94fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c0da9756d38a0e0283b4a52ea033e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3f39302f1a1911d29bfb842194f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88631069efa3d550a2f6ff8c5d43aed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18fd7f3c31b6e48cecf574ad33e015288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e946a7515b93949295607b79f664c17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15413065063d92e680a0f3d6faab9b71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd92bce9d544faf5ae2227797c4c54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9eec956cc86d39a150f883c48c534292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa0b48c8ee9193258ce708e3e029e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9f1a70044331b517b10e95d1a6130294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ba6b769d811e01da991d6dcfee01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a415825c7e369b8639fce1b41b5b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87b0b6b41cc40b01c09b99caa3d6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11078d2746e0d9666eab63e8d0f78c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810cfae0c13f7fc99e359284e1ed9c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d052b1aff56bc8644083f0229678b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01822aa97963562cfa3f13117e3cb2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1fe70128cd80abec88108f5f0c84e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0d0bf3bcbd0cf1559de75ffb8c1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10420799109c5e6a16cb8ae5eee2da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251222f0809d036b3f6107bebed6a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a8a71ce40be8923c50799f08f4ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863fd5b2e23a71e518469624d17e4c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69363a1347625173622fae17f5b4a1c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbfc69cce89ff9d82fa98cfa0d8b0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf4bbd3aab878a450b765eef43e0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491f1965fa66de6fd3674668e112d41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9572c704a63837e8a6513a888a7d44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf55a6c80af6c66327a6f117b684be3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a1a96cbf48a7b47f9aa9dff7e2f3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3519f691dfa67a2740984a07f4280315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e75ee82aeab8975235bcd3afde483316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296eebb0634e5444457f5a7ad093651317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165812849329aa712da6db32fb43147318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ac8f3c0637b1e48e89b5c7968faf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2f2ea7aa59f055f1b77a31cc37665320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54e2c63d20f92378fbe95dbcf69c30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff3892e91422508b905b67c2280118322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740def1580a250f507f2bc585b2da8d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9645a0f969b47866993117998a670e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea616d451c9d48f0217342446ddf6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00986d83b7bf83fd7cc7187fca622a07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930236049ac1dcb864aeb75d27daa90e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f694a464f4055888202ac33208a104d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277ed4cbb0675870c0025c665cfba9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33131473e47bfe0293fef51c0735501f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba998b34f4478b4d7e550f1953143d11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc545b1a1e3b6c4cf2aab13bd26e04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96758a62309aa87863e28c60324224f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b451994d4414914a13006e3e4f841334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad96c483c4161d8289a864fc8b1980335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dfa639626a36b7713e1e8c80f7d53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209ceddfa2fffcc1d7b1526a25c9876337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9630e0ccbd002fb98be44eb7db74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d35793561484069aa653bdec9cf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158376f02c9e9438100f9b7483fc10c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f4048921ef1a61ddad58d2070b5fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3d4e5cec5f0bd6fb62e842f0d117342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744e0665c7b658945d13a132d8c22f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4be6f5f479c9fc984f8b799577018a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeea628d04fb4b381283dbb90d04880345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6429b9997004a50e0390ac1daa312346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e110954f1991739f78d10ba263fe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe075e657e7d9b4318220f98867c60f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25c252cab5dfbf25ef2b4a0b27a489349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7162a03506ff86010e065318dcafeda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef5f1cbbb511d646c971cf977bd667351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c308fceadca5f0e3a04d480caea48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751fbaafddee458954eb4cc13bebc87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e436542a2462088e21f41d57f24299e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d85a5c61329ea4558d303ddecaa5f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e462534fd00ad500df08562fa473356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c999d35a3010bd6198c9e770c5570357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25af9a43f7b0966a76a3fb2f5ce12d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a46bc429be8edadd6db8b8916ce14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9143fa7c011474bb6b8cea83c6be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3770598631448d86aa3dae40eed3e5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ce2d91449e660d5f5d9f737428dd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eaf6dfdca11430c9b2c809e99d627363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb44ee67bf2eb1cc7f1260a55d29179364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844fb278e7a157d600d34ddb3840e4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ccb9720bfa6f4c7bbe09d9bd10af2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03840b81f1dd32195cbe0022ecd4789367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ae2e99e8b210654f30e6f4222283368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a6264b1d05c459e55269dd1cfb96369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9f48250daaa43f4657ad17098276e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ad20706626069c45620ba90b7609371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d839e5712303639fe51c282f1836372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654bab55c3133f2e73de4cb1d622b08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004374490a747df98a924d157df29498374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ca3ab36e270846b690154a53a9abe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc0ad3d8968736c2e1d109f813e0bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b05e429a2f5a45ae5858651cafa42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7778fa5585842f863e01d44ad4f5416378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb274cc4d2efff1aa0ca95a491524af4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b868d9126540a32dd562f9bb86f231380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305fb94fb9d9a3632e04ad10d021501381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a60538e7d9d640c7089fca925da80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34145ea07e3f93d7a21584add02e4e37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856b331fdd1caa90863baad25fed63e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972aa26e76d9426156d003f7c5ffb0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bb80bbe7660eecf68a9a8762b67ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9220452774e8e4e0017fd0e87d8ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7f4698dff0e99327a63be9f392551388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ed4b12912c40cdd85a9e91fb85b49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bad627e3302cfab60e159270bc4ba4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9b79301cfc4f29c27f6513f312865391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8380b66a360a148c49f7c08c2886fbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3f001b62da0c9cb5f661ead01d406393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395911c5bc7c03e097cdceb99a925ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db276953a3c3999eaa36848a5a514a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb5c54dc9d027acafa2117012f193396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61d533be5283a170c22b0fb457a91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dea4c124f8297b739c4ebe36ce2feb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108468d564de6f4ff71af5130f83c09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c95e365723f9a45ac049fb1a10e9f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ddfa95715fbd49cc76a0b4f44d8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f7642c28c82f4d4844af9a0f50b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded43871f8aff09b0e7fa703b882f6a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b62c324e43d8dfd82865f7a58b1a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f87db9300f4585ab08d83644f84290405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb32faf6bd0af59b33a6b607e7f130406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aec66b5ff29d8e726b47670960689407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39d6b720cd819482f89b8b9f6dc3cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c066a6e9b36d102d802605f165854a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d545d4ae45457a395d64460720341c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b9fe9ed30ad19b88324befe427f19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dd481fc97989597bd345f6290424e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214af6038b0e10a9216649bbd3dbb0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65084fee291f83276af2dd992a687530414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7abe47176788baf3aa224d5c4dbd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328b4f8c9f23aeb463e7fdd7087de7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41fb2f83dd453b37fce6eb36ca9401417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226f6bb24160260a84e65277d4a1be3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e663f8cf125c0270cd9d10e122c19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1cada5ca5cd375505fe66f188d832420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae417676bac87660f54fc68bac1c18a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9a806491a132701e7b61f8a7eebbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593236c79216c13aaf388cb53f546231423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68d20fde79437069ef26eb305ec6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34202b3dddfc26744d337024f757410f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0918a000b4bbf04a3783646b7e179426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ad0f3e29f96f52bfa693be8f900b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d244eb7a6f4cf96b0d8786193dc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e62abe398f6eb1d657492bedd539e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4ce149c1fdc44ae1e18251972cfea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9500508facc333b4ae14ab36a6c184431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c23b2e64dd3b79c9d7cb6753c99395432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b72339a8610442c382fc0646b02e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da360dda04662d6f0d52be60edc567a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821c945c028ccccca84a72d934fe7b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f1194c07b1f37a64fa5991ee57f99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b89130823f8806de408defe3037dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408aa21425e92bdb01011696c4df1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81036eddee2196ca5abff5962991f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e322b49d4bfcd790c480802e94be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20998df8d932b7f190de209f7456d3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bef94d3c32289c2f2bdcc76f248e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d1f6c24c24ff73a7b1a50fcbd6107443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bcdb0247813f343e0d837702cdbb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc85700daf60d9b2b53fb89636ac85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef3ec0d2b5f1b9d8252ed2d058f117446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1b37d833f2397e8323c4e06156613447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfb9cea9b1853819b23db80037fdc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87932b1500fe8312337a990eec3bef36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0697bbe3fda0a86b19bae2c0e1112450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64f1673ae68a6fa594357eabcef6fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966fe0db8a1048584c6863b514c335e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962760148a74d841ab1ae8acc3128e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6dd4167148da4cd4ceab8bce34b73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73ee6ddc0ed50c6c8e9d46c0e96bd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1b3b7d7a8ad11eac46a483e176a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5453d424062e72e97e210fc0f22cf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba18576f1c4637d5f47c64581e09b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fff56efc235e77e19aa35cf785795459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aae7205e5fbc48e01db4b32428d348460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716a53f363b512b8568d72eb4ac0ca3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c856d515542980d029ebeff64b861462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a456bd12350581fd8d55b6e15f72696463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a56423aed15c8d4ce2c2dfefd6164464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cd06df811b10fd466ed2456ccb731465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27346d4627a2bc55bd3a8ff75a279ae6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cec4cdf959b376d6a523f9c82f737f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40c9f8b01903286ee7c2c6aed7038468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a8da915a087bddf9f7365b0366d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6816b6a9c17205e3f014c201f8ab0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b7c0409d7d331ac6160461958adec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631094f76c99fa6af8702e71b9635e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57545c22c2dd0fedacf082f6f689b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75f9fedccf787e5701d8e6b010c4d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feedee97db8091329037353571d58b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88832b4808a7f0071b8ce0fef9c50eb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fee7700540fdf695a8d68f8cc0887477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b362f18b120cb18925246ff50d69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0ea16e5fd0166f1be8bab2a170e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf85fea830b867e74366155b1dd2b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf2daacdb2d0855f328f04f447e556481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16c69161bd59311a13d5d048887a11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70b4ce6fe0f6a50bfd2615dd0d5543483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6f4a40618c0041b4413bc92432966484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba126694beabf4308fcf38ef8a16b619485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae8265609aa0453c9069813e9f9783486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600b8e47c113bb99d6e6917b4e95080487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba51d9a97218cceda43f8da781edbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50bf2198980348f3dbc226d9855872489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5172d569a4d9095697a1702862347490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b798ade1208adec473ab23fd03e7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bbb80627002f9650e21db06b044d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b09e0e0cf3f42c44cfb50c65f184f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb3734f42b3711a8260971870dd043494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706164876fbfc10f59d0e2a858b1acd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefac145e32bf4bf6b3d7afe54f38636496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d17636fa39ca0269168987759b4ee4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f08e91f5cc574a43b375f25824281498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b14dc3605a79de7c49350343cc1475499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c179a3270c8195c746fa7257dad1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6926c3c04d07a282d2ce158fe882f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6ecb517acdf0eb069a575dfaba44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43c54718d233a4b8d36eb7fedfa76a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61087c07c1abfaa26d0ec3cab7d32782504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252482017d064f225a02064ee98766c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a7dc96493f9b8a08d921dd1ecce23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb3914ded3e0ac49387d8cc25c9e41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c74f203832b33a501dc869fcc3139b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2af203b7c55e48a97b9c1390b1040d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cc57fe5442d9cdbf81f3456f3d6d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0c683000497f839c58109fb016a85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1aa743c09df7430d935f73ba78be4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516475434c64805be1e76ee727a3c53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917d78ea208acd549fcb257ab6038a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f713499f2c527b818fad79456a98794515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376ecef16a6e25a3495be8d29f5fa86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f30817f15ccabbe7bfe96b8d418b51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de323b627d7a18f5131f9daa74d019518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6d19f46cc93c1d8aed55793e8c0f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d677b3df9eaf4bad7b38627976df0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec513d3c3b9a3d7621daf9a2085c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2242881efdf99f11ef25f7e55a726f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989a43fed22b0b09f1682aacb11d50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d30ea833ad093413dec1a97d536b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e526db089b47cac7bc89fc56de4d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb5ffdf3626427979650df1a8821a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c09156d019813fe77d27c0e9d8aee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261c12fcd32c1fc52fa10a78de62a8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacc33f91fc997885824542902488d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689183110d8fe37004181440090a7442530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cf9f6806e2aba705c8e8a963c0d22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9c91ddb9c39b9ed7ec4e26ac397af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793969277b5f1126f999ec91bd530b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1365f098d01ee3bd7b3e29e3c6f52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88232361ef4a3aabf1db81034ddf1a9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95053fd015ee6d1a7090bc7850a0b49f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17aedd498b0e3f573bc6c9a9487fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc840372513c6a91abec82eff4ef27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3754ef1e49472cd62522b4bb75c86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db8b9d83c83d89feca6747c8836bc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9d9e44e93c1618de6a09ae21cbd3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f3e5c113da643a16a8b3c34b4c317542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac10ca647c2fd62c13ee08cff82a672543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f5640b63ce47c8073215afb7e7aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09d0285d94adf0b47ec3d831264099545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f6ea2d89fe1502def725a295416f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cf642acfae2a4cef0e1b85b57a638547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468adbba39186614ef4783cb1c87ca33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed5f820126664752eaea147d85e773549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3601089ec4d7b9a4012b740b11080bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987692c5e28a5d448e515ce1c78e6bd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd193e5f5c1e943fa8845b68d91256552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e9c658a9710e9dea237ccbc6cf7d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aae2611b85d840403145efe5bd34d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf02482d9fb7a27f590e44365ce65d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75898e23802c9fe7765c4b12b470b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f94aa64d7243821dac5060fd18e055557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec249afb2952ff9a2475ea03ebb762e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631973a7de6dcd6c4dabfb907793df21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9ee8cdd5f25b1137db4a1366f8285560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe271c217a8d668f477371c04c41ac1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d100e741864327c4a8dca81d79295562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82581fe6d1c7eb24feaec1eb2d2acaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d96a6557c6bea8c7cdef5453b21a9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b711b6ee436da1139fc68ecb48066565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaa61f233b962132508e972ef32225566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03445e96a9eccbd3a16029c159ff8a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c018cf19f7f88fe19b6fced449a481d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f0c5408c994b25c0bf1a26dfb7bc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723816da0e93a79cb07f4e9304b35c39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257031638f750fbe3c198aef6650240571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bbfebebdd81aadf9a361b8742912572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788bc5a5d42466ccfea4c9eaa6c3bc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89543b71dea4716ad48ae406c27bc66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423a4d822b6290a3577cc80de874eb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f69d94e510efcf518650084c865826576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfcb3b8ff58734eea225c629320d0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd1bd4ba994721479673167f0e4938578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6648b402bba561708d1d18605eaa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a1cb0e32ede3a02b30908a5aefe5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989820b0bd56833418b647a0c997480581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc18d8cf012b3289926db56b6c736582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d09eeb552ce4caf515ebd8dcf5bd5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ed0a05cf14e9dd1527ce1460e4a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00d654cc49248dc2d3fc1d927e4fe3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960ba323044b7155344f3430747cacb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bca2cc2cd0d8fc38807ffcec4bba1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d4d0e6c4bb2f0ee79455e5a280285588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c2b5c6a0b5cf9b64e1f0b6b1fec39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6b2cac1ce5b12cb3dac1fd3f5580590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fabe76806a256fdb42d7f2480cf8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e46364e021194b31e2ceaa6b0f6420592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c86390058ad8cb7e4d3ef520646763593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238df67176b9341302bf82b062176625594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc03c85c8933765be63d42a2cb653595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb28b8158aac709ba72a17b25562ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f254cd53756271b065fb134701d1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0dc7bd9a904640accfcf74ccaea47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc608521ec2d71723c01a4dd2ad40cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc86a98576209a99eaa625dd3e8544b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea14bd98250d074aec52a6e4e75eaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87815eec0baa827186aeae91b8d9a18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ea6b52b0b5dba69e7ae38e1350be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957080e43ff751e9aab205992648da7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c97e8004cf3163c22340de37c3f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cb6d669a31ef42bfdf69336f60146606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4daad87d2b51a3f320f0bb9ea30fa7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ef44231d8a5f7742c7275959645c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff42aa7e6bb68aab1fa85fd92f13c8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0024b63b8f6ecf5f878cefb0f39bde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fadb95ed9914b00e853621cb0db1d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eafb5210d6b58a9a52f716a89d305612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a823ca8f408dc5407597d9660e76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a33ba510cc699ccdcfdd1915ea3604614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9dd96e25cbd4719f9be632b4b1063615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcda075c9a487c5ac848be1559cc0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f870c21d056c6111c3024133ad66b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ba32994b15a6610e2c9920a91f87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862f7c19b59f3351a8b92922e5d98fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182204be4a5f389b773f8edcf4ef827620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef828319fff7220cfde3feba3ae7ff3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d447027bb45a8f42bae76f7cc68487622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928113a8330d93428d8d3a0610e549f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528621da779371394f8087933ec40aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707920452d3c4d1aa0cdfe7def6f6f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67957aaa988f32c3a38cd8f4d479824626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21388228fb85e808edfebb0ce2ee206e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8285b236093485b546eb82ccd55d164628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79990ca5b0bca81acb3e80049034633629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08042493ce7116b6bf208ebebc02c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100e44b1e006a2ae57ffd821e0f2670631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd93cf7ae2d0e1eb9ecbfcf310b2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a931d374fb37b233c63613794ac7ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e5704e833767fd6e6b73b1ad850f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f497b9c5a22253a97b6d32d84d8cecc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c6c8f285992c75e3ab5d5f9a9c80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d2806bb436de74db6f3e3aaba3bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1022771d37688721759c618dcb7b5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb5b12e18a87e15ccaa7ef49355d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e130ee5460a35fa08fe9532de3361640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b38e6df82da27cb6108c788aa188fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e3220d982b7022dba0189b6c83c95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4e24ff6d6fab08eafc1554e31a62f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58e35df0f6100566e17f8636d497b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c156e68d2707c5896b7c1e6da621645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb33799c5b2e383f7a0ddc0a6aeca00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20407ce9a6544bbd00fd6969c9c81c40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b569f88477a6e41ef5be78d16863a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59e1b556d166e445c47039c9d5115a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b8bb501d7060be7c74b9d2da61bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccb4622d618deca956ac46107ff2ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db02a7d14ac737bbe5470edacdcad6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab15694fb086a5d05e6f83b000b35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581fefa8d6a4c3caae596afee676b58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650945b67139f7bffb31dbd73a0667d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c79bfb12302cd387f83bcbe968f7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c375a6041c12d2ec21b401f55379a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a60617a46e057c0c0751efc0d04b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a2f5b83c0a8273c0dd74b2a20ee5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276393d8d373fa42bffd06e167fe436660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3001bd8fe1e1d94e9559ed2372d965661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aafb9935954465ee49fee4a64ace7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd406d0cd504b4a184de13f4f5116d28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf78856b8ca49c310f8f7c61f6398d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0874710350cc0f989f64e8d885561f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dd11de6baa771a31f4e264da083ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edf41748d3aa2e2f89482dca0c0097667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861bcd9c82eb35f5f47cc17c0f20e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4901daa71072036caf9040f1c0db23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd20d73d2fdecbb1468f135bb31df15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688da14ac41c5670e5766e5dd0335c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f6c478e13e3b199a5ad08ddde2d84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6cc2b943023eeefcd0acce7feb7f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035e7d68ce95d47010ca1a5ae367b6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358fd30a5991effab0c20f06f8fcb56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16662768623fdcace8aaa137827aa79c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd665aec87b382cc2a5dde16bccfc1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d026c36c209850fa3e473eb023655f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5b6c43632362497ef8ec41eade38e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d14056372041a0ca61d07b632d2dc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412943c77cbff33f4f29be97045eb7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9687521ecb0053b9bcb8a036a0cd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019f811c369c9c9cb724c9cde0c4ff5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22689daa6263e98aeffb371eac3c9256684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d774a778902a28c9708f58520c457d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a9424f7e6806295ef531fec9e3af4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce99909a211b5247bb845e50139d89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed93031494157d5f94e8cd66c0514de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeb12054674f62588541134cb08d3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96b86b9a0fd39f67422936e9076f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e59bce67a1b0545a17b7ff9aa5c5ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dce5530630ed3921119d37aeea8a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886899bc136909b1236882c7676918f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef5fb202818b406efaef60b187502b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eb4305b479d08b3ea35e24b281062695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08400ec9e4cf8bd0cd16d834cec3d525696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ea6bf98b8cf2ab20165f11d990c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeeb035cf7c790e55aa57e5cce186c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb44447f4ba7cf9cbb24ce177af18d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718bb1233c23f01bd591de40de6a503700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bfe2e4868f5a3d4bfbf2603f4c64d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d116631286f353f002b4a06b2d3b1f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b886550bf95876a7b96081113c0b78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938abac326f8ea39067a170c25e554704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95049e1efdaf184033a063d74393d262705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18963687d3ab76ce09d6bc0ed4109da8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1347d4f22c4a85d0684f1bbb4c2b59c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20035c1aaa14507ee8ffb0fdcf05e89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf0b02dff51b8af15deb7b316d4520709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106812608e32b3b6615ca1f540ba728710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e21b29d03e6d0e81471f909d43ea0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b113fe59807a63ae2fd96df785803712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9574e3e69a05d507c3389d6a70d0009713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655bfc2266b412f16dcfa073db111da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b368d7bcc1366a9d6e46c0845d116715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b1df368e43cea6324ee77c5c5974716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f927cb14f7b22193461d21aab367b44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bfef9bb1462e4a42efb978fcf6891718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98229d30d2a229feaf7149464ceebf04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826c710f609ce65da11b6bbcb3a46ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b3ae16b91885cc754f3c47b29d2fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf94725ccdeaa6fbbcfdc5ad207d472722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d89edacdab5c080ad35bbdb848a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e3ef6e515ff5cce5826442d03d89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496a9cb951ac295347ec226ca642efb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526e12bb63e61f4f025dbc48b3536a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4705881d224b2177ec676daa8e73dd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fee9733633cb88ee231d80bbea2af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b12ae4d37895293e36684a868d737729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f8a412a3a92cbbaef743e994746e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37391c6606ee38c8de5a341b56ff31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bdc43edad7c07e1eb49eccb9ce90f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66621d0b39387107767ab600324a0224733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a164307093045c1788618a92d3e56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30cb5a9c7d5dad9a546ae43a338100735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d037f43992acf0d15743c23d763e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ec73619902aa160e476f0403f8cc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b6553eb6e63956b4d91a2841af16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5e1c1fabf97a7a8cd0f27c019338a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046df74429df1caf2d25d4a7fde77d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c10cc93e864b81c3d33d8ed2bb79b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c6ee2c8cde99ae1faabf3952d753742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da5209b58fa206b0c18097fcb98a07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b3cbda252c9ef1f6db8e3a0a01eab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccece0fd73b6c4bc1fc51d4eca3e2e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb4305571e154ed023469cdfeeee9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767dfb1270c9c213d1825b442a8d105747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2dab9c2b5fad4a7fd6295d1708a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a82b7de313950271ef56f133165cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9f8948e19589c948a1df460c73ac8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c954b3f4f831f50c5655d9d0b7493df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ff11d30e7d01ff8f5346fe2b2d224752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766f52d8942267a400eea8ad352ca9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff8e58f289b303edbc74ee5f88bf66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2f3f7a8a032b905ac4bd4b3c3c81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c507d681326c70be2da94a6047cca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefec3834b17f329463cc837e62a256757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab361b30b33f6fe3404596c222ee654758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707fe479ee3137184fa443eeb1598a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f5bdb955312312a871a43c421653760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c239622230a326ed07d43a564a64761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade29bd006aa8f54b99a12b162a1437762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83d4073df9302c9bab3abd24568cc6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f07fb61b72031e399cea0106121f7e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a7c3f7af717ab4233339682d3a6f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58006e80f5a7d85c41ddaf691601a76d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d8ba751623f2d09226f36c373067a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402b3a13dc5e8eb74af7830e219f702768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44649b59e33ade70e4a0450f1ddf50a3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1d2a49a2087cddd512728a1b73c9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37301012ea3f03fa71fdfc4c11dbdb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2007674e93d2acd08eb3dbae13289772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a12f57b58a2a60b40d75bc56eaddaa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ea90670cafdaa0588bbe59d71329f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf70e8beef3b9b1d68adbcba4f0fb2e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686ac4e9f4cf89a64c9fea0b7b07b49776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24985a64324447d22a1fa1e19d388bc9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b467a194f0649dbcbe9eb3ca9b34778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c085661ab14edca5f33871a080750779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa212e9f5c6bec16e36a4741d0e6a8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2604b7b3b891e292ef053085babd69781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9ce9dae5973ad8053703dda0e488782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2920bef416dfd5967e41c3ef7c338783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a467850a1f885c0c500e42a5df78a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fcbe65d54534f48ce7eda907cf97f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cca188640363b780f8a4776ebf85a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8cc5f4a490324c3102e66bd6aab23787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faef09babc810ff0bcd72172525b34788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa983b167d2dc0cfb1f76f97a95414789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2b7c8f6a0f729a8ab7b1185a2a50e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a1c85de5943744f6859b5af309cc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde65d256bcb6717a8153f98cec92cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badd8fbc852c66e17853c7ba95053e8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecbbd917c0526b4aa5583ae47a88d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50eed4e88116b01f4eabd6245454f5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755c93099890e22a612ab596376c521796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c77fe90f07de6b5ea13b069e52f3fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6351e0990cc1500debfbe76d8dae6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0feb700230e8d6564f66b9f63ffc8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b4a89a79082566a8420f5802302ab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa548b7351a1dbfc881d74bb51b9da7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ad8995730f3ed344bbcd26696c3e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242b4bb13463ff6c573d285d2699b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e1763da720dd57a7150bf974a12c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc160389e94663c12ae14318807871e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff19e5139e43e5e2c36d0d96a3d4ec7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e8d47f4e1478b2abedc72b6b4766c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e140217cf03827d6248a92a43d97c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bedd949c4617e4c6ace7f946bbd5e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aab7db3422be0999d18af5db0a968810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af72970ecd0b44221419ea043c7e97811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea5194effb7c8e9c46010adc39ca18812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6830618f6c0641c9a563bf6e3b8a54813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f26ccaa1c47ed31e22a310ad0a014d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2375de509106d6b5a633ee57859c95d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19705c16f9f8843413eb91f30d38252816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab634d1ef3c45658970acdd01642fb0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e7f648b603b66e6981dc825f7e7b7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799adb944fd14b5f1cb217613b627b2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9054290f40df584a90f80a776e4ae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609156356fa413e2ed9313a5b77767a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbe6050462aa199b3e078023eaa6491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bffae3ab2a073ff81cb28a35e268d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426f2a6a3e2aab4d1ce6a711681f2a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117f4729274396836d419ad2ef4db944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc501bcfd034587604a7f7fe9a823545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedca72ce22b4c6eabd3f75cf42f41536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ccd5dd6bd9ddac103ab9550b7dfb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d42f4bd41517f7d6a744c3f5587de78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00667e8a76768aae76fca425de19bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaba82222e95c515607d88a95a0765310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10bc912d0cf5827cf3baad15960e9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3b7676550b4c3aa86d311930694af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6b6f3b014658f9f791b6cb96cb4b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38edbc944635ec4f8dfc72ce10a06914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c968bb74dace6c79d939322e31ccbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5420b4449e31a000b366c9d0626ec2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d1e177121917864fae39b49f29aee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569107055b67c3af3902a3851dc3eefb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe79dcbbfff1599a238b8f5c8eabab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb33c3eef99d81635ffdae64391924f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd108d133deb4ed0bd4dc25f25e85821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f6942e21a7206bd1cb6e7546ac6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd2ea84961247aaee0baf2f70c41cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899c056d5ce03d5c046ced8a292dee924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c396ee0b96bcf37e857d0b2b9e8f8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d2d23bd36de0865b49905714e4aec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83cb55c849a9bc09fe0ae7df34eab927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbf3ab345ac6d1c9ed339e4030136128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797c1dcdba01d578fe5d579a254a49729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d1033457bc65d28953bba2184925330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9433230d4bb3848bb91e0c28d3ea431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536992e074b7d394ddc45027d62cb0a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d408bde60424894ab441c20240e6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee0cce27983afa6b8f9b34328f71434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceb584422308b0186810a12700f64c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36eb2ff50af2533ea1c8f1701318b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dfe2e875313e829d8321d12df361237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39716bff209c55af426fc9e19ee1b5d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c5589f6a875d5fd2143a5dca07d7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896dca25760f7ef40c92359faac6f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736ff6da60a10b2c29d41beb957cc7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054afaba17d5d824643e4045304767842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e427a3c8649db85cb307b504824d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95920721c9a4d6a26b4a9bf73ede83dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db5cd12b91706ca013951f591e1df245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1737fb775aa4720c93967a59acdd5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f310b9dd00bd992f7a85571480ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12400e1ed719a63db126ccff113a994f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e114977708f5f4fdf884a92ddfa4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c294cb7f4bf8a302cd120c769aec44b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33095f921740f3d1c63a8ce18240d44451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129c006c50f2e96d58113adb026a3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b93a3a0aff2290acac96a629309bcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d960f6ab8fc40bb39106476589310cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9d32124f17fd46764d4f2d99fb4dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f43fb4fee94a69ef4f0a0d923af056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dfdd5e6c7a863305c1650906359c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4921e05527b9ca006d1ac6b9188358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac701f1639b3547a0c5d70fd040caea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317dfb0968bb3b3d60797530c54b81e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254653272f25c286217216b76da53061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6963fa78d2d4d8af1c13c06aa42c5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67025ed4aeebf002d9fbc845474d8a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df54fada348e21a7b02740954651964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781335bd88f5b2fb171479bb3ca24dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51542a8ca3ab435de53ab3c6a7610df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf9635c29d3cb8674c9debd4ec48467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0177613dd8e7970ed84e8c1459bdba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f15a09518007d0633c278990bcff669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46034c9fdff59b6ca316cd91d2990070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69d6d4e4051892d968e12ded0f6d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a55d680112dad8a944de93aea2b75572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a76d8fdf87a296721b676475473ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f122438866d422b7011780c40a0bbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0865554870b77e1f46342372bb18e1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9f0bde1c8f75712fe4aa57281bbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b626315c684a839ef24bcb4b72d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccbf36a3fc621d4891dbb4ebb2387578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56cf8d4f45e5f5dd4b49de32bef3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47b5c6f9df25e416057bb901895aba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813e58dd7ca9799ddb0abae283d273481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b485586835f9006867f5ba2b574987982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beffa6440d6ffff31c134480c48c04683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e575e600015b40e55acf4cd4f7c3a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6a55845679b42cb0ad66fd8190d6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6d560bc609dc77f8eb6a1b9c30e6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98246e680216c74d688bee81279c5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8818cbc4eb38b21261bd815654757c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb71a0feda786be9d03784ede8a97889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a084cd76c4566553d0321220e2c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb021d8d7ee62fe0303daab38c6eeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943c6d624b59a83076fe18489e19e1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcada18552e8108fd0e271b455862e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a343bc7f79a076fbad06ba3aefc94894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b743b696e2d6a59c848b1063a572c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3a667d741a93cea6238ba8dbb06a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b710e2cb972a35104adb3b79da2e57a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d392af615700cd99865282984810298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c31c6ea4d07c64b5481ab52250497299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769679b4e10676734191d993eda79e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315631113e88e5a89c28a2e1dbe56188101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82a8b82ea64ab3c496408cef2b9f4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a625a170efc1d72e6ac431ec7d67d38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3951e5caaca7c6d28324655e32eb87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f6e641a3b6cac10833fee6330a07f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5167457f3b69144415c0800141f47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0a5e59d6ad193ca063ff23ce2a6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bcc1a9cd7ccd45b093147b1cbdf1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7952381f0de6682b29501b91ef8c91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021360afbce3a79e305ced951b292e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b11056a94329014f647f88c5d565111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6bf119d9d2c090ce3214eb5ee42a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a363aa4dba05bd6ac6554ccb7f726bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f85ba08467250a23d173d2846466114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83597469f1e595c3fd737fa3256028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd09c8620f26646de0c15f29ad5e237116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eea4ef8a1d63bc3d731e751313458117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999079a44be9235503ec5e078b0c006118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56e971b0fa099724d5f5f744c04208119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3aae235f408e4598148a4b7c3bc84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7323aea7432dd54ce36da5c6ce712a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e119a7b7a8e50fa2a265e0fd5e69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df773e07ead0e6ff454262d52e546123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486789a5f2fae45f31798068a2083dff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce092cbc12f4322effb7dcf032ac18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6cb163958e4c97ce64ff92e667b6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01660e2d1706fdc353d196d4755a3c6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d445148d9344c0dbdc87eac63aeff0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290ae72676f6fccb9bd8595c71c022e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdf3982d41cf80f4c68b763974dc02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b609cc5dc3e6fe92a4d0782e27c064e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d84dca8dd3c4c634cba3f97a37205132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f43f1175ddb80982b939f31e20a68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b741168f5e71b4f9e48fe3143d689134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00a08b1d8ae0709093a195f159e885135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9626fb292f2806907d5cf167fa27bab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc7d6a65f83749596e48902eed4b05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b72531c130b09aeadc5cf4f73e1a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab809dc29b212a89fe16a9ad6dadf1bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ba5e962ba4092e0e8cc5bfad19a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f1eccacbe4341d895ae0d013714eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d65572dff04eba8d3ff8341d61f6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b21600d21a766d808b6f316961ab8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987ab666514c09febd34cb16ac352dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba61ec0abeca169d4de53b8089f6ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618967028d17dc7ee2f6a10de23afda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ae7b96cae46ae4e282cdcbcad35a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81365b0032641a767a274b7c0d982b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99774e2b4b5d5409e87389c82cca2eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa492c0431513ea8c0735768d9a34ead150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3cc6b771c1f6bd2bac47fbc6b50c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f25781a18e90123d33af6ea5d9ed0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b4fbb34793b360e462b24e683724153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2446708d719ad9f525dd6aea7e572ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302d2dbaaa323353db8a94c8829af68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13caaa0af5967a29aa4058bfd228a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3358386d89de1859116428edd2c9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e9d2dd1774e625dea28a7f90947c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63180ecdbc4c5c7a2b7aa1d2acf31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3ad0aaabc4d105d855bcce38e8411160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334974ae82ac03eda81001ad6bdbf36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac312f3f60fb128ce96444d53c85255162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5974b0d971903a07c05dad2f172a34a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85e7c83f1f1c19314601a37feb8e97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450306795600fdd366ea2ac248409fab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd4a44cd274d57a974bd28eba8677f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be177c0af52789a1cdeed1dff2ee48d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f664816910121f6af3d7b230fcbcc62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282981c0e4011da3dc28aacca61708169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764149931654c311ff1e0b266bdf1d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cd6201d164a9484b592f4dc0d3673171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817911f3938d2873e6d92f925cde64c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090819ad0b4aff63667aa141cb22a4b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d8dfe413131050c9c6d03793f72e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4adbc546d1ed61c0ba48410603a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882d1bf90d2a4d80bd6165f42b93795176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81176c802680d8c8351884f6392f4a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d649864ae29e4d8a843c5ea0c5d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7efc019b32a8677f9bfc1defdb22a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65c8e05aaf099d906d9d9c3b7c3934180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100c9b76108733da9e29bd68993a868181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deeb375ae6b6ad472466bb7bc80a9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9eee98ad79451b24d59cfefc7965d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e35c35a09a606dd4e418fe4befb172184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d33653a4a689c258bf02605006d81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9e91635778cc42581b5393c9b1850186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f555b25838c3a52704e168bf481a431187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db240c08a6147c391390f95a5f98bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dd6bbe20d83ea3693c1824a8a52e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd4834e8714b93dcd634c0cd0af71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd865f0a9b352c426612d35b3eda9d41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dac3871d759f99ab5255661ca7eeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aedf64af541c0c80f9a158834db5ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cef44b300c9890f3b99dd159a68bb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d99b6e25e4f21843b67b26cbbefd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6e833c64909c2c136efcf290cd83f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bc075379a601a8584013d6c60e044197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0083ebb6d2a896e1efa2e3803b3d2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc9f463c7bd065446e335328fba5d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13131192e0602622050acbe161548af4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdb3009d86cbe8e400ad16ec526c03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1050bfaac09ffa4a1ee610e6f78d41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d93c097edaf291894eee37460d8724203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660bd27cf1b8b96fbf9414a30b1d8e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69744882de4c8cdaf365b5a3b28c8e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a63347c8e49b07138c1d7bcaf4264206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7c755bc424f41263ae915cc52f893207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de7a7c4b84441f4b343f1f17e8428208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe5aef2c882d5a6f0e4fb9105f2e62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c30fe010bbb06b8ccb3c7c9b299b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e1668d1f1d1e99b2d32246b2955a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be5b7f196533bfdf96baf364b5ec09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5166236a540bce03be47b39ae0ebe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699153feb1b9688c55d59511ca14b6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd88b21ebb28d1565b792fad6a88a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f8d5145377c06fdd9196151c38836216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64806dc8f0aa7fc643a2a6add230e091217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a033541ef04cc8b6a61e98bf700ca2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0c65aad54a83c58e03d6b1cff1a4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc45d239eaf668db715491b4780e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf98b98e8940d8bc82b22895a925d5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad6f6a0b0230189112e869ed6ef76f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfea016da09cb6cbb4276190c31efb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8b1c5f63f6c2f8a9ade0895fa1e8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5febbeb939e805162a3c85e21a34b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4e39eeec1fca85c96fc94ba1067b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1cdd421311061a25880e8aa2beb50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f474844602486324465ce076989408228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eceb944ccce1fbbc286bc96a19fa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ce6936dffaf949c74a3b7605ca6cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ac119b9a06506b346968d5349539231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65672a3689ef1d0be0a55b7e428b85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e48585a58afbf91a9630eb66f85d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50522200face3bc54f00a31487466a1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6879d2aeb9a34eca2f60a4a8756c7da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9887b943d891341a557b77661d771236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14419161efd8a183f66058a6174cb791237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831bc26e7c3e22ef3d10be3f3097d58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11419bd1c0ce5bccee10d6f29ee501b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118113b0e8c49f65fdf21f6a8fbe47b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e01fc468602c4dd25edf52bbf46353241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ca84681d46c6a60c96b3f76a9e2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279219cd24824a3830a4251e6afbf98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f4c056dbed54c2bdca253772faf1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec3aaf66c3e73280eafce46065053e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e2072329e0de8f54b21ed5c52b53d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18cca7b1432e63a59d65eedb080c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59efb61361430578515ca10362f10e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc275a3c780e70c9bb22ee4b415adb6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825ab485858d614c9ff8e629b5b3265250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bea8461774a6df0c5f9abf90ab3ae4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d1cda18d093ba2f82125f7f834c72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b983b5148505b0c59b69bb70846fe7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4ad256e9be59077d80766b8ec3b48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc7de15abfdf0ef2e92a7b7e68b26c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362100ef8c78fc861e85c419f4e436f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd0adffdcea55d7cf32f27ae5fb7f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e48ae5b628c1dcc7ed1c92d79553c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76cca065247175576026c1c28053d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf8b83d0c50ba1ac92ddf04d00126260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ce74a3b3f3f71addc5cb94e80d1e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb54fa5345f67b69261401462baf9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e09491c892849b4f9fb182ba42c64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b1946e9a8393454f2e0d0393d04e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8bb094e7c7c5e08c35172aa335462265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba1af3c536d152e5467141320c57a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e7da340d83eeedcd067333dd920ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6281da4a2f8d508460722c2231a72a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd325feb9ef6ce8831af982ea54a56a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70f12cec6065209cfd4f37318b1038270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea786d9603cd6796b4e41ab6b38588271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc026824815e5c8d90b94d2a4002984272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca864bf87f16fb9f343d62d0250af388273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1bf25d5104d2ed3cd4aa4a1a84249274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48b1e06f8ad356f3666f9babf86453275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf55f331b62e34eb5f49b9517982544276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a08d25553b852bed94499ba9619507277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98fde1c131d647be1bc6c638fbaed9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe557ee18529018511df61600c4afe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d30fcfeb65bb8c3c70740dbbd9db8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d96d5f6f64a2d41d03b0fbf66019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc991ffa44cbcd8f8dc41d434afad112282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e0b36b40bb0ee2e3424938f673d20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd856e7662c153f50332b7c0f88e5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751ea3d5fba3f31140754703846dae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6384c8f5b644330318be9222f9c275286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c720391715a154c10d2333240f3fb22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb07af8807e1f701dbc6dc0e363b63f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed4e95552626e19b55bc746fcfd23c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf423a77b875c9c6abb4d65b5a536290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b617f0cf5964d60d49bca2b713c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5666c7c137b21aefdf8b1d1670379292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4cd5fce181e84080d99f4c86eb8a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19510ae85bba2d06c7582aead027f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebdd13829cb5d5c7a5f4f0b06f6a9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ed07606ef2be8e1c6cbd42140cd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71004ade1d7ad1d62ede3b7ba8a3f4b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704d1840be104151c7ee43216951c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a18c0618c0ba117b4e4e50606f9086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a495d1f0a43fc888a03be3fb320d15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b53bacc5dcfa627ca52b286efe7341301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6618ab29ce1e6e408a5c81cace0c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861f72819ab0f7c2cc25f1e2f72b396303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4289252d649e473d1ac51d80b080304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa0190723e1a8c979817c75ac52610305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d823102bbbbb87da2f1db8a534518f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04f84e61e14b68575e285b0e94dd95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37055b6391cb35ab1065098084432c73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c3331396f6a85969747e7458d0787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eff280b30519397c705c4a2858ae7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea48cf1f2de65a98586b7e7fc3c5f41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae587fd1e1ca7a2ede70a249e8edb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07049694ae4195d4eac771345d47ba2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9de9fb1e93d5c0b8db6879c765922314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c73006b8a35900200f4cab8bcac55f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f65d6762814b9ab56280ab3799cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8d7836da6f42f9850e260a194ae8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ea4577ab789126c0bdeeac4442274318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cadfc19008c2011e40dfeca5c2130f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851f83e842188db7e6b47ee3c85e59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088ea4f11498d4959de9cb6c75286cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a7ab37a19e446a6f837fb82173096322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aeba30e4eb9edf8c0696624b0390f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11efe3fd80bcc3194251f57f3700257324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f087c77b2a4f7c88950e6543a5db23b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd08a191369422b68d99e7011d41e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d8c029d50d6b6733c333bdd5e1e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1624457d4f420a431baa4a3b361ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb5aac5b3a9f7a45946a765aec2a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b17d4da3a3fe9a31cb042e83acfbd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aa7ab247314b61719f00de0fe130c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ab6ec3783d20dcd0d2d902b0c74be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0b6c8d6674a1d8abff5fefa580cfa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1085eb53cebadb96165cc59363da7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1dc7b9c26bad58e3a6c6891f4b70e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3fb9a4f9a53997af990e1e04b675336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad04b47033f72c44a8f58e50dc71be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a515c03f58c259ee66f076d52790b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489030de43234bc2cd0967560984009339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c453b73d6a81980e6b8c8ebcb413a89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a89e72de726d0aab49cb364c2742b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c49486c0609604657c759070cc143342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775929ba1039b951e617eb05cd3ea48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40019c88d573579f3bacae67e6a9af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb01de91b33a3f572227b3d8828b5ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800e029cfa484e3d4105eeb542851d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191e29037bf0ce096e21a5c714153f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7faaa8f83cab6f26017ba067b96d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0682053d1b20f6a4bae6e5029faec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505c778fe399e7d053e5a291ff6bbdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cc6ec3dbf5afd4474185aa2cf3446351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7ae9e24728b7d7448b948b394dd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f037cbccb24e36d231d9a35b9de45ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d94935e31961d770473f81bc3c261354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e905ebfb7f009f24df2e5393b54582355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1cafcbc27cbe97b748056d670397356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b2ef13d0b478555d48610752c508357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a56078a3b8bf571b902b896c8c716d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c138a6b73744662cbf6faf48f1083359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277ff991ebeffe25fd01d1a948b73aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4054d2026dac5930b9f1ceeb8a2185361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6adf51f25de1125459659b1f498db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad04dfbd848573f861f27aa26e5e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fcd26f9636356e288db1831686c0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e847ffe3a94d94f260718915c1ffc4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e367f4922c25478c9d289411a2f20a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a5aa54505f20ccec317514b7a4c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70463d35618e9f3cb9d7429bd94570e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacee9aba2aa13b4b107a012d7d96453369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c8514a5fa333fbe7be506747c010370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e732a94e64baf2a6f648d910e8370371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa341f18c3cd5489dc078a9346774b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca1f70c06122c2d16005926ce7aa29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04551bf759ffcb99fe85f3626cf37f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216feca54f087b68db008185aeda8d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8011e990672569da78560be5d2e917376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6835d9c0d40637f9324047447ca19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1199fc9860ad4b67eb3523cf59de687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ad17d4dc86a77568e80e764fb91a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df94c8472ac6bcc1f5a6d91f9b0c56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a022241fc298225c147eac22af16b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e3cc96f6f6cecc1fe5ab6dd2fd4a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aacd4b48520346b936ec52c98be8ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e18793e25b4695cee6c000a34b7043384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe5d837c758a2fe8511334d994830385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac78d8783693ead0b3e031ee4ef9a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da976b7e6ba3f87b518e21abee4904387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e8e5849071f9c8c3907e3bc87e4d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bc1951a02b5c335f502d21993dfed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce240fb412a5c3549ba90a3d65988bf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc44a500bfe2ce09c825f421236eef1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be6fc22bbcb409681171ff8d36cfec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e529cb80eac1ffad2005d7cba3c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee7a4a47e13893b1fc360832ff447394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b27252d1c1608ebf1eb21116195ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c3629f5cc860db8ca8c959cccb95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eb537b8a25620b0e3ae6a02df7a43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75773ad6576700af950a3e6ed3ec3828398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2bce576e1b07bef2ec0edd4c12f2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ef90bd08ae037cfd15bdbc7a1796400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e86388ec34f5c4afeecff0f4d0f75e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e727b3ef8c0927360f96e5b465f40a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc7fb5a7caf2215f2f2421d025db3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31664fcd3cb5bf5b53b4c765c85d5232404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f345b9bdd6903fff049015964b185405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243557c2364739855e381598e8874c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973b14c28a1e16820e00e5917ef1e41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b37ca6a059a42f8f367b63136a168d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8126c777d93bb108f3c7ddd8d576151409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb0ff8894611af3d91ca24dd94c451410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca2b20fc8c75a5c13c6224de936f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00d06338720a084014462ea9fe8584412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc3575e83315a8a2477a1cdc551ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac003c55c49447ddad4d871e793fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953255087fa37a3caea13b5dbe8c940415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb661fbdaefdd4fbf8caf2fbf8d15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1c35e99f20046d9c910fa1a07daf5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccd9ee82d168bb1f4b37b5f6107770418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f71afd0897f9aee37eeba20b4426419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877916f0d2e15283051b52aee774713420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d90529c09a6d6c5625be4527caa7c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886d128ab9a83bc89d107ecc2d72d37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad05574292769cce85340db185bdc76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b435e401883b327c918184b44e833424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729d755c10281ecf482d3b717f1f5da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892e41a031a584fdd25a0c73b816230426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e14a232062f386bc1c27c6160b57ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e50552c6b9bfd1beac5e64e082664428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac82c71c5c8fbbec7fb9e837f553d2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b1fd6fcd3a07c9cefac5e26ede5ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ffa45755cec375da9cc6119cb259431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098638aa2c70199130415796000b881432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796076bdcf325b060101f322b5206c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaf0fc0df8015b62c54c87f194890a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa53c1fa5e4b5dd960a46c16602d7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac34214eedcf8215dde3a17a2c0c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5877585332a699c0863041e1c634f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a562b5d670f2d0d09088dbaf690b36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc12ffd661e4f5f6ec60721093191439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de546c192939a437d0d601de2457ccc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a6886167c9d71f1c1dc7a9beb59c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200dfb32aa3d2ce7f5b73ef6806cdc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6a1f843c89ab3816ed5e08a2fe42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f39795d038148fce124ab11f846658444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cbcefae95a180a150efc692a09006445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d32c24823a3c2405dd0afc21cd4592446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26c2d2f566ef63f3be19c1e4308107447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe8f0886bd070faba6cd38c55a32e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809ca20e0247b9f424de7e7a8f49ff8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c6586e329901c8db715c489b262a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a83dd62ae1918fd2996b3670409971451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae396481db1d8058ef7b6b3262c39e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939817354f482b8cc9c1627e76270990453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fe5049f041c96865c4aea8dc83156454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398bf9255e1befa40acdbf3756df2da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b704b2d4680dfeaca9a066d4f3ba6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab9a61247fed81bddf3398962b4b5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b13e8d7aed34d6c35e9f3ea1ab17d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac042195173b3edd4def672c6f3201f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bac14f0ecb0ef8037d0f00a2c0f6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edf5315083b7d51dff9645d8d5e8c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be48536f3dd2ebfb1083c675c389bab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42081469f8bbd21fa5f435887e0de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a630793e3b2e7385ad6df7eed3767464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75aa6b54d1170d1d1b984896aa64ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f8df7d6a576aa19b3dc6dec8d180a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfadaa312bfef4876c559f94dce320467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4a115ce6b7d053460c164cfaa857d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e6b6b0a17ad0a9ebbf14f6fad075b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a68e64702a9012bfe578d8893c8f9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a3ca996bedaaf3e9cbfc979a62a7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b7a7e234142ef2e2068c481ea7f33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa426add737a0c1fc2c9cea00c6f93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e538f85da1ab20ba13e5a997fbc4364474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c59d6c5c35393eebc12414e127da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233a10328e4e2cbcbeb549143e1d2b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9e1a7f38d6b7f4521eb227f917c12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc352eea4fe2f063396b3350695f692478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7de168f2dae5aed80556c19bc8c03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f991937a0b583476d2cda787229c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c22e67dee08c17a906387d3087fbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbeeb78af871d05a25faa2cae12183482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8ca72481557e20addc56b0f831a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031fde4226f9f988eda599f7833950484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1c0fa960740a545cc70845537535485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e70051048e2874a7895f9cdb67de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d936dae978a6b077cbc3aff6e8cb0f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f465d7bf19b6e23e624895e09feca98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c57f2b66b6797696dce3b0a6506ac1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d145c8053ed4a870345a8379cd19a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e80a746248fd2d7b081bef12bb616b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f840fc84d12f9b701e7e0339db7e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1df0794d29432a09b95616b620c7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9abae130a9365aa231d2c22a3445e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df11405da1d949e4997b42d0dc80e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c12d29e5da954ef3bd226c30cd51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387b050443ca71867694416dfd57e12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294831232ba8fad11c53bbb75c0d068c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f517a5feb445cb92438c8bbf1498da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9084a3547deb0763210bc43ef2271500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fe21f4b1a8b07b13046ebd8f2e269501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e326f1d9e3aedc620942a1b0ceb25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8760cb7f27d82ff1bdfcd9e36416a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7416b199a435bec7fb303374acf9f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439fc2a85a7dbd91ef9466896f5b5fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b59f5be57a16b058dab1ae361fef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eac7fca225b40087c627721c4aaaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba0f6027043ec4067299857ed5793508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07be231f79af5971c9f05233fda975509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5de987a70ab679d262848430ca8e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d6a97196abb26f876cb9fadb0ea8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb944ab15bbb883c77f3fd86a0f3c54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd42ce7b98abb9ef15afdc3e88b418f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae515458e2e58a2e97ba9c153d0db55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943626c87c276a1e2369b0dbadcd94a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb2036981850e077a2cc02d3b6744b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ccd38a58a373f8be26eb204e52cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0374ffeed4259709a7d87e4800ba4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a7029976b1080bb9a1d6534352303519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e60c6e2e2e6fbcbb0a4f23c7facbd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af1ee5adf8dec6d0e5df751bd9c968521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa24ccaf6c61a4dde4263a501d7c11f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f609bd91a8191a232e9ebba6141853523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e515701ac1c0e6c5e77cc511679ab0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac6ffb2cf65ad7173e6a93e9a9c94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755c400ea5744969fe5d5090693cd3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801306ae86c88666a668dacd080e2c69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132b7cae04cd769c3ed621e874749a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfaa05bd64103b35e2a46f9afee1ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65366b0cea3bb6d1dac2438a8b91c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602fff013f40a099a27daf18073a6ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838c35c6eaf87c1b51753180b209b5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f203d559771e69cb42a595991171533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1978741c404eaef488ef786a1bdb88e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1aab58eb82e3d5378c5513c39a8bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756f907df4496b6d2c721e18bb76e20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5902c8c3a4b5115fc7f606c81e3db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe2da2d706bcd8b73bd113aa9b24f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93463c87bf8792ca4d0254b0605d8737539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d784b27769d20dd4caa4dbe0274d9d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4ceb06b570ec795a4b529e3141f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e5611f08ddf1d9c6a504eafe24dc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d47d68902b364bfe2e3824176a42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc969454f0faf4abe7c1f398bbd37da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e88060a3359d12f7035447a8d1976545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263ccb585bc71ea6fe3367c9d094278546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8c6de5222e2d79f8adb50159868e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a0a93c4c982110fb966fe5f6edb07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca287f7e8e01c681f46273a666f079d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67661b6e126295f0cd955172d5bdaf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a7483e3dc631414177704af030dc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f46dd35ce637b2b184fd4b0af4eeff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb565eff78b760e439887bb5dcbf5097553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8cbcca371f5a78f86d42c3e5f7cca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7a01ede63eb41720a2e35634c8a80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156679caebc7ceb92203e90414866d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e9bbc4d37de635c85d29c5920d245557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ddddc842f623e591d64c0eb16847e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23348827601805e982762a07d2ee9fc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded996f063bc6dae09f2141a0935086560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c028f3e01b8e3f8f1087c0ce374fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17424d1f14445c11545998a9f68bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46c0fb7f5112580c1229c0f77a6fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a2aae218ec07fd4bb046018a41f5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3385878cea0d9985a95723a2c2bcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd9f8f39c1f9d618baca95332d0cc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03387a5a8416ce1ebc7bfc8b9d7295c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea9956eb4241f8a4ee16cba9a7b4c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f944bf4eae07a30f1891dda96ffd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715c8e88f695f053a6ffeb7c3c717d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb1f58c77bc90713620d8cffc43011571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24515309e883873c2b247a3acba3bcc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc51eea7a83032f4a5a51f28bfb551573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0f362949f4f41e6096a59b2209aa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a2916364ae21cdb2e3bd2d9b56945575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99f0bf7df25d2ba0211c79fdfa9a16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa8e8e32d51f5af0d98f37fff39d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e07d5a5c60356efbf09ff6ce2705c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac9b058dd46174ccb1ae951a3e45d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66df83bdfce3d6316f26a35e28eb722580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa9579385d1feb7bc3da789074394f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f24a9bc5daa746edad97a003e743582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b3df7f8151c26623d8d66ad21dc22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c286c39a66986a020da8ef6959804584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767694db9052b10a99134b70a08d412585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e019fc1eb893b4d35f08349bcd2f7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ff5f140e2cc66e01988b37f35a2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42cced1179a553d938952833f31369588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac18acb4ec8b8de8235da1f62fe9dfc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594edf9ea697eb9a2ed05f72e53b9eb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea9119704b584f063b72b96790d02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7767b4a2c25dcab1007d3c753ffd78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3639b10c2161d5d2107a02f5ee2ad8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d3f595f41a1550f6b568679e1e0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46249547ca553f2c554ec2d783ef223c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbd4d249f60a11cd7cc75d9a652898596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599539ce2fbb658fd15f9e4ee1e812597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc5f1dc5b209a70163e0bd95d1c5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed436f170a1f459d38135e01475ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeae2c471e162a4bce635a99783c19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b649c9b9984600a5f017d27349b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0a71f2666710a778ebab7a1d27d16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb589d9d297d24a46abc4cd1e70a0b75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b2d2c9fffe25e92cd833698ef3e8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ab9d3e7f91e39c5d4217c43d211c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6559e2cc3255369e2f45cfded2518f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152152c17326014e7c65673c55c4414607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d853eccf336fe774e801a7391979c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fed374dc5a3287c53d2f11df0d6f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1df21a4af4b84bccdd95ab9bd4eab0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf60acaae8af498782f28d28bd7566611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925bc05c4c1605ca2debf7e882f8cae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df473eda08abd96fd9f192557d306e38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cff695e047659f19922a175edb07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1bcf091e1676bd1e8881e20c9caa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8968d26502ccdca49600e2e96f747616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d312cac75e4935ea49b1f5e3b80e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15033770dfd9244fc3811d9463801618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad69e52c655579517437e331a3f47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abc1a1fbcbfa3d66bdd3d35e0091a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ced037a5eae5f9d444be0209a5334621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff02beafc77f7d6c3e0595bfdad05cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41bbd4b60595313fb405a8815c5ac0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a867497d8b526be3146d159071d57d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5f16db65169d46d98946a2427e1f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7be4caf09d8dcb3c3e6f9b15ab844626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84da6abee05bfe2ac93afd6921705e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b48ac4d2b99b7d7a2d0a1721edc8ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60d0d7e40ae2b756fb0c138037ed7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f784bc02d7a292b4c7cafa90a480630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddad6596c68db346d1337fbf0142d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6c026dc73101d2625468f6d32bf64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d002d27cb16095a603b5791bb1965d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802c4eac49be2cc28f951f5896b4d36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc1d50814c5ad13cf39acbb29a445635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f525f50f70160613e625bb2c6dd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a0fc8d972ee2bae86f9c4c67f2f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332f1758384590d4a786550c3513b71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96550bf7d75dcaa6c89f117e30692be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee3efacca70cc823ef6ff9a54c10e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aed3e7977ac6f56e3ffa11247dcbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59200d4bca085b88151edfd360318b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a013db9a943d72de3fd6f6b3a8fa80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791cbbb24dad23c32f3707923227a58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98636f277387a36dfe709d852a12ad5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936fc2d4195ad1d337dace816b751b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2e05eed492174afc60dcbee0de85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005511c1359208d8eeedfd9570598a48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5286ae504dea74665dd080e54e28ee8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a1020965af2bbd12ba82f392ec3c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c61c47ce23d273b4edd6e37c35a12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468445ed3ead66c465710301e5655114652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37322303e324a4514eac05178681ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e69c5bd64cefb9ecbfdd5a60dd881654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc8465e6fa1b61dc4ef0e6b4174cf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cecd38e9ebda0edcbf13a19b066a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923705b45ca3db856f7562a6b92395d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070e454ff5f7a3242ffa5fe9ce0309c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a0d7677c53e354ef21813428cc65b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68a7cb3445bbcdffbcaecde7a28ee5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28048c5d97d92d1f66d8bda40ab6ff7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277423442f4c3151af97d6af3dc4d5bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78efffb20d182dcd70a4c37adc6b08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102928b87ccf5b880222ae518bc7516664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de39251b52450ed6912c39338e54412665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f1735916dda82555f04d34257fbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408e31cd05911352c824e701417f3c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00631d583f9874c54ddbc9db69bcf4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435954df398b756e1df5d9348ebca79d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be89e1843c188e27784c33f573b361b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b410be75f83751163357183c0c1d519671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a51fa87260447464acca4aed7c80a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc5fa646d033dbe531510c0eb9e2c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e793a679bb41cd67869793949f761b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a21c8784d15f33a934b89fc92ad2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91923e2424006fbd9948a979448ea1e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca0a6f860355c849a6ab20da0423c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c223bc81e159a4039f46aa51d0613678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db1bc78ae4e0fb56d8e150c653d2c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046fba28e74653cb5015d1b96adc9c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927c1d6764cbb2d6e8910416c2e051d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c8873bc7ed70f7473a325cd9eeed1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc2a46a967d4c6784702891a123cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8650565fa35aea2c3055b4712ac4235684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d3ed5a13ff837de5fe8909da06cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42117d736cc3944b5b63a54a25a83287686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0580c9c247e658bcaddddd96bd3e8be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01fe09b9054c33e6b3111a0910277f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a12189b49de9be1902fb9e088ea6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d03c7da7308665d9c631ff6b59eae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c47c66234fc76112d5343adf11b17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168a20090d6de93f6f7d4b99d928fa8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d85aff94d5089494ac66af70307c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d867af4ef114196286534a4d63e459694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98ed28c18e90b42253e8978ca993aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecb22dfa1b3fe1e621c3edb44ace59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a9b01a4811f243ec812be55f7db9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298640b429ec5431a9ecfc10d744d477698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30493183cf172ab4a1bff96c65cd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7347f8a8276a6cc6e357895ea7527700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d97148d91c48406f90b5653a8f010d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06bc385b7ff946b8951b07c88d7477702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefabb0f3a9cc3c89c069674178a3b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219496a74163890018a9158e22a7cb09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22191a44127e4d2d15d378eed0ec40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78993c3bd0bb909ff017251863616ecb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0501fb8107d54e9e92ea6d7fe27d4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa96076e4a5aae72351b18aa53097708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9c3766921db927ea8093abb1d0208709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c2cd191d9bd36bd28a4b472c52381710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f8642dcf69b4a3d19fc81299f7b4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004b70e3b45420f136dd70fcb8638d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d05b078737eccf03baea75577b4f9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c560af0db13a53c92910fbdc4b5329714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51fb977fefb4212e860c3fe0928fca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bb0f2c0a4755b2564f82499d1fdfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffcfda038a9232a1e23364ef9a868e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a1e5beb3fd4bd4df67c7c0abfbfe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eb0592b67341de8d2e36feda0b5a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d37fa1c9ca64aa72ac2f9dcd6e39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3be131d85550d853c49a15e8b5135b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c44583fc467f58c9cb432722e23662722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095281706a5a1300af956daf7d08ae80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc571327d6e7b60f81e90f28a9ea60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd92ccd44d1a64d8b0f010c1ee23e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9450379e9c49e0a953eb4b7acfb1f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec36efe4d9acb59bd72c2b21ce7443727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f30cead70da6aa4b57d3dea7c9dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b771ac294e5fd54394d8b77f5f901729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede33116d4d6d2e9d34e19f6b67729d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abadd3b4d9babd9fccad193405f6c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0be8463117dc2c5f2f77e9daa928732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395aea6eeba982b039395d9fd61c91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf4796dfccc3e8d626f83bf501190734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c002d29cf30dfc179e130856aaa6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dacf9f2cfc20ad4dffe7fae7a2d2ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45f37573c0bb64d8c2185639b7cfc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b52d5a8578380378e98c3d50621f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c127e6be4a3f2009f9f50bd6556b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7c5dc9e35b6a770a9e7b7d4f96fe6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac7b1a5a8ae5d2c32e8b50ece1af2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3568c425ecc4db44aca6e68efd2d1bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b979f0ab70546ac84b8c37ffdf69d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9ae5a5e60c649e2c2c6edb6494939744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26ca08a08f54aa32effb50dc4520c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec90dd2e15b8559f80b17093d11baba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee1bd8ad0c1ec19c5a41a231aa024747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a680e1d5f12ad0e742b48d5798fb680748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4d3fd6aaef698dcdbade489222b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62457f6433f97d5a68e135ee5ef20ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b720f7fac35d9ea3c0d865aef83078751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ada65059f04ad1efd73bd4bb54dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a11e001a7aa874a3c7db3e5d492747753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2a5468cfa5587b275f24ebb1baeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46c02f1c46d6a72c3fb06cae28545b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b083a4d331841a5a76c9e90c1e76f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deaa402f8835ac111bbde50c655105757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207ec753a013043d851133aa127c0e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a73f52f7ac67354d6e83d9ec01b62759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee17056c9cb140d6d75162c7c2c5e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98313f316aee1b223cc57ca89d08c33761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e8498d73bf0dbe71d7c2033d30406762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413acdf611ee07d9d5887e064fc8923a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c169362447eafecaed3307b2aa5ed7d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa0e5a21b2f41ec305bf7c05ed6415765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861436343a46abb260515b3af8b59ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6becc0cbd1a8ed11b78478852ac9e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>