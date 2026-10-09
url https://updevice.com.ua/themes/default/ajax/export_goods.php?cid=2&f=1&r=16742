--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200fe7405d51d3f3f7d24349744a5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dea6172f8e438b6d3b385f55707322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2fd6cbd4179289cc7fde77eaabfb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3282b7ef69b67a6ac6a9b3e2dc50194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd58118549c6b53cb5384e1ecda55765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca496e54cd237f623707b2c0b5c57c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cacb2c11793967ddd9335454ebe3ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11493534450409571d50b7e8d850fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c17992013d9e4577c137433ae2cb6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b7f60d2af461d6f3a70881036c5b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f77c95d544c6ff93a8c289c76bafe811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1527922a8908a68c3228ec57210c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307c05ddfdb56074e9de815a65872f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca9a1748b841a8b18582ece0c0555c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ccc526b048fb56031683daea30e7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c2d034032d7787a8a3a96fca4f9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110c158f2c5ea8f17586764d84c047817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c952ec559ba24aff5256fe7121d5c2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1b60984767bfb0b4ca8d7a0b51f0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d66782b81f4ac1b95041a92cbc20b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27eca848df93914aab7b4deee19b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caa27f4fb763500488a2506f861dac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860412748fde509aa22b8defdf0a6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448cc2edbcbd544d205b6436bf614a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be919956706b5f9714ad61d83abec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245257e535bec1288395fa886241f3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e3e3e1b43b811d42e621c36f43fe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393680217952e46ef384d1b2a4ef37a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa804aae003fb13b04c1e9f68eb0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25f1691db7f8e59af158e914bc5f0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d016477ce3e4e2683cdb03a6e53ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bcdfe74109a4a0ae750c56507f4e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5736dc4b082a36b616d27e4ff5c6a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff01447d48ef5daff0628dd646cced34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb0944b549231421b4edee4cd9b67335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bf1f0706db775793bcbfd3d13c6f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc154d741b00e3465ea6493167e4a48d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214c00caa490fd414f15981b50ff5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ca43b7f3016b012a3c2502fe9f82839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86dadd9230f6f268cb341afab84ed240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d7f10cb390cf89e6574b8b9145ee041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75e47834e055d96f892ef112fda3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2de163d2ce7b12e408504dc9dc9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47849bdd7275291e5700277ce9fd2a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba45c7de36e7c67e7a9c753082cca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d6df8ce65b0335b57f246c89addd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf0832b3543462f339906c126872c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d409615aa79ebe66e8153c4a5af9f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77451a2cfa4dde960a896f3be3c00d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe3d7f03ddae41e75f140fd61820250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30703a66071f67f584b6719abf66ddf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd70877b3a08f390421933aa08d9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2342ae7fe027aa310581c4c4436c7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddce2f95ae000d4cf95c4e8ce77bbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb46ec3612fdbcc46782bb81d57aff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c006daa19a19fdafca52338fd80e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03a78ab58e2fc0108168478c25a5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae2132734fcf400fb0f91807217db758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c09fdb4532e7724e11a5e19a3dd6ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867775786afe9ab0d95c2ec43c562fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa670fba66f9aeaecc5e782d950de18461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e4e86becba1dc63f3b454535384db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda34b5ae13c1a3dc4520049e22c7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b55b84f860e8add9e0b6c32f45bff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084d3a3b638ad623ceb966ba9f10a2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a998afa28f81e630f2364c66c92a4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c395301e85dccbbd76cc52ba6c4f45467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75630ca1360f61bdb08cf21c81db9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68f581ef442e224a94a9e7dee0571869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897767d679946e52057b657033ea155070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7cf83b899574c2e45c976e0ed711b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa906987eaf063030a5dcb612daa558172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab9dbf00890a4ba4dfe79dc4bc096073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374eb02d3cea6407b57e1e797b476c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d63880ed75a055b99e95860415e09475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fcf491da1858d1cc20d236448912b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551537c4728c0a129024206b2f3c277377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcbf57856eacde3a49bd3a8807b95b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d28aa26a41dbbbf230eec2dc3264079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456528af9b60e525f92695d6e122439280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d4e5a180f940db2b58de679dbc65681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ef487cd25ff227558ba31113c594d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de267609e456479c4684a0e5b937f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234c84243a145a333a79f3a2a6ac92484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2830fcc966374c58b3fb266a3a77c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3b9b49f929cf9d339d8ad69b0d49386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1641d162b21c7aba0e0ebde522221187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ec3dac91eb35795e72e76223cfa588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d614ecb36fb31b1bc9f8f9ac1b41aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c65b8f88ab45558e206690522c3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88378bab8a1b65c0ab5a5772826402891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038b4219c0cad9dcda0e14298c109e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0469214a5e9bb44611d8e6e30eb8f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f8d9a510240b10ae34fbfd3a4566994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c967ad97db341ddf3fadc02b8ee495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f14ccda67c104d42b78e363449b4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae395750ad306f047cfefe8a2526efe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e029cf4bc0e2cc092f172313f6d7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa5207943133911d8d9d4c878501e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e555581a360311c65f1a54562547100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fbac4bfb85528c4a70b83439e6aec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa086580d40dfcded4f610be05b19d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f02cff46f1c06224cba9e75076875103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9dbb3c760ef2a89cc93aaa8f625ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297390682b570b5af56edc465a2062105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739f5de93d873703360d7074b0b8c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80966ed576ee60f5e59c9fe4b60e6d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994d88045e096505c07e04fc83c5f20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b567250d92513317297cfdce08e13a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cff3f03ee8ed241f4737940cbe886110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7e2d7e2030253424460d9dc67a95c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d4f93c4d678b3e350d69e5e0d949112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed42235628a6835a513cd89b9eb1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab1ef6148ddae1b69bedeb6465de25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0279291fd8fd74b3b05d63cc282c1d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be16fa37b9a976c2a6a14c4ca21e8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23cc5f51ebf9f227b2a9cee88ecf42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae937fe76fd12bc1ba34af3bfee3100118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf4812b012a5fb463e78c93eb01470119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdc2e355860da178d168845bdac41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d62b1f822ded0d25330dfaf3ad264f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813e0aa001c27becc2074576934eb0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2a88b7d7840747a09a33f0f352188123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbef9c9fa9f3c2db598b9cf246ec8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e6fa7886244d536174cc98907a7e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88efccf0259833c47f6b6f283576c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0fa159176daca2f18b4a2e74ac6a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1b8664107784889d691d8bfda5c73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750361080cd756496832d75e16190fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348fac775c4df3c5a822d714e5f14bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a1db22230955dab9c426be5dcda5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1491d0e68528359efae78b385f8c316132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad6057c33a1421639f8e6f04f77d00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64d12aa6a5bc55d5b5227221bed2e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d22e7423908630b32376fd2083686135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557b1e2647232184bcc083347484912136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f42cb16be0a4129d7ef119f02abceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992699a92bd9e27d1e097d49c89f4c3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c083246758409cc64f2d16afe85d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430851ccf786ce0ca85b0dd269512d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aa035938ed5a82735d49f42f6fb2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514995bb5d7d64043278e4f9b31cefb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148eed4ec314c7a02dada35777ad63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078cae8c44ecae6108b73494393b6e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc8ec8352b37c0867c2851b25b3aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a21f49b3a1845752a55789098c72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78522fa0e312df88071c11d5877df7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe460886e0ff141b6262216e0123a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72857107b4d296d7104165406a169fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3a431274a7d582386dacc1ed864f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34b29eb54e1cc5daba7c31d5e7f5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcbd582ce6f94df0125f543b47318d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826b74be7dd3140b81397cd3bf0a2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41761d1c4e78a88cf7d715b8b431c69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5816fe1ee74112c668352b9226b28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5300a3f076a87779ef882a6233130156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59915232e8ba37e0242fc9d7597121a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38349cddc48bd8210d1a4fc85b1a9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d186f37ebee2e5742b1439fddbee1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54af9ac455b46d96027b234292545d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f95059b18eea362413329d87441535161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d87641906e4e7168cf34cbb72dfb39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173b79be473454cb43d91d3a436e760163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd1612143d05356a91885eed7b6f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e354a44c8d7360f8e42b44b5175ab3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2398023462b825b0f668206ec87ea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643329e50a3ee3325ec525236be79c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814979a72ee3e09585ef9d8eecbc9a32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee4c9b4602284176dbc48caabac33d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357bdfe07cdf870f14d1032ee1b10b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00658ab6247ee0a8a6fda3f4aaef9a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331929c73d667504cb5ca27d1df41f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04964330e316554f10e928fc2a279b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b82829251cb0e9ae9dc50071517af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc38e34fb31d18dcc5d8abf2dee60e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e379ea42e12ae47d29275131222db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d8a663ab9c0684624b5f0e914383177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653523249c8117fa87a39505c3f30003178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e934196554323312d68840aab976696179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac07c24ced83cf0df60788718b825180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d1cf942e92712077927c44636ce1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6004f9e7ce07cf3b8b066170b29db4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384520167394033262d30bbe3ba53b4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747713bca24b460b675db781b8d9793184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb173d2d1d043c1c32a7548f6561d8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aaa115acc155f4ce3e72658398522186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47532b2e1c5098ca5be40c6dd47e0e78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd5a1effe6d18ec22da227d9fc1e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f29b87339f8648e85d845699a1d313189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc24262a7f341f1caa430fe819fe565190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a8771fb21362b593d115a92b4e4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e72f0978fddfb034bf290ed293236192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa5bd1315629754a8bea7674377886193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a256c819b5f001411c94074018e6eb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd2f3eb6a66af811b539e71bf8900195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049bb157b76751316a0054c61374f8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838b69a309a88395bd9637d4cde7e16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe63545ed7d6b2f349e64a01cc1ff3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e0019fbc73f0e80a931dc7e383ada199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a1df05c943d17dd966c3d1f4d3781200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa84e796a01b65ac0b4cd7180b3cab6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae79b7f37af2d7e13a990e0bfba9d12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f68fd8f476002ba63ced2f11919338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc09c0e4851e49f237978aa1a5871204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d60559d696a2aafa817766b7ba854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266b973e42ed0d486f30e60ebb90753206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a127f8d77bc9211598c644fd67c317e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e0fbddf3d1441ac4988ea0a610ca8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd56af896be4a279c4e1c499749d9f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31346d3ab61e4b4cfb58a623cd12b4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88b9067621281033b8a0baaf0d004a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d3432d9f1fb85267740b97f3d47b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4c4a1d4918bd06cb6af075d9a798c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a29e3f1438c8862bacba1f457d7b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807ea2f241138bd68fe3180c3787cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfa21652d7e24e47fe2a17c55805d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422fe5131350eca95350cf05b60def4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e9171579b71067c4805d829b5cbe2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e63a18b3370745e3870a8f497ac4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f03648d5bfb44c70f45293fc2cd2dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad11d923c5de8682c11b48431144bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1a7546577de280261baa95fa22036222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b845116a87cd6963c94f94d54a9e21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe798aa1696c78c624d0200c08afc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293f9369778ff07c38d76b4828a520225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afee76af1ccb8ad7d66361d89a29d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278dbd5e6032b689ed97fb792d8b2a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a855a8da5f2cd7d8994d55ea6c5d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817384d5fa633a1744e14b92b817b34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd84753dd94b8c075c0575509a55db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7feefeba6c27f474ffe95dbb4b88de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b911e016c8124f3e06e7d0003d5fbdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001b946317d4e15bf02b019819bc415233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa948e74021be8eccbf5faa5af023fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebd0739dd7808e570778e67c53e9f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30065a8962106c775829b3ddc9c3367d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069549b28cf40adb2b43c2420f619052237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934553efaaf24bf3eaef61dda9cb0eb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee97ad9cab65ffab332f1b67d78a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604557eedc159a61265098aab2998b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b477dfbf8287451c55b8b1a968b48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ab29d8d850e8407b50f4c999f17c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1b40f252a124be872c4ec8a555adb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03a710464017661b4d7ded1075327244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba7c507db5e9c4a4d605aaa867612245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedab356cd5df85eed56914f79b6c01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b8a5787f7fa69e7f327925dd42163247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08758d628a0b4c4792df7a8e26311afe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e812e37e054e3e976a00f34620101ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da0cf76a609cdbc2e8e82b63677f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6c6877775c86e570b02160dddfbf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23db878e557b634849b8f7d5ea3679252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e275a07b5c8c4b02b6ed3907df1a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e724929fc5f43375de09df6b9c91ee6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e46e0d395c7369092fad964e361dd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf90be8070df896e8c3748749f33c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8ad46cf14cec859718f0e32dd945257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7238548619283041399d1a042dd67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903902f9549de100f50160d97ccdac1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa93bd2bec9f4d5ee349df50003f426260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bfc0a52b3ef5ea8ec93144a479a95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3dc6df9092dd8ad351149d465d622262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b668b701b4692d4615f8f1d5c626263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e46f011b2ba2baf4ea671f4d59ab1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a124df82bd9003fc32a830bb96358265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15df996551c7145b5bc00049288267266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b12c6294559e7b3240aa58fee441d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b08029a1c0a0bc37d4d8803185af7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d920ac699b25ac679246a1be372f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5f3eb1d5c90d912836788aa1d13d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73831b9c5288bdb9631426646a46de8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24857762ccb10bc265d3962c64a665e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903154ad60a59e48a976562b1c2c789273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b193c56ac49ed0ae725b0b5acb47135274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01578102b436b05fbf0b5db83ba691275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e3ac357d9a7abd2c4a0abbca02595276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89427818dbab98db5302f053bc13b31a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad3f07839a60469157946e57d10ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d69e460c65b2cc5e3e767b47bae93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c99d946187270598b70b199b5455d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c300278b0013fa0b9a2ec0430d3f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185246285274391a42b881fb2f05feb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603de7cc3ad0eef99ef7e60462f8666283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735016813836ae401c093f745a23d3da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e91c948c18621e9c387b350b2f9adc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f7d4aacb5e815afb6f4eb8e11259286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b98943b02e8db6cf502b82ff7ee6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b99c016ba8a7561726aa7259f283be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2b9208dd96476f74022d3451d810d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d347fd012e25e027fa4e866ea3d1f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec8fae9a75b9ef75f60b0a4a4ad1ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db028b383d8d5ff4dc9e3de41f85d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f4eb8e1eb48edbee59c0c8690fd41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c840b3f3267780c33858b1e3406fab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de490d0f0bda5e39503dc0ce4930f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b8688c25702a86a43627a9a14ed82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bc77632cd5ecf7ae6e371aaf6a9f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c62886235ffdbdf1ea6162774ea0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73e1c0d40507b24ccf17245d9d2789299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bdb5ccd9ef7facd9523eba51fef8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7e46e2843ef18f8abac18e887116301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bb1978746902b7da2f14e6603f732302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2e9cd026c52f6cda87b63d63b3ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49179cf7844cb575a6074eee9ed3dd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8f2dca5a5102825b4d05f7ef1366e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fe6425f51a8e9064907d1695f4d10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6790db72cddf80ce17fd4fc76313d30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd4f61442bff4a41d295d0094c6005308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686993a3fdb466a95a72c2ad76e503a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831cde10e0889d90a234e8ecb84b51a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04038c99954b0af3bb23bb485892a5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13421ce585e6fc961000e7169229e1d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3142f3ef51172552a9ee875398d14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191665121cd3958fe5092ba5b1bbaaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940ce08745c07bfa820e5edd5ed752315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f068b471435e35523adc07e16e05507316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75892bbf34a2b8737921ada72dfa6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d90bdd459ddc07b644e8b5d3d43683318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b62a85718e3e758c52b34a8cf5c22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11412a7636a7424bc25dc6f297231487320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a2aed2de32b442a9479a0a2b9ba05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371deefca3fef9ce5a877049125a110a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed45139c0fc2e72cc63792643b3b59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82337ad82ce8ca2f36602a991cd95a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2721dd720360057fea53dd8fba6e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca9ffb9139585b545f023e66d52959326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b568815140b4ef9e79ac97632931bce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb7b9c48230a911158c9153925521d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d1704c0e32243464ca15bbd5d89ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09f70a53d3e36bd689aca5a6b8c934330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095eff35e3c8d22d2dfa81133f16bf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb76b0a56af710c49557d97d8254ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aac94877c24aa59c5cbd330e6d037333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f382698c4f4969e2c0fb1f4a5c78f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6a637bbdadc342a7ded6480bbc7b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce360492e237b580bd9da570de88b4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da081da0c938b4182f842bfd2250f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ba6658e241ba59dafe25325fac02f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee72c046cc60ebb1b4abd7de316244b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41b4dd1215808fecff79ccc09c50c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f73d098b5226a16bc868eb61ad0bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c894396ada05b32145cc28e9539247342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c85f474fe5480e118b632cedca8fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5423fda38b6c7592c0e55de5750cc5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee415a30cd736f7c1647c67c3904328345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3449c46f895f60e683da695f660ef0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0107ef88836dbc760a58766edd13e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e7a5b3ded9e6792bb71a854b5a27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3998719f3407974938c789b3e91e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddba04995ae4a3d3d365a4403999832350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bd7ee43e56d175df83a78d40a4404351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3f5569898f4aa050b39d1fed94ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620dc3dfdae3bab6523ca9cf7ac1bc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230d94871cbf0889bce360469ea5f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd288c7cae42e9965d5e4e5c97a24b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827a9d2e17076e91b01423d78692c8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588220fe8e41d66de7ece11d59cd7976357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de77706f2dd27907423aba3ba52251358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608d4c8bd0da80392e1a3cb0f5e038d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05037bba26289988e5d2ed7fac405c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc69655a1af0938e421405d8d29280f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20ddd81d9cc65e69ecd7d783c3b3e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f25c0496a7ad0f36effa1911d2b891363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8aa260d0b7804c37d662948cde0f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73197cb990f73d36bdf114fdaaee319365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddb27b8ae22f41e7fd3e4f4b0b66cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9f9a5036b86abbde58ff0df5cc82d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba33877d60817479f2765db114c168368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64f220365aaacf8617c7a44f99583369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0b52c4bb8576ef557e472a20b7161370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b01e9e642e1cf2208781106a4c8d09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04935c668a3c9ebcdb58b5fc9581ef5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bea0de1657b04829ab8816b5a90ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f6d4f84fea65deb275a94fe4a6bc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dccdaf5619cb5a075736eeec9a9f8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918af5b493d726a39c19cf3583dbccd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c305167772c882e373c70b331863fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2720b1fc3426cbf4d7488b31aeb5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e408edc7e33e818cdb61d90525b5b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d602057fe5bf80c58d0cae9254cee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde370b6b95a41eae6472e5fe8866d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e9c23231a0dfdb2f2768c15d26ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ce6624d5c509115d959e1dbcfec53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da0bf92e7f69ed1b6eba173e4c4594384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085fb6af4832d995ca8a2004f25d72f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26958491e93e8fcd5338c590cfad58fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d0a6b6029e0c76bf557fca5f45abc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c62e6db7c74577cc0a0e3e3f7dd84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d67c1e2c67c91fce0e2b442088eb86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ad71a9e2e32caf0eb1100dee0cdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fbaa9f338dae47adbeb4eaeb94197391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632da9f813f3c9e6a363912e10e696392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536f993c7c4c886196c4f6f40efb564393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c045e7aa11e5c87bf1c9d4f97d0fa54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae75640322c35169cee3f6777322c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f218c40c3239c9ee268f6946e0acac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d99499f6a5446a7b5f1597caa83b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dec3e13d1d32f43eeab06774944f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86e97de67f634459c22b287c32ccf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd07c3d0d292a1956f4e09ea2ec7d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d85ebf5ef70114cf012cda1c33c4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215d2f789464881c696b1221d3d9e57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98e849213aaf5529b0c0b970fe9e4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2d5dada95bb15796eb383c6e0cf52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d4b8a50b34cf1d920afcaf48e01bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762555ef1f13f1dbc3898292486ee90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61198f2546a758c9f9c2bd0ddc50104b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0b5ed7293d446d7fc11a2b2ee6512408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceb4a9a493f782ab3c540f8be8ad7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fef0eb7391adc10c157dcd6ea3d486410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a384a5a7ad4e2ac58bcbcd2ba99de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cfae431eac921013f2cf264cbaf4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb589d2f8956046fd101c5dd261796413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3954e738c05336223e342d0dd8827414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745fa95249601abe0cec92753173721415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5516a457dabe793e9d9ab1ba1b090f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7dfb870b1b8fd56e3ca3644825b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abd166d7de79429036692db4fb6fc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9431ab3d7281f9cf8b2c1ad3cb0206419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961490a057214d1bef92ccdcad904915420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c3094e1443455a46c8614f4a42ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7286a42f342bf412612b523d9db63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75642e28f2275b59384dec2ca68469423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6298a8402521512d548e800d9d298424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb35cad89276cdbbc5ff4fbbe5ef3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670c9ff5bdd312304edad554d29f30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee895bc820f935d46978de19e84af8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512c3bb7d0ff0d0a8b2c2cbf6203787428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db021f82aa7f5fb1bf5b17eff3280ecc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39b1a027ee2031117881ba5aff1e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59e2fb783ea5c8fcafa07ba867f053431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f969bbb33b4673ddea5e504f799175432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475faf4750b0835ed219d9ea3a97ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586b811c3d94d10561440ae2420313434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb3c524f2f146a480fe9db43d7c06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad0c07caf4be200962266ba11da155436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ffe6d7edfb4af26bf79eb7d8b950437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff69e0f9ef62dd6781cb5d47cda32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cb03ae97a012388418bc5c3fc4c18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efbb139cfc789029545206dbe00950440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa57397f8c07f1834aef6de43ae07d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952b574e081c052fb7e1259239bfc83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb660ba0d398ca38ad22fd98a805a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca687def499d70c1e45fb23fed939444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab74ed31a76fb36a2d4f12c07fb2064445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b293a0464fde72572e09ccd17eca0eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34320fb90827b072a80b1c822aa3173b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a6cfbc2c9bd114c8301e0dd7568d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13433ff6f6b69ed6d20739f1bab140b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c6cef7c90a0a87a8d362e411bd0b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0122098046b436515186a4ba37a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fcfc8e42743dab9d9f0635ca62d36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466435b8ffb8c106d7c00b811f80e193453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c6b2906deae9f859dfece9215ee7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a585926e4f04425bbedb49a3048f624455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba373cbd8ccafa81b8ba2bc6eec393ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ea29a1922f067b6915af89db323f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfd9f267c106cfdd677772ba229758458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21153e13cd181182bb52c695ca5e280459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063cf2dcf5f482e55cb0ce9fee0d173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637831600079b739587d1865fb64027461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0ba3c2da3c03e07e49f90f00feda2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ab062bce44271d875433f316f38f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599a32191c5f76da271ae9cb2a0cdf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555a10cd825c5260505aa8dd8655d58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501b8afa6fc6d8a3b16c713d2a35c8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e136aefdb8f4cba9fd9ef8ca0f2c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489300d5fef716d844a7f9ab1144c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745021c03703b76572b5f544c620b404469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b87afaef99564ab5f63b9c9f2c3713470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0e7acf26abd864e75b77bc68426a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c1b0a1156bf8771e4f84ad577e16b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185f87f0e73406f3f4aafe279685753473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe8b12f311a4045dbdcb38e2403841474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef60a396af810e99b4d5ef2f24c85e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608c5c6c9484a9b5ab521406c055099476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5ba041d75bc6603ad14ac76550dfe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4ccb827400fbac05e35900e5de281478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed2bd30fa7c0f510803bbbda7e907479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ada645ee0ac910e2deb82eb057cc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f0d293cb82dfbb674a595d94d9a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa67023884a45027683b0dd4acb3185482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc28f4efa821894a33e9ef92438c13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe4d68d723d5f1ab3f59ecde770a36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875236f808cec8eb6f716f0e46d5b4f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957380fe2d6fc961ddb728552ad9b396486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557978790488a1409429dbadbd783bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de533d119bed6d4d5a2564a23a888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f44e0580d56444d095ce834e7a8a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e69b0de1b2242767bfe7ccad3421f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9904abdd2220a2553dc7c19aa88f5ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16ab04947d05c11edc3fb3d9926144492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a67fdfeb6d44c30be191ea48c65be8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39149021765209a0d25231a7621c73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721ae712a8c913a3e6ee9244e629470495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec8ecf8a5be7425667f1d368a533e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242edb7e7ace376877a25ebde27e3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afc6471f95683be92ad466c60b5f19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bb323af32759e65386705f26a46bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7a6d8a8bd487390a22808a5a2447a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636833d3237ce0d899519a1af4645972501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9de21e82a4edcac53126f0d2660ebd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfc4b31427264477cb55da91f86cb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba15878d9b0670e3890fe9b2eb079504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095411bd1d3a73b724676cb1c38bd7a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc188c6311b326cba3733b5e51eb08ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62022fc44fbadb189ed9e60a60333d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eef86f084837166b341fd73b31d0a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da665cc6da142ab2c9b1540f996057509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e82eff0320ba3a6cdba656ca8ca4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d59d5c0d5f5b0a283ca882ab1de59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8458256629c583cf9eaa59ef989b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd967d19dc78fc9ac165000336c4517513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe79587d5cd21f9ec9ef1a80580862514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d791cd4208a1bcabb288a9a94a7573515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dab7323717e476c08f1164c7e39cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baaa17329c8fff5c694ffbb618cbc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7deb3d1cd82a590b7f05241b361042518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e8bdbc28ac8652f490c5fd29ac4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a89c7e8e495d363417818b0451ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c2a34f60df39c0a79fd25f2737964521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07a8dda1e5d5e13d8d4e591a34a8b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ced728c7dff5198ff046237c2a8dad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5937e5a31b4cb89e4a29b50ff78e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2333077db63a8f2f7cd2baa02afb99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9bc8a33c55a19e0c50162d32f6228526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c5b3b09c463c25d764a7ad9cc051527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ea4d3071092d6845157aeb92e5ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98833286284cc39966adecc9dfd273f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414083db48bc8cf634afd17a2fd03fd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cd766e21a8b7dd5de5c50fa3b661a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318974e6cf97406be0767572c3da707532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663a48a62f4b3b98dece9418770cf8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4b4bab6e94c0dc4de33f4a423fa89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3d187ce1a4822ce731dedd629850d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cdb49584bc6ec8340fae1d7bca2d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b2b20e740eaaf72834efc8a008a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481adb3278dafa95f83246c1a52167b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd90b5d2b1f19005ebfc4ee3100bf28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1e5b9bf520a928f95b4218af7122b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae7265aa76863a2c56c5d2d198d1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271b58e8ec6170ac7e61e69b9bf58fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60be073a0ffbfb693e5b1264a186618543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f027805b28c0653cbeff7fd359c226544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a505d79b65a6853d2cc45bc4ff622e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a53bf864f5ae7ada37e4250d4965546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a675a0af8d1403e9c48d31b6548c20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797fb18382158a48cb4e3c39ee745dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b68752abbfa49f6fce400d3196a4c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fb20b3c396be93ae685f499c615d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e635e8fca94f0c239697def64096b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e0fade8eb7bc73b7f2633be4cce7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5f456e372db97894e74d5dbd92800553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5604d09951f0c32ab5a60262592f0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae731603487aefd12b266c319633966555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88afa3f430a901629bccfbb011b0a9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c676c9348355929d87ba4db6c8006c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc92d31adb6a3960f66e2bbe4f25c98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed83a336229b3d8e67332c1a098adf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ccd93f6fbdf20d506125296c2f07f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc0c9384ccda88c4f5cc142d160f3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc416ce1d58c4cff66b0f20c5dcb0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda31596fe863aeeb283e6284fa3859b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09e0dca2134db556f0a93c0f24e42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d0c49d16d4b21b296f2d9f0efec3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9d8cc632627d8a3e94d668829569b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd827af08c571ccb113e5875b41789567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e427042c45248a84dd87be21f3f7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d14a9d8c7f57d3a81ae685302f6ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64113e7ef02d04f3afac051f8bbe0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd8d550568a4618a8235ec09e7f3ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f76866d75dd971b26fce6e57677df6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991bfd4e0011c3f077a1d2432968c49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d90161e96fea72ad8bc01dc6bd1717574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e53c6946bac4bda52ef21e451949575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84934aad005bf4bab858883f3777d44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e043cb50ab30d82fd7d91cac8622b7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ad38073bf9c3f35f238ec8ff22d96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7fb3ed96e0fd55264bb8709ebea4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155161ab72b526a013d9eaaa1b55fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd890408f41d2e302d7a6a79039170581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00290d0b0b20324d555669ca9416805582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a887d79ab11850abf3c6ab26c67a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2de7b564cdfc7dd52d9537bc2617c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa1107ac30a0c26d7cb7a9994bee54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053411c2814c719dbaeb87d6997a5a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc58eb45ba0e2a288e373f4b61c05f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04df0c15e1bbe7d5620595a16a16c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586848109c0825cdd5c0c25009dbb05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b12d1c64a6a3c1d906bb60b52643590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbf86f77f2b280347f9c64fe0262e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f507b29236d0b0de5be34347a467cd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd36a98520fd3e74d0c3771f5266fe0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9797486a88532ce429df38cc1f2bdcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829da4ea39f698f04bbf611712cb70e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e267ddde26de4f453a3c9576cddb68e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b1fcbb9057e20eca60d86d60f7ee7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ca2857f2681bef6f23594da22f78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa930aac7736b338a6298b0190e722599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79241889c2601b30696e29dac896dcfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f9268d9edd82d020c20d36951a4bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f9b2c00b6c4ba2a70ff761881c3e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120e675ab6183605043f93dbfc9f870603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd395a3f973f09777a25e4b3f604cc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3de6c576b121927fba182094df70c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49d572cf7759347041a3ead1545dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501fba2ea6fe66738dd3675f6a7173e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e00b32222c0c4db3176d8c81032aa9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110efe185ace29e5cdc49628f6379c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc7bdeab13038fb164660da779f2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29777b4f12b59fee460cb09e023e36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37f1ca945665ef842150839425f902612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4a5470eb387bee6871f1d31f18ed2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda30b5ef5c7052ae208d4922d4de04e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30718aac764a126f3189e6f8b961b9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85c830934a46991da9e5a6c0e5daaa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a2ea9f905eff86eca0cd7ab513160617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81cb0bdb85a16e15b35fde58b6dff0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcce8a65be3d2b95282e4ef627c2de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e01bc3760b703578dbd199e53998a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe441a18a92a158a5fe3e3000cd26c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661404aaeffb1a681ff1accad736bcae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222949a5daa727d59ac20dd4c4e3a972623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5232ba0c6be8e18485438ea2aa770624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84212e3e7cb52502b93248307c30d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b81974822dd1b33cf47bc16cf946626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a2b456e31cc3cf00a6d21cc86788627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d587137cbdda3a72119188be81f9b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e3f85865f19a2699536336ab674ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91af9854098c35c0455b23c12fe3535630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb6accaad9e753d97293a287268554631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d68af4e8c4de8c1700dbe049132712632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04229def45163869b4e62c70ca423e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb9c29bb6de68e6116b81e9ab03e7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bc63ee295aec76b8b34b8d3afcc56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdadf79eda6904f42da26ad796b159636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a46daf786bcc519b50886f14bb71a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e8b902c30f8305610e0728b9662d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16e7846d53ed4e1a5ab8211bd925f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857744aab2cc748aa77dd36f84e975d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb74ad9eb44e023c0f42eec7c442a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89387ccde0ea2817baedf4ad132c26a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e132c9a7a0bb912686dc6defdae7876643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08915d8f639f4476aad94901fc53a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b2216714877e5ad426f33f9ca3587645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84173599f4125bf0858ef8488f0892a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aecefbc8864d1e224239381424aa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6444c9276fc87d8d64443b593b9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252a600c04a74d25fe50799e6afde3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5dbb27055217587eb65c0e949b321650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81845e92bdc7a9c8f748b90ca3381551651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef20833f9c7b6c27c828e6c36c87fd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d2b161aae78fae9a975e3e6fd5141653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fe3c7f196e9f3cae29e6760fedd26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe6319e12b3f779a1363d1744c5e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db436774788d24e3cb8ac6097d84ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474a84d1858f8cd268a4d5726e8edcf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19b8222ddbd191930a66a5785eedea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7040556ab79dabd08bbc6135c3c6c77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141575dd8702e706a079c096131a9bdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765091f64381623d38628c96eaf3b20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446c814ce71794fef87bfaa9edd0b82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53870f99b12abe4b6aad434550ab4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229967b918b2043e3e4b0918a24b7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9f7f55e487a5e794a6a20d1164255665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235aed6c9a775088c54f450c198b10b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18851081fb8f6f357c4fb34fa800b3ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6d8af13a48b87010810cdf23fcb7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bf3ae03c34217e559bc4714c20549669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132018f20df678fac283f5e4f143b97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32261d30a49ca152bee0527e0de5f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e26b175ddc3ab5a49d9e672597bc36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf340e9a6452f65bfdbae0b99e7438673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001dd23d4294477196c39f748e77bc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22344b22e0ee7234902ced954a6a23d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c7e1d1fb0e828c22289d93685adb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b626b874aaa4d431b16fc8f7d4a9b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c81774721495f0d56ebaf5313a7d0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953b9405c9efc8b66a9184493f17fbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054e01e10deabe4059f5285026af0a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccccb66d572ed418401c00388a6ac1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4730764cb5d27235ce878bdca457d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c257922e7392f3dc81cc35578071ea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943068c8dfa5a81f065682ae3d18368d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c5a09df7be93e3eb4b485750209a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296213fcb7fa5d91b8abc5884e28d38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03bf4720405d1421340ded201e534d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97bc4b58f1ed6e892746e0408ab7c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb073c09e3f54e14345b01c9b27cf8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109afbe941aea847c8172d4b6d38f56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c295bf054fecabdf7abc7051d0693691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f0a59a230596b5ba4c5a95db7ddf0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb54f7b28eb7d53a87ce54557dacf5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a28755e20c31059ce55bf753ae69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cef75ef2fcb5a7d0bdf5f467df1220695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d694420ad7be92a314254941b229696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30d392c2f2037586ba8facfd11b22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72782740947be1dab5661705e3d743e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee4b5f699fda13e9cc9dbdfce05723699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bf5460d65d1b4fdb4045aec4f822a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b90d77de70a715231fdadfa00f8ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685eac87048ac83cc5d9f40b9f29b73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dec4f1234ac028466231e19d48d415703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae3aac4ddad3652f3e35f91f0cefc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f1c45f644deb3b99e3bc2b35f969705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab7b2810682466eceb71743d059920706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5127ee856d0b12323b509bdf7704707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d4ba047988082b9986e88511df482708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5568bd446d98ab440d512321262803709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a19acaf50ce4a1d2537423464314b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23713f8f844dc2eabcb3924924f5b39e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349c268b38996e44f8ccf229dbacb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06e3952989b935238f83601822609713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a135a47954d397fe3d71a937a6870714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e46643a0bcece2d19c7dc15649c1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07676b2b9855dc261b4df0a9c2b6e39f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083358982716d73b1d84147a0c72add5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a288110d2d2a16fbd55aede26ca781a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeedac4bc0ce5d8b0be002ada6e0e96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1afa83b264e57af142b110f95fc3d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ecb4e9cfb9ce975f07f3b5ee1fc0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116c9d00d7e669ff25a78daa3b639b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51bd6eb3ce9403eafed3a3b23fd3ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e312220f1b2286f897549aae3dcdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3473e81779cb20c6f041cb9985d348e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e3ce798da670b3c62f136ae06bd3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565279b143a68bf2e003e1cf1bf7c59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5dda607150b3f644069a5ef9df14c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1742003bd87e59ccacfe8e49a422748729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e377be5d9492ca88cdb26195296ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f59e23f121ae94be3cd7743a743b96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bd733a89468d4b95f8530b04cdb92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a082c45d2a7f85c86017600d9c6291733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b18e4bc88810059157b31d6e2c39b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124bd3fbb451a9b2b7e6cbdc3cec5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e8632feff48df1407ff521955e226736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa22ba305030e2b3e397d60ceaef482737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebac5a8702d609977a853bb18ead64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a794a747fe8024487d6da454342b5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904acda1176816f340deb1a146bf811740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb66a845741da7dc8d6512e46dffb0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b267e2152cafafebe2c5a6e19d2549742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435eb333a85837c4761db5f42c36248743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc1401731552dd4b8c67a54a0472a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482584611769af3c766540de64fce75c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deabc907c1a1f204d2c75c18b5474b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e269033298135ca6bde8021e84f08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538962ab5a0837c7a252f4dba68a3518748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fb0d816232a83f9b32cf1e65baf6b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28571400ee2448889bdd7924f9cdba22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3afd26e1f9bf24292c65505c6848751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479e8a1e0da21d73528bde6025f3c95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caeacdd00ccdd96398355efb6f6843753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d432f828336d5dd7711901d3d0d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233956c9dc2d58a5ecbe51a127527aa5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1800f201b15e54ff5c382fc65c4f1ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9ae9ffa6cfcf53b9a43eb2dab6a2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311022eedefd68a6dc647258b1a610d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43f330ed0fc41e0db5927c8da2b05759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b92c25269ced98b71742eb130b28b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d4f0890bc0c9c19777b4ff9379c1a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b319f8d84ffec498570fe946c1d33762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69119bc8bd53324302e109574b26434763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984868a0b92a470f053b799ff2b7427c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3fa3f3eca2e51505b1d1bcded9f99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fdc8d17e7fde4d54df89719edb02e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee9de8b097e7c95e6b4455e4b259dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eadd3d1892f041fc77b04cc6db6ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff663c955e51423fc55b6a000e684a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e20013d42ae2996a8fd7d2b33c1ff9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ea0437c7babdb4b221de58d909bd0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466ca7f80c1f8b59d6e55dc99a32e05772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150676892fa78149870f572c2fa17056773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b0aa2ba4a421fbb0d598952b895f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa1524cfd0e0f40f775c1fa4fff4dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bed974a8ac5dcf77322c9a01cec4c1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba23d25e9cfb923176d1749ca7efc75777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b22bc5907c628936a9eae7cca8163778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93d5749bdb24e085fa65aad7ee462d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8425066d3f468cb8a0a93ddffabd44780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d597f9eabf0eaac0082cea4b71b0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff01800bcdf7ee1b09344d510d97e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9406a9038f39f19960706d2235aca8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c872b4126ed8d26a59d5c50928622c3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f316c45fb645f13e3b08e4170e7458785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e86e22d69099e55bee8ee8a55916786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bceff6757816db07b22289ab397195787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24a8d0a9e9bb4499fdae6a5915406788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b8d08995217b74b0f2f286a058aec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec139d4e376d9311226046964951a78790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5d1f465a9f14fd3c3036e1850e6f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e57440dcd5cdafdeee0e95b36c15b3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee77649dfec4f3c957aaad63df8ae1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86837d0c2d9e456f798a404a0f531018794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62924118d7360750c11b6ce68a1d1a6c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4978073548c98b809afcd70a297af796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef5e624ab33eed9e63fae21f4ef7e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807db2215136de8d4c895682555107d3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fb0383271bb67b1e50081b958b641799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e280bb6b6bf4dbb92e4c6907049fd0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b84619c66fc81d18995de6aa4c05e8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155e6139368fbcea751737ca181fee4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65e7484317a05aabfb31e773984ef0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a5d5984c2250801bccf5942e5dac804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb32d43aa723c20ee426146189800c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82169e71b3aff25225ef7ad775867148806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b758f1ec4ffb3313ada438d4edd504807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef576c234c26d1582b3c34f60cf2f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868ef0e422345f330a56f1aac925c8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58fb8162225b7342bb5ee133ddecdf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4925465cf86f4078800e889eda84a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a17c06cd53a033800eb6a2a84ae63812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417fa891457bb4d294b24be8c37fe41813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55076ee4828c2751fcf26c64dfd6fa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9d0a888d50f5853693a4c4f08f8c9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9613c24a2ec771d95b9bc0a6764d036816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601372df5dc7c684734ee68fbc7823a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb9a8224379df71ff0d0befda24de818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88addb04026954c1f46f1f97050ce329819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e57079325177f0272d6281267327d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ee0aadc33b4db755f120c23af970821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b1135e91e3d0e7d5a9b96e098d4fb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8fe59c29f08e888ce26b88e042dc2823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4dd93f6ee6fa3b2614b65bcf7c2951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fc624acc0ec79c49f678cdedf3c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9871aa67c2fe36948c34865f4e303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be89018fe607a67f77af3e2d9d0ba94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5954dac2358657c24ceafdf3fa4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45869b26fcabcf041697a65f2cdaa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86898b5bc3725dd588a41d111bdb3dae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb4341380e9a589b316478e9781ac98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d3368e1757480e9e570510953fee29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1388291a9e2ac3847e1d9c428673b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6067462d45e7852017a6379acf8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c3f79ed0ef0c961122dfac4122a3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0523885019826a42e959afe2a4e0ce813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4811df834b6a8b16deb413cd6d1ab314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdece29fcf986c007ef36f63e274a3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beda6cdd7b57b7c1602818b97fe14a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6a9cb7727287ce90358a8bc71d3dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94ef1ae112388f14fe52c67adb1c3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cb22653561ccd77ca0964675ffc9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988148f4ef59802e34f4f7db304bd5b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac1482072a648211134c8a504c344821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb6c03beaf7fbfb69df47d842567922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b18ce0a5e2d6b61b4f29321ad1f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc18186564b187d340a4ca49eebb0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81d70897235198794880fc50d0a9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8592148c37643d8670a62e7b9a16b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa25b9802e69d90c09b49aeaad94e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ce8da87f6356997c57a292c93807528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8c12507a4a119cc951ca7365cbf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c146e9dc1565b9416b2699c2f30d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa34336a29848813e8541b0931e374f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2051f069bc091a65683b808c89d3c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a840204f0830ac2da6270810811e6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0fb992f98ec4397410aa886d1384e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92a69c57e4f08acf12f3d0c97ab88135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2396c6e09731bca2ebb5441210544236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c3a9ab4fec3ab37b2fabd144fe8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9865e9aea2a29e6fceea1764af6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260e2cd2efeebf336893e6996af9f6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c6c71a3f2f11b61e297502b05a6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe34ce4c45e35ad43c4295822b3ffa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68fe95d4e54aa785ee22d92326d1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebaf51153291dea6acb3750c30804643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c2fd0f746943463d575042902249844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048a21ca0f42c51274875a5182e7d2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92aee14d9058def4fc3372028eb99346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec62b9e567bc18cfebd7a83c4e4ee547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a250dc54c5c65aba98a202933de856348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb9144a0c9d065d4272b055eb8a7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a37f43ea60988f76a419206b12c38550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6ff4cef55cc6476e3ad7559c2733a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45b0eeb9f56004df89758ab502762552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f326c548d1bb449fc97e6e66e89c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b0a0a7c535683301e9b8540709dc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f8b19b82e7fee5bfd70a5b83122355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f3ae60176d8b3149d9153d1ba808e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070563c9662da86a1e7af40fbca4ffe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23338f236d94dbfb570d0ccfa7532eb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce51b29cd5f5973f8dd585d85a886ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c23522114a56c1c61dc3a88570101360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444a3e2cd328d5d98af175c680bc2ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6c7e5040afece9b023ba01ed5c44f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899894e265bff5029e58ab743cb7e9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03178996428f6530ec7a346e6123228464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29902600d4983118f17f8f4c4c8a4a2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9813e77a80753dd6d03142845ce366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c236ca27ae48badc3d1d17c7901e4f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b20d03d865cca4b415ea6acc4c93d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6228426f98164496577a7191adbaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b03c156dac283e51561e7ee74315670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980abfbcf240151175b83ec23b8b93c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad663057830909ee0af05174e3fd2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef439426de265b817f882c74ba62bd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b3fec0028bd3a1bfbe52874e65d6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee3cd819f35068b6c5a09989a767fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01da0d566707a70fd38ae13feffff576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0952da793d382a8ce559770ba385277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcad219c26199d535a83ef9b45e50f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe203752aceacb7c4d9bb2aefffd08579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb61cc91348fab7468f2e573b2ec0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54536bfaf4214e34ecc1deb1ebf470c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4ba0978d78e98cbc4a8735cb281382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c0d124abd99895267b9b2375834f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779c47891b66ed17f00f8fd5989baf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4ce03afd4a67e5062afd81b801e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8021753085839d1b413347c0367dc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703963b8c6c259a8284cc353a1145d9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab5e5d2a690cfc4cd97e12de226e9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8690419b131f36bd72d738ce6ce2c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bdc1fd7889559abee1ce8a76e7dd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be7b69c8613fb98405a6be0e139e3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f2b2c8e16616d368687818b488a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80faf7e7f0962bd6d9d369ab0a4511293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ca79ccba05d1eaba3e452ce9650794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c2d1f5524b06a746223d0cf85f9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2f6939fa46ee9211008ebf37710a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8158663c58aa185461f2a21bb8130097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89980dc3d1d02dcbe3289bd5af0325c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98125d7c26dc0ef046869d71b533f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bad9cf951b93c42367588cde715a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7edbcee8a2caafb28a51800cba676f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026f0e3945153f017fdb9f001fc9a32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1902598c25448464e8911f9eb8f05a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72155feded43daa9346d605ed410c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e67a503631fe547cbdb2f6f99507a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51415b9b9ac5c5478d017b129842e9c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7106600642f12b685c2003ee380351107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fd1fcee439e4ee29566b64cd5e48d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f14ffcbcd31c5b6f20c93a26ddc912109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f70b8a11bd7c42261361ef5805f12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772f929536624fb244b86c082e4b0d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f69ef3dffc615bbfeec6f2e797545d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67083d69478a05e0c73a8585aba4ac3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69871848b87c49d9695324fcc478042114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f74327320546480437aec4cebf312115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d8824ac87f913c6a5b99d54b7512116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3e0c3872999c9ed08eaff1fc3310117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168884c84463159ff15dd319ad6ff2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b905cbb013f8d97ad2a3bb9adda6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd551def68beafe161b54a1e8c0b46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56671f01cc69bf7bc30789c05ddb4f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec7e4025176bab7f32c8195e7496eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d38845822c012a1c1066abb15bc211123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6e190936be8b7e29b6d7d2f0c7546124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893ba4ec5106be436509ec1efc77b1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b150f171e232540d576840d4ad91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf773809f9a56d9d3b8a90769c4a14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc1f4b0850c3e3fad18feacfe2170128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4069e075ebf5fa1ede26855728a97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feae58e8f66aba04942883cb3d2a0cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3f3ab8c30193407c450a5314314f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff47ed7dae79d5adb40c9fa121457132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6216335edadce96c24726bfd98668133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bfc9cae9d6b292dc4f0c7015b66e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d9187c29440e0cc8ee6cfb601c557135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae699c1701af0a8f48d7785a5f1d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973638416b06771eeb17af1fa108d73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f56db6ebbf01812531d4538fb042138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb08f121369276506d67e7579d9c3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58bbbafce8cb6b45fbb0fb7513b64f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d601429d403b6a65331935af1cac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a6bed26a4c9bf79e94ffb61137d9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd2734be585fd4d93a356efd8202e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d347cde238e29154f4255d2b87c3b9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1777cccdddc0ff8d18da8988aaf6c5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcac43db024ee39302db9143e8285c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb51ff57b782a65831c93ca4c951d92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4b13e4146a9e22adaf1385d36f31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca33fd2f291be06030e525b2af3280a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61c1542602fb8c89396d98db3c771e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9f4fdc78d2418939a83a4d1f82518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79abff0d66a772720d0919f99f95c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2320b31dfca4c06d0043a8dfbd6e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618f957b8d5d69077d915a69818f74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a247499a990b27031068a11ab4281a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec83e7fc1eddc692480234694b781156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d127c3b74f2ffeb851bdc372407f138157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943a4c834d7a9537aaad6c90b8d13de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553934d396055273b93c5c658ee06bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df95798f78627937829613f14da1c74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eae17725f82b9528c8f25b704e5ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb6a810e0ed2f288035f8229583017162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecfd426bed05c2308f77e03fbad622163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2895bf8ce3f0b8e52fab7df5fcb089164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08918b46aa674b3a8d56e70188c762d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe826f2bca8c4dbc633ee58bf03b021166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ddc166ad1f5d7932f1ef56111d336167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7f6c3c4b9170cefc8fe186aa2661168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3070d5f0af6e20eca25849331362e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26bde66a785b6410acc7b20f828082170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc870215e46ab637e3014ff0a756c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2c6928faab5fa257caf578c128528172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9172d59476fd565949ef6744965fd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4bd44dedbb70d8c3b169e87662f69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676de581b5889e7ae9fd51bf1a236c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5628e5f4010886abbb27bd9f511a6ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be84d98478107050e0870a3c580de28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14eba1af1d1ccfdd9a3925caef7661178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29930abefc6f4ac73a57fc6a843317d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94bf7bada9f217eddf7831e181f5a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c30c9cf05c0bca22b672e3a01097e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45819f0a6acae874ceec94db174e79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fb9cf415f21c3fe8c195bcd076623183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fbf1936fd0830b8892613924f41b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b317569add7731a708c2733d1163482185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa40dc8c343f7dcac2449630261e76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7880abecb8f406cd83ab44737ba3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbf86ac16d7429e7b555ebbea22594188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed61048d8fc91507049ff426139b306189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc14f7d6826e5b94fe19c48f2d6a0c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e863a21f0fb8e03d1c96b8b22cddd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0580ed6440a7b8a4f72abdf108889192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586591657e714b1478d755cc9a4df0ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b44a9b65dc81870aa45db78b6d9b28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20373e0c85a03d241ff8f6e3dd1a13f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de50dacc75772ebb575e3c1ffe7fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d05b429a2561d5ad90c0023fc5b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fe0b7489bb777f193568c43ee069d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b231a4969c2dfb5a3b12b38d56bdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2951745f3679855e6b6011cf94b12a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc7faa279aa939c2af80bb2c55878f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1b9ecc4628c553b698e85d74da5ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d2f10932fbb072a3670b7aab5ef09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bef51bae6b0c2aacccc92d13ac88ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9791afa775d36b7cd6e901c98a280f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92020d615c70f2e00f3328e22f1bb9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64986b16c5d956ff04241c5d0ceafb28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ddce871ba1175db16f67cd998c970208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee43f1d51af3340798e5c020de07fa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a2a678019ca1f71f85534e4e0a84b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dcc4fd65e293f465eb2236e3a326e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c37d1f55b25af92b97bc1e9790fe2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802f29c9462b4a256eab0417694b451213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e1f220036aa1110e65feaaade79e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128b729a84ad7917c68892f4836737a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a34875d6bc08ac33867cd70603c20f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571477cdee2d18c890ec707419d196d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8cdf19c6e2518f52dd5b67ab8653218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049192107c69e301ec1873089c6ceb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dc3f0d91b7f15ce0064da79c65bd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884267fcbda978083ad5e4dae1dd52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5720ce5267d09d0ff7445a43f1cd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f35c0c39f46d0612d5d92c01f20cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee41ba9890881aca89f2452f590595224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eab658363d06b1be3e282584f696e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7ecdfad009ccca49299d870a83484226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562942c4f88fc2c5871bc777de83010227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229a1e5684717168591a4dc32b4ac5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af60651759c738beb8dbd2e8009a1ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de242da27e6ed5061eca238fa528ce0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffa1b62210cecbd937c6551d28019231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ae82420e894d249a2f98af7078785232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308d83e3c5f5712d3269358a464d3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb171bc2b7b58660105b50bebd3cfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd16d3727de3886eaad8b3d31af1b1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97929f64d6335ea8344d9717ac8cd5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b955b01daf0b3ce05847c68867c07e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b801845c0792b69bdab8d802406b59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81b32e85f7f08a32f7de68960ea87c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d9f37f3629f7cbd2f033838abf5dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7357cfcfb685e1e4c0d1cb96e6afa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf37f71a05c234ea2fd1118dee69171242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800b70a8d02ed546317facb049f36a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07aa8cdba5827cb2f3403801185a4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc608b260d3f19427068c36fdae8c78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d74c9f1052ced4b055d6ceea80b58f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326aeb34705e469cf852376682c40a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72e98e07f7fe9d94d17d28986bbe58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f57e2fe354d5a3043493f7e5fd16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caba012a57b545cd94aeb89aa7b9e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea178f4e93e855c8d6c5a35409e88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397658300ca0c9b4d52480ab6661cca7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23eb9757072b02b4ba1e22934bba5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b654129b13ae99687272819eac089254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa90d0123603c11f26b29eb5714dabc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970017ac3fee7553876ff0b145d43932256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b54f3bb9127f52c1a920f668edcdc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae3109acb6f70ea7b8cc30c6995c22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb46c19ac6666693e4d911dcb636e9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813af70644972e85025dd2b64716aca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a66265adc23f93446b30f8c2924c7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024f416a6538238d0253bea177d079c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81717ebe3909ff13eae69636defd2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540cc01304e4d9a0934d3a355b15690264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ff7f9844bebc5ab9a777d6fbc45dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d3211eaefe289eb6c91d93b0cbcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985fef776b43987edf88f2347cfced1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f32feecfd15370a74c9835da4acf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79203f25218f9af6d66c9bfeb0b8370e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ca0b704581dc7a830bce5ba849d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e4fa752de2b8c98fd3d1d6595aec5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b3a61023d746737309e74e305848f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc150233dc936c2a3bd89f64cb5a6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4ca6ad9b9c25440c3a77ad72490e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3057876d8bc78ea925ddc5360775d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbfe1ed034acd82197485229e272fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04818388aae654f24ad36c56abf9e99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd7ee469ecdf7f97cbad56876495e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16ff047391fae48c2cf0d5259e123c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd138c9ea79bbb442899f76e3740ef5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ccf341f4d945ad0c2a88ba1c2feb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a748246b83d3f84f150f4ded6cc39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc2557b1dfe63f2e4d43dec4dfeffc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c057afa234ee0bccb2ad9f72c9836c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d72a1a6a41c7c38ee534b7c0ac0f02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c76c6e473812fb8dce4a89eb5ad00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776daa36b90a5a05940815b644586c0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed9f9bf5ed0ed799eabfc5c520a648288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3608072ce7fbc65edf729cea54a43b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b6a16aa4ae8f55dc41b36392eeabe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086f8a8231b70f9153ed80fbd3f41e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384af2aee49bfbaabe48e8399ddaadc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea750b6578407d2c4fee1d46e91d87b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcbfc6c3ed2cbc4c26145506006e16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f135f3ffc0a5ed0581185d13a9306295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab53ab40547f880e6656975c23626c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7921072a97ba0675e50f2f48340c9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53199e8b2e919633e74cfd1ee18d28e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d489c3637ff36f0fa985b96d379c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfcc4e08d7fe5def1317052854ca6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e883e7f196f361c30ce804805c1ab1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8325c3223295604f589902d164c3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60505ef554952cdf28fdd61e501b7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5de6e06994cc2b90940e3c9906921304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799acbb49a126f7ba6351eae5186486305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaac86fe4e9032b5a1bfac44de70e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d457fb7475964256f7cf70f2a2aa4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5fa7f2451d0e3c564b03743c7a064308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5bc2196eeb461197ff16a18e9260309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc7542f62eb65f8875cf4267c2d6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e55c0fe1e7718e837e9aed299ca3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6426fda2b2b9e013a130f297e737d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719caa4b677d2fb49ca3d91639a0b370313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9dafc4adf36ac972fb04bf5aeb467314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897600adaeb1032702f5aee6e73d6361315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848526edb8510a6c5f6fe747a466b603316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b227b3d63055f5b594a00312f93cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764f7d1dea1ab9c8cd779bfde28701d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbfbf10e0de429f04d67605f77b180319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e19ab07a79e9e6ff6d4374362fb2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0991be658dea30dcc90ae9c0f5743321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b245f635de1943ec977139a1667924322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc74136887665ba13709046f294990323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab758804778fa6f4a95b11c7e0961a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b63282c65abed0c476c4d15ed1c2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8401dc48127914699269a6ca62b146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ac5b7d3b300f7efc58ba11db990bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd600db0dad71832b25a90e8cc6d8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5cb8c38e429411647e947b6873ae4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07af9c4a2453fbe2f662fc02b90f69f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e54a50ca489cd8cde0e57003c0f6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d71c3da9929ad5b8a8ed0d4e4ec1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adbf3bc526c1840f9eceb9dacdd6bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf822d25d091e94d8db06e519463169334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbace7976afb891531b432dacc886e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcda841e02d5ede3a04ddb7df6aea6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e69d9e3634016987f140758cc6b33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf015b519054571d6863a41559f107338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e53a66f71e5029b9f94e21fad5fbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4337664618226873f047172c375f31d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b93bf5a1b5533c5b65c132b59ec336341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9cb480be695bc37fc28396f4ee6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1b9567d82361e4b872d4b91336800343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369d20fd5fab3352361889486ab2f99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59306436d62111699c27cead08efe2d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78adeca8885683b83c03f6ff348dfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55eeb718c4e407f5c13e662b7478e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2176502a7c303ab4c6480efb607877348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7407b0fc8c675a0c3d954e0da877349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1792de8ee86de85fb0130ec34a6c67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fde9a8bf707b352a1dcfcd020a5bb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c7c5b67cd9a7c359f7ceb726ca11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311b8fb096610868781edd82286e382353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b29fe3a6a277bee613bb53bb979905354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66b0d293cf5dff3c2ea16a90129fa6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621694a051c0c7e5ca4c0ce9aaa5c2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a43e7944dfbaa24c6bccba6044e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320357e23e819210251984ae2b02ee3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451609e60815a2728afc6546248cd47a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc039560c4337b03cbdf5eda567d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b0938854c2aa3d4bdad49b6c6e357361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd0a00e62263c983e09706bd4c38a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2aaca3f7254d2cff2eac2d8b3048363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e966f854b62396d0c39ab2426fea6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486481dbfde878ccb461ea94e406b731365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e50601414ed92af941c04e2aaf97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3497407da88ffab1446d9379d902367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f925c5dd8818787f227ee1bf8c3743368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273b904d13821b002dfca05df80c7cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302efbe06201bb237b88de6e0a9a7d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e42f86d7b96140a34e2de6ee767ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9569b1fe2822e3c8f480698d754c159372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c6364dd6eab00c93bff775d9dc8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc79e0ae3152b6c84b836c36534bfa2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c503d11215e8bf4d5df42eaf911d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f7060073c353499b0df4679c561bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e4165c01ed90b0640bd1b8cc4a8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d29a52afbd9291ac9ff7e8f6576f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e10e89152a748b6fad915fa1738805379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41dcbbad058835e3a384fd955cba91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda3bc8ea494c731e624edc234b9b17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fcce3fb213577bc4e66bca2ae1b48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd6d15c2a5699862b0bb53575e08b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec965fdee3e720a8994eca2b61a13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbf24acd6298ea72a90836559a0f60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2f55bfa5110f1e5015347db18b576386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c188f25788bde0dfa3e3b3ebd34c222387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b3fc5611a7aeb9e1b000665884654388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6596a27580fdf6fe7879bb6bd8b4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cfc8f8dd989d883c75c66c8190335390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de054b4098eac4a9d347dc556bcb28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ad67e20908636c709a72106981a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9da010cbf480b28ee0656ad84dac38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b76358035c64cbf3126893d6df311394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf04337043d46235af556b0e93c8bc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695db22beb250b68cbaabb23fdb1a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87081f48ced04193d38d79b7a5e2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7576d3b40308cb560d44ca0ac2924398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0135d77088bd7877dbe64559b1a2d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee36dc77a1466d7726bba1b6edecc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2cac9da87330c701045c92369063401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924aa2eb6d5bcb4dc6a92d2a7ff7460402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e5aa5ade65096100171302d9732a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dca2eff5d626901baa1af3c52c33fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494ec81e3c13f95d728ac689caadc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78f27b07c2aba31c9875980ad1340c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f9d1431578b51bfc1fcd7ef950eab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7adda0a1cc770c13733c0e242f83c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede39eeb6d960f241badc580a81b329409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14c786efc95201f4e32335ff8c49e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51968ccfca608b6123d357971fc122f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f074d25518c70ae8d17c28e1a8897f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32f55745d337f5fb73733f3d93e339413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ba18033060bf270f5de95e458adaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412dd514d39928346db9f21ed2631d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736d8afaee90a82098128da4d4e63a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9d60d27af65584145752c4aad22a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de2b042cb98798149878be51d8a0c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b34960db0c95ad14cd17c214069a63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b7dce8c41bb27f5da086ff945b246420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca95009141d00ff7066cecc3600bc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a430fea21137b9b9b7725dec346d1bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec54b7794b4d56ceb34a25d417501423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c59d7035ed3e1c5aa68e1a7631ff7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21fbcfec7701332db9d96c2d6f4500425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c10327e8b29e02e562d28ad7bddb05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a73bd15755430662904905baf4792427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a0cabac8eec9743362765960c7693428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7914556b72dd9a808f8652dff3a5ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674bc29a9afa59baeb6a58bcddcea92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d692d68b7cf2ed21ba9a10e261e8657431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcf794204beaba10c7ccfa7963401d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ed84f2a08a5c01710dd1e7f5ae48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaafaf1fb5def39ef8e93b4ed9bcdf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4e48dde2940bde2917d8ecd9fc91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13aa23f763b2413eb79e56f6704ad4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ff02c867cbe42a7bad848db3044d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ab52ee701dc6705a94d5d253bc3bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef2b3b30a7619d8bc71efa831e5ec6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e29f4e14b8ea0fcd763bc0c44e2166440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d1b9bde8aff682093127112a753be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b5008c8f9d6bf8163e5cfd08c394442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e0c4bbd0a845b2691096f861382d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241aec3d34cc6d796e0103c3555fd4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba71487f4a928e81a40112a92b889f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e99b1990c946352098f1c4326554eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89f08e05baf3fe1e9da4faf71e19f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf7c52e79028160e9154dcfc245fee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adaa48c3728f2ab874a4224e50866d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb474ca181e960488d8c18efa08077b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5375bd903b2a4e4991f82a547293cef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f49d39a67dd9106700e7445bbeede452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e75b6cb07651e07c2f35deab94b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a56e6d27e57dbdbe9e375c70ee1ed0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca2308f98c7b7661d228bb48061a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1a928d5f8a967c7d705fb186fc04d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251186556c0c588bab726ac0ee292a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3cf3b1dd800475e246ba97e171d29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993364b0bfba958b8ff733e71fa6bf61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca768ab210aad581fec4562551ad51f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea8c1a79d5d1f0f2b6723b16ee0b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8005053210848c04b173d059289a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40e47ebf5e41fa15dfccff9edc9daa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7f789e49ea8f31436c273cd089c6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc1eae6561af9caacbce199ec24e30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c22a146130a8b5a47b3c35b3f3f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3f9f4a484e152ccb04a987fa7745c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8017b891e7e05a3a9a922264d7c9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd719a20f861f626b77018d25cb0f54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffb271d5519f3e3ce3a150c8f5ac7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1997d3701b855a099c6692c3f010956471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab66652f2022b8c791cbd44e408ad7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea476105909f670c5563fcb6d8221473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc622dfd2d86f25eaa33de08e038da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accb54a5f3629919c0d7fe56285c9ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666290eb76469dedfece7eaebda0e399476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3f1d9e81b876c46e752cfd5ce061477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e878d535899aaafe94fe29a8a20d077478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9711e343a213bf5c538faf75df53bec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e2c822e5b8568d925f66104b65571480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6f575b8e3d023a128f0363150d894481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff8a361364b1279f696a2944d3bb63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ebaf9947e3f98537b9fad79267da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ff2d4fc389112d4cda2bb404623f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf47e595cfc86b9f04092d04e090eb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cb7704357e1c0b8cc71ac0c13b4bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eeacf46e8935334e52be153106101487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c52b7017656f24ae59d6f6ff6c82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3b4913351a2511a7a5c96fb6c866489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067d5e5958b76cb9542c741a43666da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198905573739437ef2695dec48a08873491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe6ae387a02d27388d093e4ebb945b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea526ad7e7abc64f8c6e9dabb5933c4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08664269b18421bf102c0202602df937494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36600b59bf51fa8ef15c65b52a21da10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08902b442a98790c6faf49ae932914496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a71159b6056be14af1de03cc3f403b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eaa95e6666640670561b0229b5d73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f6169b1f18092c658f97d481e493b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61010d79b493508f3b1c8a0929f0da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff658af9854100f7cdc4e8b2242b77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b564a826cdb8ff7161487c46537709502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fe88184e54952e2c6de4b2a037112503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1c900328152ca81150ea006f51ee4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75601bd53a80b6cb3f7934c9a5e0767505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fcc53ae41a212b4f51dd63054e6dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c22a7eb7b11da745c9093d8f9e327507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2e9d7f46fd5541c5a33d0586e97a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be6ee7d6bbfcbb29b8c25a99d16ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493ebb1fd037c45c457628cb298e166510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642c2c9d880b1e5e5b80958c3fe1ed3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11506d44770d49a9b522a266bdf68219512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc2cc2e236263c7c4bc47c9b1216db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29ce1f014476f2fff1bd55f4de3111514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a977ceabb5a4e59ae50e07091e68234515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c1e711bec1a3958f7e1a7a4814696516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e0ecd411a562ec3ea8780180093fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36601b98c97dffa4ed8831570ba745e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe68dcaa1c7937cd77ecc40c01b37d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f8037ff9857db128ed4db7cf61ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714b839a66f274645de081e807b983d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b82aa9e2f6fdfca92bf69282812eb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c089fadc3109a11b79082e2d7b04b3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698c1eddc5b843d1785e696ab9035cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6d16e77a1c05db001692aa0df72fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af1e896764e3c08569f6a0bbef13a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef3cf484b3f6a073d93c25360eb0c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71783caea837811bc54beba2221740b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22d5e5f4ae7658a1958e9b4627529c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c98262680234c46b4341069f48c5c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6787028e0f7f810d836697072fbd5b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781877350aa3f7ee5f0bf27b04d213c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34458e12a1913ae4b2fe61f3c045238533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547b6aa2274ee94304b5daa7660f6c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44692ddec96558d8e77c29d30158b37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be343d45a5c9ca84ee6162d899f5ec5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38080257f7431212d191e682ecb2b589537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1966daf06ef2b81e7e684aeafd76e5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac74336c71aa46c01c18c33b9cba6ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63911f5a2f8a0bcc53911c4eace3557540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf517a8061c0938baa628dc6401a046541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e004b3befcfeb519f7a43bb2f806b5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cfd8828a1706dbbe28d624bcaef98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe2ea79beb0c7bd32cc5973db386e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c34541f49369d7059591a0e8c09eaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243f6b4d445fc8b9b1401451b47bc0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b69d4bb4e12cc44277611439eb546547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340350692225fba96aaa4e583b983e28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96801a3d0d8f041a95e9a9d819ddc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d14fa67307a5b44bd0a8ce57e9bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c09de1703e2b06eb33e31ec9681799551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8ad067047a0c46a31e2b45e74b3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb65c90185d291b7195b5f2c09a0323553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f580c57a224a044342d50eebc05a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f7cb6601a6d79b0f7d5de96eadd07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754c51fe65022fc2bd1d5d55c98be2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3b02b388b277cd45572b60c073351557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b838164d68ecb8ede5711815dc30b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb74479aa643296e485e09c18d77b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf8654a13aeea2214050a72ba23780560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7048baab3e5cdd026d24f52a966631d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1868bbf0b4feeeec7adb28978b454ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379fa339aeaaff33949cdf7b55fe678563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e1cbea90413822d6dfca642751b31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837ee9c34ab2cc339a0e36c2829e36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c7785be4034cb286d9294dde4326e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3ab30925e1c0c7a006093cf9ab6da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652ed5a558f3465fd73a70b76b70b75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877050eda60c904ef78ac24fff59d56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e3a7c892c3d509df32e1214dd6475570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219a2b0d438e6d3348abdfb4096cc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d1235e72015af3d994111566939e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e33e1a312bc24abd85fa4c24a01c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b736ecf42ef7319843ad345e30b129574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5bdbcc6ebe25fdb37b9a675aa6459575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f968044743fb3f72ecbb2af933f1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac50d5b7e492ce9ae821403015255e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f3120b3b638a3d83aca46b719bd3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa62fa31658338fffe9d70aff092e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc009f93a77690d1ed5801c258e89928580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bbbc050174ed0d841b4aa42cb0239581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9052e92a6f64cf0a8ec8ed0895537582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e9e4ca43b8376b09acc66320c0b63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45e1a65805d6be8422ec8fc79c040d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6f580b3a3a909adace7afd64f5531585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311673a76bcfa5fa68dfde55b5b3d1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f579464af3cb675c4a45f096d801f95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff16530bc2a20b89635c105b6a695e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c9e091c78d6122791d9d68173a9c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9255064bc18359191769377dc8957590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b898ba59d62630c4722a18c98fe1d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5db8f04e43660037c9c3bb5406a1a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc242be1d51be03205b06609cd55695f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb71a6cb1acbc98503795b3a44eeda0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e158196629047f0e69006730aff65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3fb8ba5698d3dbd3a471144ea33c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d5174d8f454e1b30b71909316f28c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aabaeea212b04b7d7259aeda04a1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1cd003a38d9b788f3c4de2b81285599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf39baba8dbe9e2c4fc3fd6854b9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d8fda78233a1537c88f7a6e98ac81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442d29e7178d4024b827025c942ab79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce78fc34ba8921d7771349bdafc5bcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6829ad33b2eead18c32f7371aa166604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673cf8130f9087d870ffa97619b7be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e852f4883986653bed755a77d3da3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70a6b29ddaf0a2d8e3c82ba67fece607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0a105be8708e91a1658939d19756b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51962667fc3d9db95dd98691b32a01f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e85e064ac17081ad87aae33470ad0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936c8a4b564cffa2f263af0207ab8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7ee637ccf0862c5429458cff6bf5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f0aefcfaa585c593a82c32287ac33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563e0e58ebbea14f92382ee73f7d4de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ee4d54745a9a15db52dd07bd1df07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43e8fc070a3eceb0185e48fecb336a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294fc23fc490e8cc8e82f44c4108fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5666420aa30836ee378c17b92dbf037618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c98b24825f20387dd7e4b27c89a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704965057969ad7fedda6036ad68b0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae25072724391f9e464b9cc6be73d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e07ffbea01530f59fea6522987652622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b94ed09ac789a63949190a62739647623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5bac00ea933d033d1e2444dadf54a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4442fd2f373b94af79c1d93a01aa199625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09658c1bc5eabc235550d3d52439360626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a9be278715ed5775d2d7437f4bbe8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba8dbc20e594dbecf5fec221cd2d76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53b8ab25c0465dbba45d4d11ac9cb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b9210db24b58eae471f3ebad131a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660566b29619f9d7700a903d4a4db97b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac62489d3ab773a54497ccb28cdced632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca2fd677d54ae4395fed464d57ff83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d438030a3c9e703e4a8ee98ecc0c90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa5510efb9215c4ecd279844b2558f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98acdc3122290f7c2cff2b14d3001f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a450a6395989deb9cc36831e84198637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abbce93562455866177b402ef09387638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ebfaae4fe96b217f75a421803fe49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503bc412cc08f4d597867a343821d7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85716ec48381d9c003a46cde4f6644641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1d17855cbcf7cc3015ba47097a208642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08826286b861a73d852c1131ac0bf475643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0088d75c64b873833b89a2a1fe423f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76fd28273a2f54127de823c9dc4cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c826ad328491fedb65453744aa355c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89ff27fb23c3ce52aa699a7c51826a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706ee5fb6b276508970543feba4a0b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265a6360d3c054b763238e68a6f147649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5937e05a445fe4bcf700d91e74033650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e49fa2ce7030e347662f3a1c8f2b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d830e062de79e7c2feada8c949368652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc109e615382444c2d88f1e372c15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a741106a84242cab8dd4134e5b650b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff338a9061fd06b26176697045257882655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c00ce269906455a145ab76bc15e9dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de075b2aae45b884d94168a06e455c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680cc0d7a1724c2653fdf4d0b283a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa016344395bbcd72c11c273edfee62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32f67a1c14b5bb0c8d42972f1faf3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b8e23b0549f8a85c75a29e3385ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bfef3430ba90e4b4cac392e7e1eac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932fbdb2ec83575bb27337deb55c0ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aa25c885ef460098e40b78bb0b8ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef010904dcce94c65003895d32206780665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff007e0567c8cb51ce57514a43add9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a004efde17ea34b819235e4efdd3758667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da93a72baa97c5d2dff9b5de61227e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46fda09d2b20df018f704c8599e999669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce46474391ff409fb72faef91eb27e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d331b25a34c095a8c3e59aae72ec6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6a59f7b0d2c4d9bd3ab53d6b79695672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3caa79e611dc93158acd9e029be81f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ea0b00c941477613830f0eb2c68cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd337d82141b99342b6942236a3842a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fde9668b50e3fac492742bf68800f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c68d7a060da23f010d0e63bc0f0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e4f8bf4021b37099edc1a1e0ffc75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98fb5118da87dbf5c30a24ef2e0c54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bd207800e5b923650a835f4947920680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772ea23b5f8322131e58be2cb9a9c5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242832ef22f2873bccf86b883f2de474682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb330a433da95f80c44ee39c0b22d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45aac2eb4f8366f30211f68b11d29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435130d635fe8a876ae204e65e70b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788ad692c9bf5b6ae531f375feb25a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd0da50a134508672b3d7a1673be6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988d5a165f15af88c64ce68b4cc40e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42bfcd6503b01036a92457bb2b8daa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b07b5446614c2e72f2feaef1d077a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13ddcf3d264bd3b5f2d4bf25e2e85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa1fd3dfa36df34e5f90fbfed82d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af868762b986b87003a81c1b63b2b05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3d99f72815f1ce32ac1fe09127ff7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d3093fb249ef5eb1b01bc61ffc410695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75bed38f6df75bbfce396d731dfd9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab746f42348d36dd5fcf99bfb985ace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b414194fefa102f04ebd54dc7fabc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2425f494f41056289075fe8b7364b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e36fc8e81dc3119f0d66c162be22da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db369386ffaf4fd6d8669c5e2ba98f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b2d96ffdfb1708d833910e2f9cb63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb280cfee880edcc4df24bf5bb087c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0787e44a4e003ea066e0042c48afe0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90e8650e31d7644ae2e8a0a8fd2d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf692b37a1f64e94dab2a5b24e9b81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651042cae2ac0bda68e324c6233e699707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b556729cd9d36a0023109eea04a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c6b0de0988e9faedfe66a545705c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6b3b79324f763e8a42825ecc536c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d67b5b318c99aa1928a7d345d50859711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96a81037cb8e2c848a94a1b7259a14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d2959e91ffa3b98a9443218a75b6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb245c73b1dd1373491fc64755ddfd77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63fd302f4219ec507ba9acd910428715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36deec55cede5be3fec1cec05a194e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4544b522b862e0ceaf26695c5ee02ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc6ad3a29f8391a3f10fb0f6d2b87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb84ce1bba5e058af8b2c54d6c7a05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0d4423840c292a4172b3da27c0589720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cbdbe1c4075c1b7b6e6a84e170f49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0864139a81d5f1845356e523f7e8e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327d272cc7d11d57e8c98656e4b8d35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973de484ae32d330a5fc031a61f9aa3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0002c533d12f99f4d69b05bf6a31f72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f40f4834ec5f58f4c7f716c8a7485726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62292f6ec522a64bc2b15954631fd1f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb980291e849ebf0f27385cee9db52c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84191498878d011041f5dc38a67484729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c15372204920a83eaa3ab2b2af62c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18cecf9b875466cbcb9513e361b37a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a669c3cd56c6c66c10b7c9f1156f525732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ec29b54b4e5af94bdbc646f03f3f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62acb83092f2e33597347a2c1cb4927734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f522f12810a0f1d6986ad78c2948ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900373170d9316ef2b0b7b446cf6a2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80f5ba0e1e7dbba8b097f801bcd476737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa24c4d0ff8c645f84a2cd2a1de2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca0541667896faf9cd0da9c0d7d48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6ff7c13f9e0af0bbd02370e16233740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5055fe1c818570b93d37cd92b4314d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd8145cc904a221ed68a87656381bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dba6260746cb8c4c1ae24e6fae78b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff369790383f0a3f080088faa2592fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9345350c77907ee4b2ee62846f937745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3850fcf67b367425ae40fc7698d45bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7688991c459b449e86ef87cf1bc05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830f84f01775b2ef219d42d80ef9ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e99229f628cbb75652a02b5960853749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d1ef45da384778e94ff38e05fdf8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71ca0f17d3e6bdc7be237011e8c24a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b31fb4836b6196336f0f6d89ca14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cd664bfc6ce27bf646e116e8b3216753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abeba8c74e6ea39d619939a1429623754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42409ca577050d783b59508e7bbc01755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c9e411c5dd28309fe6092ab98f85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3872983573a7009d29d9db21f3531c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269325521a359bb98ffd0d3c8cbd7bef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e90549f2bd6390a4e6ec0734a202759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a4a62941bfc570da4e8d57f7332b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8ba57e7b19d4652b3297a410fff50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ee5f7d74564386b9d70cdc60d5740762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82877c736a2fcacf2773b00c19418cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c5b008e3ed10db37adbb3be49bd77764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e225eba29334051f823a8989e461d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f632fda68a5c8d101b48a26fe6b27e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6fa69b5bca64cf1e66bbbac523d06767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>