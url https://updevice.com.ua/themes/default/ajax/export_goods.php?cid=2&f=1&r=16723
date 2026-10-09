--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd635161a4f0a094a1f638c88604991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39dcf68d3f5fb3bfca351ee21663542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5102646dc87950325b64b1025e29a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ac7f8c3a1b2e37de15a8a48877c504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f104886aed5921297b179a206c6b1a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c589e7526532cf5ee2dbc06de4a8cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c6cdeb8de4683f940b77840351417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e4515d19a4c00e32f8a51a71d950f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e280f9852513e4206396ca0f0f23bb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000bdf0565a581706863a074a298f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223fd62d4589e91ccdc7e5045006f3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701f363c011e06dad44d5888dc6559112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bacda33eab4037adcce7d5072500a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cff826147ef54603c7d42e7badb1eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c301229150023bd3624451cbd1634415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591bf9b7131283d0dae08a3076901fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100646bc7e9e12d7a653a7b53837096d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eedde9c7d0b491641957b16a09c5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf887eff1f038b1df6206ea8aecdb65719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44a898b2b2faf7d8ae0064f771bca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901d323736bb81423bfd56140df32ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151f8bae5e67d054a18311ea0c01f5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e1313e09ce80ac62c6848cc3eb6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e40989bbd834bba9e69c85cdd853b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503a96f1cb6274e2fd92718b86582c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd6acd72394ac1c7a6483251d4a1f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767bc744392012264579ed2bc256aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4ea2b728d8b0f2c50a453859da36f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf6dac0b997f494d23a4bc13ad330329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e58aadb52a2a7a7cb1ce8fb067847f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0f2142532d2bc93a76c8853ac935f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88befcd0a076cbd068215fbc4cc522c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d58c206e23ba7ebbdf931b055b3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98f261728d58e3acc983d0063f469234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b433e178b0a7dd750e4d2c0261c20535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f4c0cb7d47915c46a94366228458736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8719ebb6d24d908aa1dfce71e14e1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5fc78ca487c973a50fbeaba7850038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e489476f696328f2ea49eb775507d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911e99bd4a10dc489c489d2652348840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b528393abd1e4548911bc995d55fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7679d2fdf0391969f52e1e6e296f64642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741988f865a5c7bc66f55f404fae6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca339bb71d3239f64057165b0d659e0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa3263f7e150f71727cc9517a2020b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80f813c40e305a6945ba8d67e51fb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8461a9a4742e2987077d578d43898547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d638d4b92438c6fa5b5600a457adf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063bad92265eb0f6e776dc12bfa4d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bd2870c2ff2ed7b6f7e19093aeaf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bc9ed9dfb8b2bd08fac171c97918c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54135d644b2940eef80fc2999526fa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cd7e83f6d2517ed9cc4b39125721a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb5784d3f74e80703ed4415bfaf23f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898987dcb3b1aeafaae6bd94906020155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e556390810beeb6a2bd9da9da71b3f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb3d47c72d0a79348e613b082d3e1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf5bf5e78ee547ddeae9b82fa284658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f6d6d12d05a75c8d0c994ca96e82959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e47de8ca663e89ecbd52b074f91c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4935498c00f4584b8ef4baf3dbd8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a9de6f5ef4165b18b94347d5f99e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f14ec3509dab6f1ef7d6fc597d627063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2a2c354a65e2f26d7b1717deed9fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23961b8859c5d20267024e7c0b656de565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3b8eb4bcabc8ecec25db0059e6ff966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe72f88b38fd31fe28a7a59827de2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd828e5d1754c86b0a91117ef17ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07bfb36cae7cf7bdc0cc1f3885eee069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681560fcb48966bbcd131434036f87d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d878591b10d4f59e09b4e08f6e9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0a2e93cdf7c3ff2d09173b0227b4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b12bd854db11999d81a97ac6c7d5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c6765f28c6f6c8ad24d99161b724974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a83a20db26858462e9016884edd9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cde62e2d29019c5e4847370c0241876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250114fecae316d084256a6693de51e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8852e2c01550fb28c11f7aa27ac9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb4fcebf0cb23036eec7b48df87ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23a29b2553ea9cc2fb06ed30f8dea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feda14410eee211c9eed48dcd6d450a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdb76e248a2b3b357e356ddf72f87482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b0c33a1f3365bd0059f209920783783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01be28ab430d5ef05769a4119a78c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed386201d634d8cfefab6a150c076285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdecb77b04d80430ccb30725839d5bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541b0fc9526660a421ca171fd385ec087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd905e439a9ed2f3b143a1061515b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb8607d89b8a242dd3d7dcccb10d3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3988d66e925528d7dee07c6984e002690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc043fd89be7da45aab482cdc01a9ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02948b6d21902be56013b6637a20cd4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec956a0a5b922bf97c280bb8ead86f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e908e25eb26d96370795d552b5dcad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c54a204baa98e2152773a7b4d8bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529e5af0efe161953e733172e39b42c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e5e50efcfe3397004ab16110bb30e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6068c911a8274177acd6d3b31f5c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce7ff0a40a8776f7f472d298e3a1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a89029b0ff5c3198aab3120acce800100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf864e6f7383cf2bd7c1649e2f7437c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338463552b6dba313a21990ffe00d86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b8ad5233d13af5182744b36edb6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7279259c4a927ce7ab75590cf919104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15dbd210e04056c688593a8cefbcd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517bc6a409999109e4b752630e9e5cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524acbb03ec991f5d1db0a97b1a0c3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508856534bc64299a92398b8bd847c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf9a235a58f3d9c00e325235ebfa5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2e4d7fb8e1cd82a1e7651a41a137c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277064eac846261b59b37eb19a6fbbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1c21d52beb9c9a06d06ba94964a05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d0dbd0461c2ec055eaeacc05e402b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dc427aefb9c835abc9cb0951f1ceb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95235fba9621721f13c0889f961e4ea1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec89da809ab0d17a2f4e1f006f6ee2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566405d1c73dbfdf7659154b9635d21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b838c9fe83325d360c67c6611b1a671118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c243b41192a6879e3a6b071a66f5ec6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cccc4277407c107badfd46c436d35a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd8de6c3d3ec4b7f52caa3d4c70ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdcc137dfa22c8fb754bfbd5e0f470122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24beb5a5cd1f50a15a8012f4643ab2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7548bc5e35861166953738a78ed9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686834039b1f4e826eb25ddcc75866125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deed22350862585428f99308cffef5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a40d04c0b8f0db648ca527f1b148127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bb83ea0f7ba15f5f91f6356cdb15f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f38251330845cfc6ae224194d162d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ea75592e6da547f06b4fbb7008e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340ad7812ac5ce904549a09dc0dc453131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf5f3ce78dea463aec369ce63cc7b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5ec28e7486c58dce861332e14316d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc0043693bc0ebbeec4693f4ab485d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44e71502485013d3b5ffc1c69e4729135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2860560909848629eb736c0441df636136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157358cab497ffd4974f3768eeb9b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7074ea5c4bd905905131d0cd988a1aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ea26e1fa51c1560aad91f2e9ac759139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62f7b413f5325208624088d1b30cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a00ffec793d808bf368550d5de95a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7468da922d18846141870af4ef0775e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae2754d210fc2099d8e0abac90394143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c8ea8d68127769064c2f2bf5daed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e3632fda2bade785eecf698aa3912145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819e8b5531f792b2f198a13a9a95ef3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37febc1ea1cb29b119f4fe610f07a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62007f8dcd937c4169073aea5b0bd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4909795ad0339a7761d88d71632f70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bc98aa7accca81064da5da3e43194150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c7ad51f8872d8fef1fe7b5dfaf6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab5aba566bd0d15e0fbd22154b6c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b393e64053c9ba34fdcd59879e68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669b65a8df710672ef54025a558693b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7544e36a92677e26926ac5467c4e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e78b3a07fbccc286a37344faee12ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22223be2ccb8c66e55683f02affed96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da95924ab97bb00befe466649977d8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd929749d5936d977526f23af8ad8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04fcc510e7e1a47f1839914967add4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb5d100dae2d33ed88835a40db8d3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04020bb0fb3743592ebc7d91f42613162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4105627e56003633e55aee7a2a177ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849106068cb6fea10099e439fd4351164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d689faa2eafd8868ebf46d63addcef7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2b5322151b2acfcb47a67a3494fcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a11a504a3985667e2193cab18c65e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6695dac3ab2c9f11e463b1bff36429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac79eba55a16bffd1d66f02f9b4cb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64a42e2aa9d7be4e40bc5ead18c068170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0220e498c902445ac6004093dd9601171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb23ffcc34f7036ad6dbbcbd19e53d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b798bb9f43a49485bec375cc9ac98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab55615ade7a2968c4e3b87308329174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3c05f5d6b1bb1ffa83953713cab52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cbfe98d43d87d59a23e71f2f0748a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeec313f01409fafa7519f7d81aa44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc3be21f95b839ed35bfb11e1fb94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19925ce92682f0290409673362e6ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e094aa85234ce54b73ed4d0427fb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d57cced1114d06cca45f3db0d11b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97d56533047b6fa65e886bf8a1425a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530f63bcb350ffde413091b77d914a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dff595a6bcbc5b2ea066bf6020aff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760c8ca59a625ecee3840fbdb0a64c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e658453904b12b8b2982a13ea8a28a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98e8493bebb8b45b67a8d206bdcad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fdbfd173e6138698adf2b483f7f7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac72050a400f33cdbd926adc557403189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12062572ed276b351fa357f07a5c3afa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986887fe95f9262e44b79714ad30f82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92029e1e0c563d9633f96fec890392ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cb8f52e5c3262bb3b1e100ca585d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd8eaa31624c356aff3d70f9d9e6ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e360293a4a3ce6f0a2097d22e27ee6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08868767a9d94953e88fbbc76217ddc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678813c780f3f5cb5b5438342848862e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5ffc83724f646d8ba66dc5e58f67e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463068649bbd53e670992f3d53c1a5c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a13096885d5fd338463552e7061c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921927f8e73f310859dd81093d09f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becaa762b5e4b54baeb63ef45c99fe7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d099dc90f407dd152e27c145540eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732e9c464278b2f604265d26aea74eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d57a9592ba94b7612ac8b5f7e814d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606984d3c64cf2ef90b8f0e80f3dd4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92889b413ae89430549783687ec43cf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851538e9f43467e3d046e36e0e2a9a49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8a78006adf2ceb651b31c6228c7c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f09d0856e65012e1a5cf3627f8ad00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd05fee64b4d9121f1e20837f99b04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c58b7f10182cce837e84cc6a8d486f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2d8d0c80eabd026c273e150bba1a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d58e876cd6d27a1a58d97125d989b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f6cc3768f892057bf1d8e38153c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49902498cdb1aa86fcd9863ba99cc09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0e2939b3747a76fef1e79961a1a98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0e12a98965c064bc48cfb1aa0d85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db016e2acce60953fa87201b1239b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ae9d12587dcc098bb314accd74a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6285b22b6f439a37a0e78fc3ac64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d738948261d776d50cf435738d549a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2faafc44e4c531ee0f3d0c1177727223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94e0febf7c53cb24d39be5a25a0cd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1395ef835e797ab0fdf014463995d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524d34c65293f14407d90fc3b7896e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23e28d4f1ea13dd380280db1c880f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4a6dc74368bf50e54802180a9e64e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd7ae9d88671673920b90b56f11687229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276b5a5d71d29d6664076636f40c85f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb0a2bba50dd610717d6e318b3cd10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4e1ec31db12f51fd7ed7d9de29e12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d643794c7099418d37387e9549f211233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a79b693604eab92f9aee87937c83e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b1598b717589a26fb28f0475ba040235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9567e8e22e877ec975d9665f91789fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c2ca0ed1252ce0c0f270dd80ab178237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f141186af5240a04b39f03877393d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c810398bbf0f66f1f5409e5e5b3d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f324a4d25006f251e1dfd5536f9ce87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7bec06dd038a77a2841e9cdaee647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b5a66a25f90bb43060d60fdb6cecf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f19e52466ef1a3b5dd340948f8c00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bad7ccf04913822a4e999ae09ed51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a6459791f294289cfc429a9d9111245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe1a71dec41a808c79b45395dd7ce0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb2f6d6ecc9231cdb17f463b2e2ac4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17195c09d1f52901c19032e8944c6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a99247c3e21ce0a354a50c7f0e2603249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc23a4bc20e843c3ef832b11c74bea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b322898870cb8acfdb0702a52887eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbb9032829bb8b575e79668f74f642252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41fed06ef196d7d221caeb501bd84c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb57f6226f2978ec436ad63328702ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f07d5a17286f8904f75243f8bb540255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafc9757663a3f29fb7c59c74c96f79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddbf6bed68da01501c48733be3992d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc9ecba7cab2d0d41bad807f12d396258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf03a711e664e22bf1cf1d6a4e28e47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fd2d52cea2e4dec40560593db52d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dbae62c223039bcfb4c4261b826a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaf0247426aab1ce47eba910faa467262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027b6314d08c41d9a54a5a6edf0899f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef7e80fdeadfe4ebc21b481d585637264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2089f4ca7a936c220763390dec39341265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658434357d4a28f17d6e7c5c6b3a7032266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8697c47216c31c98221fc5d7c6a19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908479138566019ea5a5f36e86da38ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb94075b158cd01436093206672f17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3216563059da36631e222523394fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168acb92d290397f52e72ca73731f31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97377ac54879df93988d698103b25e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17e34d8ecaa7d05a02834e39f64065273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d9ebb6f8e6f0428cde3754d01fa17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca8eadf8a874e586ffbe231c7390c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1b4de6618cc87a469bec718cd2e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef7eb0ced301277e4b5c001eff3c24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb1966349e2b8eff051ebf53b5e2d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211af81a46d429ca4234b377b004479279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d8786f293b861399c918acb20278a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3ee88bf7977ce93c410b52ea8212f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0091f64f7a3457433a8132fb0d788282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf970f70d8481ca667bfa111a8ab713a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db166d32d3bc6b94874045a8f36566a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec80b5086e9a9d9f92048a4324b5ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77977f423605793ca8b6aa8d77b5864286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e8cd1277ed83c1ad4790cbeb53cc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94289caca2e779b00d8ba344c479df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cbce6989c5b79bc780c21d09d071a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ad7ba91f95a783f24e2f505548bd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048736a4f76689d024087e39e0cdc7eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24ab447003beb8efd157999e3e84be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811be643d42f9c2b17a24bcefa808f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96400851a9b70bd07f0d6ff7728656294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b617af066792f759d2d2ae572ee0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3c977c19b166f0bfa75f42e37f5fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cc59a35b452578989255f6ff85e0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b146025016445b7798078f302d99b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791aaa072bab72ea1f085bbfccfce80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d739169915ccd6328eb32161bf764f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beac7ac86890006f26a2f0a0f4c2a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4615000babec10e88fddf17e9ee683302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdebddc253c6f90313f2341f8507b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde0d1a357c017cf6d7923bc0cee2b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f7ea58a022d4b45b008f11901b772305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518cee3a2f3d4147bd071cd2493666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab23d9157d366e5021bd46d0087b5ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe724e29bfdb443d53f13cf669a3e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7550310d72ac677b8de0802d55d7b4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596b041606970b58e6e2d7beb060751310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3ca89aa2cdf8ba1a5d74c18a0d8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b7bce28b4edd364205df239a85815312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7294effc4f15ffb8ffed2bb89ce84f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081e79db31cea33259327b0b6906ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646fd41119fa220535f25e413e19aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215e7459a072c728d41191bfe55bfa6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6dfcf3f33cb66ae62c2d4f65c988e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837a18e015d6e27a04d10fdd8f2c64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f99ad47c8535fba0bb1f6266834e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d94ee8bbe56aee2138ebc1b6e35f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc12488b42928446d8a2af91dde29c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129b276ce50e856424197cd852183e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc91d0dda561ab7bd8dbc1f0457dc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf21869471714aefd0d83ee2932f1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5552f7e89508f16ccb43a343464bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca6611bd51812d145dbdf7143fe06c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37fdcb60664261b5a239a4265291f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6044c91509e3214cea85d10cd7cf9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791da2ab06bccfffe6bfd42e0d7a0bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6860322ea2ed9f57a48a001657759330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05575b6e0db5ad385f2d1f02168c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a73d8683ffbb6831da433daab5829332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d079358543b18b3251221ef4647686333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a3c0ae17da44ceb668190698d1d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f5b71c4ec8692deb3ffeb6db275bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96917860665b6c9ca6b77d55187cb344336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87844b2f8e6b700a50dc8180cd5107337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4806ae553bf8a474d003138fd1d4af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c86c6661f67f6cb397aeeda734251339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f47eeda532197cfa0aac387e3bfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cfc6a8c3cd9bdab74c94ba63f748d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a48381348ece59c8c7fcd622e170e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16f319912dd7020ead2adff44f2433343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea84ae92edf49783deb38b3a26e7f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb2aa83d080a07cda5833e01d8e57e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcbaa1cc4ff14c16c9df02ed496f2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d0feb4ba1a3020480d765b4775d2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94eef9b392c6425af729df2422b676348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618f7dac4cb12bdeed3b8610f32d8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e3c5d19a13e4dd3c7cc3537e933eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035081b4304c77ac45a97f1e81d880351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9b32bb0f1c858b4d88f9028cd8dd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d26cf1585e9c902ba5f9ab93ec837353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08003e564bd54f1cd32c4cbedb59d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379dd9b8e77c436c25c620423938486355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4a3f998fe4eaa0d5eada4eb16ab24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efd67d27556f9ed3453ce4d46f0e7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e176f05de98886aed222fa9fbb67e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8aa20e0f42606696a73236b87b1b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93051e4c3e0bb4579a1e12954d664047360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e6788463f5a796fb4df61b79371a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e456d3d4a1af6ac5cecf88b538e7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee1b21e6fa0d33c0fdd13942e726b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd33339c8f4a3c6f81adc8f654af2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a0061ad80eb4080a2709b2a27d650365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669383a818b2411e705c731585d694366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d410c6327bf9651abf7f3e79c242f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a39d03576e7f43b343cf3fdba3108368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54e132682662e2e6ba6ed1d70c590369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744bada1bb603d8a6a32e299246dc14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca0744826ee979f33ec590a420ce5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a57489e78a10a45da000dc4acbc6ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e76a3ab54802ef8c5fd3cd00864155373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767cb53c77cd4589c5f8cf7fc784d6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d4e2b147e075dd7e7d1448ae685a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8550c4595338eb6d2d1f2d05f25807376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519549abea4f38d40f5ac8fbc914c9d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d6840d5a22f084ea9f2fca369ef5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1ae6e7ae53bc96d24b9ae4cbceafa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9aeb62c3f7bcfe749958a2e58868f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a7cddcab4a2782bb4926f5096203381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65045be78006167ffd836ef3617bdca6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0563503877d3509a2665406eea2dcd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b40d2d3a5ff62db14531780b748b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30e1215681760bf4e733c94649ee78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc2e665ba3c67d744d94fd59be8a33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945abe9ade292b83f4c76810641123387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aff37f3e280f5f544e2e1ab9552d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecc0cdc8fab1fb27e853fc8cbb058389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83e9723106699f2ee560c2430bf83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c3b5b3b065193dff6ab0b51b32e07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c98a878b7c7ff69de0d58532c37b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a46f23db86896336fc635e2a0110d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fac3f41bd8cfdb3eafd2480558bae9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ccd18d866dc6299a1c307f0e2d937395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f47990ced44a5f0e812dad0d1361f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4804c98aefa90c0e5c5b9d9f0378065397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262997b170729f5e51ea16ea7c387361398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f0fd23defef7fb22de088b46d39fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe136d8b4de8e2a0b3c48a6e229654400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dd432960cd8e88bd915090d01ffd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3807f5903025e6652dfb11d35effb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6e5fc0329b468326442231ade281403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4fb097138c277311b6116ad0f21bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7c09baeaaf7fd759bcf9d1d6887af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec413144146727bdf147ade242a823a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89466b02e9ae134f393beecb9bda97d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea762c85f8a7a006ad018a530707d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401b1fd2d4440af50f72b4d9d386611409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40bf2a7523e99fd051e713ca011933410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d7ab4ded2d5a676eba823c0f73c52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b619326dbfa112f01a892ca10572f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc845566c5e5d174314fb67aafc655ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f980e374f742bc452ab7e36fac342414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656286dabcb2f3db6c04b8a0b30b82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ec6664ef1bfdc4d4c8bd6cc0b586416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a3e995392bbd30203c62ee889fc72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b219313420a24573cf89f82571c208f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e728194169f5acdac8bb469bb4ee7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2119755c1a30f641a9b589097d773420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f81512fbb8b78c97fc5748ab85931421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9823d9ff2f12134ebd25cb91dcf2002422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470172afdcc6af565b7f11adde2d1c67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3f6937b50589767462c4b44b0801f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b50e7236aaf950a6d0462fc9d2809e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c5389cc27cd4bafbfab194c9c313426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd184c1038d53573aa287307eda57f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb49594d165bdf0652c911f7317533428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cc741b89802cbc626d99ac2f90d69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5601351da0068e3bca6e453d093b59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530f622f3f45118088e927f9e667bdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448f721228ccd73dfa9a1e96842abb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86df3df01866d9f7d52309a783ab6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255786cccf91c8198230c222aa06477434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7142be7ff185b52bfa648f90b6882435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac219d0f47287a44d48ba0e796068035436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed8ef1c05e43b0aaa6b623a260901437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf18fe6808258ffbdc5ca913ac3e8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f48c2b6681df2513918c3a2ca0b5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9e0311219da5556067807ba0e2280440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a48ec642d2c871590655bcb7e1b33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a64aea9cf82d6a7926fd399d02692d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c74bf0ac194163d8b3807f9657c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c9d5181c317d670bcdecb361f556f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2d382eabb564b5192a489eb06a4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316e23ce617be40ecd2044962133145446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b91004308343cc4ff33009fbcac371447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712039cbdd6fd1b0ed8a978768c74b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adb71a8c8c32b763d7eac74e92d5af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99049f8babdbbab5de0553126bf1e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401cfdbf32649a2a4a753764c6a745451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5f42efabde627942c6e5edacc1464452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0ee396fd498728cb4ed366e0ef1d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebc1b55fd2679b5ea42e99674645de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647cafbd9cc53f494bf293f0cecdb70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92839d44cc4b0808dde9b60bae719923456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d1972d05369e4b9789659a2e8afc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd9ce1662e44ff9431a7ff7f5476d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e815539e1865fe05ea32e9d403a965459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd66100721ef7b8ebc793ed87f025460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b8392a285f842a6e804bcb7c49649461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9a867cffda91890986b72ca3642a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a17614db1d1dbcd7c54a525057f1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa26eab3e4ddb34aadec45b112d8638464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a75d6646d08916a114c544edd8cfd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ecd9160c661bb014e16acc54e183466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f68a01fe9cd99160048602569b0ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a27402ab4ef7831adf5236d3dd31c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b542c085a064726c44b70ce0f1d44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3304f63ee9a10f78a8c8088871112f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8df68edd801eb4630b1b39d52be697471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc93871b4c34dee8a528d85a058865472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942b2e1b3d94e055fcc63783bb76c7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad49c5577d8f7bb45a491a628819d81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28673c8f7e4d3106a8b407f6d3e948475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d58eb366cd4030c7f08a378c2d4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b055ef199e645c03cd65ce611fd4cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5024b44d8dfef0545c219f277369b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940339f713af93fb37f9ff6ab44b98d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d1bbebc73e634cb21d8a7295e750e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598374d877e361f0f938b0b048493f89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585c1bdeed405227ef5d21d2de1af0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f540a9dd677448fd6c63d69825132483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ec11c19f867081bedd4797e2d27a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881051ad8d206d345d26714a1387fe1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a11448365c4d4f77e6bde7d0c7749486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c059d646fe1d2a8531768bfb38f1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18684a8b1ab47aa28cd8d5475bcec34f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c03fd612b5d541e4feb7dc9a718d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3d2a6cbdda200e77a48751c3bf98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c5b58b6b530b15aabe1ba7fcfe2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5aaf2d2887b03c079a04a6a1ed5ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aceca49e58439e1ee3c9fa015547f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a785174a420e19ec0d4a893f062bd10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60594c8212aabb1a79f6ff21a12c6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd61f9bc3bbae3875d96b3743d8587496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40d35cb8d3b6e07545cc0f0ce77e1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f90dd49a9be90ec76fcf7ba0a3e07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6187d36d5e58b1febd7934448af7a58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153552db7377d904fbcf0f714a6012cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc74317a5dce1ef1e8dc7f716628f7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b5378519ae62613027dc7787e649502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769791f296edd43e4b6b15774e13d73a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae6cf562eda6054ccfdf57f19f1aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2fe265b68d95990935130b538f1fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af09f500cecfa3f960c106610445f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d109fef5e3ccd77fbf572e33403e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34188f1ac4a6e41b21f2abced7124edf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e9cbc17e3039111ca2fe5eba0fd4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db732af7ed62b965b49d6f8e1215ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fa203c7bdce79058afa2a594cb6f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aabbded7cf680f9fa8faf285257fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3eb42fb8ecb8414864ce3cd28aff0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9b4af2576205feb4a7b7d71e2b9b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f87b7595ad6443a968032204e2a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bcea37d1ac24d48becb4a30c65320516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75e02f219dac072725de151518aa8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e6be339cf7eaf0a0ab37482340c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95a9e725a8a5ea637d5cb8acca311b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23bc7b553ada41378b4843f16560d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc94651ba3a86e555f4c4d7e7003894521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddbcc89ea4c7ad21bc5ed19bd55724522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947f9a65f2cc58972ad19be010ff8e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728e1e4f29e811617660bc24f861f25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a63e1f3e5e3217b39228d39ca8bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473319c0fc20057f5ef92b314a50de95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26446e3ba8ad288e12e10d2856077e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687064b531db44b1f0e6a09aa342678528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd972628b7442fff6934e5b3b0954529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df6e34b33a76be2586a572c1d2bb65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7649b3678efc5cf50328e2a4859cb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b997f2950735342115aa71896baa723532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc209969610553e6a45220a991e004533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc9f597c3ed033a89584a949ea3b4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc14fde4bb02c5d5412ab6aaa5d1a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5fab4aec5dff81d511de1c45e614536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443e9fd875d04be93582d8a84f9de2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079abcfc0db02b85c4b99d363cbe159538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208219d51d3c85589a995e3361d88ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b13e95a3423d7588d8b69ab60425d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74436c5dd0c9cbbeb831d6bc06363e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffce7faf070a714b091e65ad62aa75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583ef6d007e2a906dfcc3a71fea0856543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368f62033681c8309d8ff46283bbd2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a34e8782ca93ce32b120a15d6cc86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce941f73c4da427576b3bebd93e1fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c029c1b95848b5b8053005114203ac8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaa42ab20113693aafdd9cc724748c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a4275ce23ffe5695a41ac4368e3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ef6264ecdc1ab2c594a9c35f8cb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a9a165b0bf4a2e83dbaa5871537e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b9ea5136143d25bb437ab7f6db365552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5521f1db50ddbcbc2ec9aeead962d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46937e794fd0f728e7e5605d749b40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f72e10c90f46248179a0da44b9225555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98087ddc339b223197a0775409e30cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4377326a75b6f36bbc2a46b4bf075557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bcf416c9d8ee6541b9a24ce859907558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f1dd37e8514a19b7c22d25a20661559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4219aadfaf65a66dc5e526d50808f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a5edfa61ec366e18a3f5d9daee942561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f8a1cb77a572a487f6edaf55361e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3f155d89544163dd05087af37bfda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe82416ac111844564cbdc45502de72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d99b70929ef3f429198d1e8c8c56a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d87b917c007a4a1eb0b9caf8c688566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dbafe8c87d3039c68dc9d7ea62e9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e8c087d295356da1a46af5fee7f71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8121c49f9b9f37cac93248da27a20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f76961963128a3e7f3031509224c91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbf84a94b9267ca45104ec1408c56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8870d70488505d8a9f385a8ea939c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d913eac7c3338a6037bcbf070deecc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6f7dd35ec0338f205c2d60d67b9b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a4139e6cff0fe912ed3c66eeda19a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd2114494417db80567f91bd605007576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd629e3ceac5957793de02610b450577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f00b58e2c0adf0c8be2679a238d13c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac804c3d0dc7477a41d25f46a49cfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1faf40556dfd2c632b4740e4e37718580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f60273e134290ebd9495e46e038415581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee557c8fd24ae48b1a23e9f8bc422e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a178237edda9d15120e8c42f5e8e18c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574a95c3135224e52b36e72c6ffbde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e07f3aee9aa6373ebca96e65ba9efb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f543470339bde4939f98c8e513ad336586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a83582a9cf410fcfe1cd28cb197902587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e143f3d9ed9429dd9b90910c676d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a480dfa2ba2bf6348aad21c648b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef643af68a19fbd884b89b1d2a7520590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bbf89e857bdbc1fcd75230e99347c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7250f2ec5fc1c8b4052d9eb6013ee9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aff36af2fcfb07f117bb89fda2767593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310171a3fcbc742010e997cd0bc69bfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde0328e4697ab9e00ad793167542bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560452663791e3f62bec85cdd6ae3d22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea2fc9a8f8fd083c1913934fa1b5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf762cf1501bd884c1382d41572e2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea138515cac25c9af430631cdb42958599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94619a5369d2f113d475f51bc826ca1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632187da37f72cac70772bd4115811aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb83190c84baf46cb8f843243aea09f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da717b5c05e4ffff01493012194f57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2b35422ad19d5c390d8f05d744ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f517095a3418fa346ecac99986162605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e63f65d6d4390141dd8c6792b935d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5befab4e08abb1dbb3cf03f6eec7d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90fcf218f8dc2193b104442063ec31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a352cf21174e1a5a56c9fb6de41bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13489926e8beb2d5b8775feadb7fe465610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a131460856a8fa84f0b152c54525ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f6c56b416886bb2646ecd9f4fec6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a622b2877f7845630068d227ea3583613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06931d9f17b1f42fbe772fd730622b72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64e031c1b711961d6e39511aba4b63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3b795c31db6886172f8602fb658e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13266ea5be2b2b4f620ac14eb739abdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de7346328315b0342a44d199631a75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90015af902e1cd40cf6c63f3fc900cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930c1516b9daa0923e1f90ccfbdda1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520b1795b52d325f02fc118e4eb9714621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb93b5b2708cb471bdc084d663bb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c89887bfa1a06789723c41d476373623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557900014513085d892318ee74c555a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0f8bfada84a397849b676360f53e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203afe8cd341b6fbe9fa0a12c84c3ff8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6e5b2589018f32c5c7e41827f89b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80624a2463b30773fd971e21051a0973628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e6df1fde95b95ca2be096978348a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08621f5b820974a81626e405a33ecf13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b087139c124a2b0e2477af27f3ba2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f6d33b0e29cfc260f29d7d420ae0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a810c872ed5fd36750b53b96b3e937633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273cd90c3db731b60bd8fa8ffd70b94634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0fe59b7cc35a89201246e8cca68ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203231d7dde912fccebf09fe1879f91f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c93f58c1bd5e78734901f74b3c900637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec9bb0321d74a44cccd15050f50ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714833dba5235e90c94aaa2e64a938c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd86a571c54cceac532ad0fcedd56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb501885374562be109e02f0e858f9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11233115f5e9312af579012a3a6e01eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b86dce68d6ca43419825f8dc23e6ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b10f57f7c10d4cceef352192f48a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f21193e13f222323bc6b89c2455431645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f60abf967918aa6f64ec0fc7cb54a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903aabc7a5227c795e9ae0bc222247d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab4849073c2664266b27ea697081c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de6dbe1fdb59568750e5871ffc4404649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d3d83ee49b6651b3f73936f10315650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549a025086d962eec43dd31088801b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdd1dc6fc70dc3c995baf16d2145f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e805151f88b9cc19e0ba2007be214a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a0128c861630f881b2df3b7905cdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2c3b3bb99070c9d591c91a9909eea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c82ea8fcddb05e168d3f3cc2e56e0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef243e327f46857921d1fe23f84d9ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13b15f0b489f72bd4ee728ec543a31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c74dd68a47d86748f645e3efb288659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994b4c4c5a9caee30333b8ae77c78bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef44eef085f526ba9a1ad05cf59110b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc52cf716294d9ea0037a3d984ce8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eb48b8e61b1073402438ad7bfcfc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a235b23518929ecc444096be0c614664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f0b4084c77e0636935ae6efe4bd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097013ee1843e7ff60f1160fc00568d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c43c8cb684a5bc47a60a139f2d9583667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891c796f930c0605955ee7125ad36e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1883eff41e9e339d15e1c34e5170e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ae26ac6bf0f22b4b16eb399c433d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15ab9b71b83b5eece78ec660ca2064671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe256ccb2b4e08e4678738bdbd36695672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31bb47514b8f146479e296e7e0e54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7171b57ad63644f6e04cb11cbe03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afe64950a8f3eceae00c0b3a6533e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f0a2784f9781a642a1ba98822b92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba81ac4b4c9b27b21ea865baadd8ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e080bfa165a328bc06df2cc6da059678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818da31c5dcdffacc32815889f89040679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e0cd2d7a1007484f45b5cf85ba4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707678ffcc80f9380621b3330c33664b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825061845ee9da4f3b6d4e5e2937175a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78553e356f46375fd029ca667f72d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32efb2dfbe3ddd23959a88b81434c88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964ac418be1267cdd4e17ed35099b46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7958467af1b0c13d7a1955df5f1398686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213ea0c5a05ca67f74445a8101713ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f456d4ce0eb0f77249c0b3236a6ec6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739cd1a38c76d066920a6cd7594075e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423a3e71e14650114b4874bc63965a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82914192f9f51556e50326ab8050013a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243e41ea5f7d4797b1aac2124b4747692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b0e4df1d65acdb4ec514cbc7d6e05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2346834cac299669d3f091d7ed649694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe413b93ee1c0dab72c3923f9e4e13b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd32eee0a41e13897869037e17fbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc79857089b4ecb80543b42493495697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a937812e22fa4877d6ef592f2414698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9f645776555e46949d46cee011029699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9c64b154452edf28ded186fc2cd3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878a5f64732a58f5b43d571b9b05b1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910507e8234cc7bea45917e49641253702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf3ce659bdf809c6edcdc7fda4132703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475b9e5fe77e40b910ae788b2e0b9c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293f9a5531ec0b2fbae3e7998b16a4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157cc95a27aa4a1105c561f126eaa1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579daef95e0cad89931cc3369f69b3c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eae06ed4f8cc1ce068a9fb0f1dd004708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a1b53ad55cea0ed5ece5079f0fb7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ab85916d1fae97662ef4c8b47d54e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a14a97fb54fd0cd19e8bfa57678ca5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00387f58bb40d953d68b0135d8d6ee94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079112534b8ff51362d5396ceab8718713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac7bbe93dd6d0149288be035f5cb56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3bac41848801e34498ece96414d7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b034eaae415d320f1467f425b238a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d153e752f1bf38bebc123c000cd9f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae074aede4090585a49b656961b9733718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee92d1ec3275adf479810db2b2018d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd8bd6d1b8e7e3b0c9aedeff3700ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794a1c2c4ec475d3b1325834cc4f6f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1158ae7418aace95ff0e4622375d16f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706853b1a89404070155d2a3655c2e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f779d3973b2c710767ceb12266f331724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6582a3c6df935439e6011a5df56577725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be15236b5482c43fc3d4056f65e1b27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9939a323abb0ba3de1b546328baf8ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155828f8ac441167acd2fc0ee9cc22b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545883e2b8b1b2b55ccb9966c91edb26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79387990fc78d6b497d54d079b063da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625e64dc5e80327bd8ed2d6c03f4be2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9808c12c8c18dd1cf7bb12c8b42f62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83bac67892bbfe25442b351f97c14f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fb6d57dd7fc3db6c9588a61670cef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f6cc218f022cc4f01a71e59c40bb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc1e9ca5b77706d4294bfc1b7e1b94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a3db560372e0474d29732d707028737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc470699b2ea4e35a9fb1ef7020e919738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ae8a6204e98a6bf73366c9455e182739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df433de74ee06dc2f8a12565df4af6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4dd587b86412ee7c1cd0f97eee8de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae960a214e8a59656d438acc439e4c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bd475c3d697ec7dbc0d2e558e06f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec2dc0a6ea4ad659345dcdff4df450744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da783f9d83e6f147cebdf227ebb7a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513075ca531a8ef588c66d80501c3a3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2adbc6c604045494b12290770cc89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820226d1290348c14f4123a85f104e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb821f3c1691e863562b633db5381749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de883dc420a008d1566c3313d0a0f8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496494e61c45501d94ec697ad52b22b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3c9a4ea8e85abae7a75b5048b82b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b06e1edde742a59e2544d057070c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992550e8346c205f139cd3ad2004b17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e75a00cc8262bb499600fc590bc0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27701921baf85d9e1f721c3f5011d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eae83ea1a119c1f88c248e475beb6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2dd18f22878b23feb44a98982660f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7235d660ef8118d42673b607069931c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97fadb454249a1519be25d62fe5287760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbb12150662c618a8a981a35904913761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8f4f63bc213d0831ba2e562e640a2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be3bd66b111c8ea692064a4547005763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54dfcbc637d1c6280fc8a19a3edbd3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed9658714ee88b3c678c24eed90f5c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17889bcfe67b833254af8ca2d4173c9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57951a47ff2e8af747ee78861866ea91767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029f8a1bde961d38a36e714a8e7fbe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801ec759f998cf3c9872f989e9e8b56769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bfe4c8cf19cc43623d61244a78c95770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c647b959b68364d2c19bad953616bc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac25627dcf9d9514ede7c95f37226fd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596d9b533600e553957f5abe820817773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f8850608ae394ffbce78de7bc2963774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0594e9eda11e99bfb87da90168ab36775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121802084f5deecb015fbdfac2ef5791776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240643971dfadaceed4fec27473f4f3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685ad8ce518746f3a047e65cffb4a60778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9701710d172de02cfd811093dc4255779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc65d36b066996d1730d5434284a91780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d66e0b86ccbc8b7744109409f9dba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91f669ba0bd67e1760a2b9f6dad4e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cb76f1740996b145542343a3f26c2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3d23912748f68006777f9c92bbba6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeb2d84abe46a65b30c43599195c20785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915dbcb6f20d10140145b700c8d8d22786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be18dc923722a88d53e99658b62d40787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e87208cbfc00cac69e9b2052664c6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb9250ea3a5940c9e5f703efe340d7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f4982750f151e6fee9703323dfe1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89bb0f3f8900fe42258895fb3fb6c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fadf5c88d363b1d9093172eea65e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29155cc8ac5fae5661c98580f302be793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b5667e992b1760fd17520462f701794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e227959b5d850354589599db85891795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d5a4852ed460d9500fb84106fd6bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647f1e16bf7b87a853d20cdc830c833797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731eaaad2ff3fc249ff85dc5c1d1958798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2180a79d1346860c587c7d54c0224799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a26b74f0bc0d41d9e29b03ab661ad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f27009867b69fb60226d01e0457ac6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c47ca2f8d09c5086852412be8c97802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379551504f3ef982da7894121ea46a86803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0d596de0c3ca887c8621075bffe9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3164d1faee1b382763fcff7f12983805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192dfad0409efb4ea607242310251d3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238b43045576ba99c66b324f3f3510c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb58a73b6ed334e02c574ea0313dbd6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e828c68acf1e081ec9698c598ef4a48809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fe8bb4bb647f3de394d011e8509a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa29a51dac8d607224e1e17d120214811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bce82b65f3679f85c17d53a095443f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f442edf75dea6bd80969c0380262ad5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71943bce6e93999abb90b3b8d1abad3f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e83b2a23d760d87fdf6a331c0caad5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a88d6f0ad9d78a8dff94246edb49e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955d0ac9c8554480b1730db89e4b93817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3645b38b9f4706c5b2af04319ddf9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e39d4e10e154bcbe700f001c30f732819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6f237e5b9514b969fe21c8506253820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb3b9374986563debaa377673ec959821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8e555c427a8686503539f953119c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e484535e39bd7beeb39326002e6c1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d42a76cb32756b4203419590ba7c413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06d59c0d1403667e4eaa1ea73a95c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2500c65838c266b8c2b03133180895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcdbfb0cedaf07dfa9aece2e13495f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf3d0858f41703e15a098537919c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b2c260f853b7cc380b99ee195b31a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff476df58a955bf4470d5f78beec8ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3455647505dd60b9a5c632e24d5c14010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b3dc3b396205912a1638349d6896a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583f4449679cedb6774d77a563e0e0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d288341b7d2bc23eeed6ba2838533213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878043fd11befd251ac4a62161c6844b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f8495cf401369c23c8b7ae412884d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597d1e9ad87f3f20713e1704a4807116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be569b5a22d52d3e91f70aede15eee0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacf79fb0ced02d5b007c9db86de1a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b93271ec324e3d733d1fc08b0510519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ebef001ef3c6dd194d79ce3458c3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0871522eb4db20d55b2d8e8e9274821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bedf3fadaddaa621c572185e767b3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd210884b9b848b51ef82f47ada993623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5723be5e19b5d7e8f7f4f4c2ac9fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85935d015f397b6b4ef827b758d5480e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605da572c3108d07bf05c9ba2aa0d4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f31045c16ef8f9d5bf47b717d1388927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960368063f9d35ceb5e0e1b2c305fe928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5635bbec2398cea9cbd07bf403a92a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f8c5c27623f7282baf88811a8871830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bda8920d0a27f74b42533e8ed068231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03814168d5dee6f62535cf9b5119c67a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336ba70cccaff0b1fcfc30bbcd2eae333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfcbc12b39c00050647cf11789c5df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59117db1e83b84913e006bc1c99a28c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678a97f7341d790daff8437fe1d943e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67930cdfa2807c006648cef1f3f753d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b827b5f0f71fad8f4f6e49848685938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355176c97843de4a6e7bbbacbdc051e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229fa4a59db16453cdbbf4a72e77b7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9aeefe529377d5ffc9669e2379f9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f892f94c4a354d631e00a032b4c110742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c96918f3aa728087a818fd20dfad7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d07cae3869a889255a82c71d3a60a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad8aebea6444b20b09f6909f17493545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a8664534b116c0bc25c1573bd22af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724310b5f429ad7445bc9b7c12a67cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668dab6df1e2f30f4b167fd2f9ede3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587707d2c1c008cb9729cd6997596d1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71b99485f721be71dd561dfa4c55d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe99eb2e62daf3b5af0d925a730d00251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db91b6847cf05c1684e8b62c9577d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c375ee10d86c2e9c1b9a1996209807153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677220406d0d04142fb62efc4408769254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7269b84aec3a9e1d3304c474a7187c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f408abea3c5fa3c8a134ec22908881456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed29bd2636fc914a07d261c6a8a54d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba532ff826cab019dc340ebecd10958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2d6eec8ccc3b00a94fe9c5c902c0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8456eaa9809ff4baf881ccb2a210060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba04f2b56a529908a607dbe74e088861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6d2b4494e0047d609f5ab93e2bea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d740cc4cd6ac7a111b1e828e5e5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf784f3576fb636009414bfa289dd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392bbde9560cc7cebb09b05d9f9026165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8e2aaf28a24a29fe03dd6f8624e6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dbffd104c62ad092bcbd2788db4b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7f1ef4fb50417a4123c624c880da868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb80ec341514a04e2aa10d386334bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d4f171fbf23629c933082252d2c7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925bd93588c70aeb1e2e41735991c6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b605ec4861898f62c80766fff43a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92baa14b7fa3f1fd9851960c4bb963473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fbf131120258dd9ff16e78743a8f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfab6b446a900d9667ede0e42be80675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b98cce3fe4052fe81d3748ffc2c24a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3225535b86df70acc7eb28248bd8f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12cdb7d67b082a191d18f412164ca078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c0e3d9571afab62e16da0c4bb265e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a7d3413380a82d8ae2893d75ebb1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34488720fe414b196a119c716bc9f6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539fea4a9e9dc4946e860dd3076144282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b27a33ea89f10576e2a3a6433143483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b8290b8a9baf43b66ea7bb967b5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3074131e2a0a0709fc921616fbea4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1388e8c455ff1d6d857653b5f58d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6834a83da8b99711d1387ed3d0a6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7590b7bf38db14932d4e4b29023e4da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68b51b81b87cd55a20245245cdf46989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee35039d4f4f65bf13913f78340f6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f5902f17bfa132d21c11000f5df6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae344dc1849a6c21e016a0be2e3a2ccf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124809da51e5a1518d058c33c02137193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67061c713b8d7eaf06d9eb472496cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1af3b71db6705334b7151f1dbf1b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699fc6619f605c17f2888c8007d3f0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd79932bc2b0a9294eb485bc743db9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f884695ddc7e5637cdea1c12ffa5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d457c56e957a46d40b77dc8babf45d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4d0ddd9050cc7f4d83e669e013e18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2d98ce6d9d30f0e900dd1d8d04f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5eabb7dba40a45e16cfe4f9708109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a20698cfc70a7c09a428d4beb53dca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49195201d9eb9f527da5f5834fb78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9f6032cf2c6b2b8e9f26a8ce2c4b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb02507d18aaf6695217802d640b52f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3de6474bf17a02235da448f7aea380107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2345aeeadd6c84800279dffc829aba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d6edb9bebbcffae165e0f7b613eba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081bacce4075cbf3731085703f07fc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df96763663781d48e54185c2a3589a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e01d49212aed0f15c0cd4bc5fdb4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e2f353b6ab1b2a576f33a03b1e197113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a0261164f7ecd499cbb1828e163f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94402b8e8cd841c6abd3fb72b5d7f32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d09eb90fbdb48d294cbf36e4d35bbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2928c62e39505b690bf68175197548117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47b399508480f1bab16b3bd098afb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b793d4e0b827334069d13c91cf76378119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cf64a4ce3172aae55c62aed78de82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985829226733ba2cb1cc1cbefd992bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d5a9de5fed99511df49555678a7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c179e9a7c2eb6858dbd1b81c11f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0329577bdf5005c360288b2511b297124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503d52f71f00e25b64c8bcecb955a4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39e988aeaccf8c2c09feea36f37bc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefea30cee8dbc2f42dbb683a571baf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e437475e8a899a35fc457456988f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa27bc5d4c8419722b6c6f6bd4996e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ca03224d1928054308a928705d154130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fea16539dc2c93894d084bcb9becf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2969e3b6fbe20744ae2542b91c0e76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5988fe65d1fa09de31f1b425c54f55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b6db8a6500ecd064abf03a05be958134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee96ba73897fdde6cebe31fe66473d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d9a26918e5f258fa9386cb2691d3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52801821b39e3d5a5581ca92e6a5f96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224627f34faac9a30ab1d0789dd897138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee64508d60b6fc7fdbe5cdcfa8f04ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841a536b0b85a5b1a49a75f00cd0db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad866956795ce9bf1ab1b449cd240d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6180e3f21a03950a98d8dc8097df48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d2f4125051ef7f1b8dc3ee22e53d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6602511e50abf102a7c1af7ec9f8b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9416f0b2d2a823f33fff1557a68597f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d86a1b0ec0ca5eea3a676bbcc42d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3da3871894e5defe987284f3a295147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca23862bdde761303548e2425d04de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f21ee067427eb0f9be76740b91c65e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d487043dc01d00f35d9e198329b13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb91948b9519dd170f8b52fff75461151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a394fbab2f827586821785410b715152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ca5e8623b13643906bc8f4961d6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b6c4860e8bfb0f75cd726ac415a31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c47d7b401779fba282ff16cc8a4225155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618e34a9422449b4f1ef1887fb86b5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505d5c0d7187f6ca89ea32966512102157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5776e0a30ceb89b027bc4eabe3b7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0824544000faabad36b02fa6a56f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8191a0b184886b348ca96291a2d909160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e417b39310f7b56716d5ae4e2852e77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798464307cb8dc960e6bc663f7cb045162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651638511fb31dba250d06e9760ae7f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38494533b426b8b4a6c8338e601c7db5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279488485a24ac7aa1eba6a856ed460165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ec32f07c3050965695739d4037fe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58152f7693751e596d87f893bd50f1fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47571d8261a149281c65d177e580ba9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f392a074627db6d28041a2885af46c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a0982d182780129b6ee86bb545974170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeed52a947455bc1c2ed1ad03b0e54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eedadd85a912cf47a2c5bef75429ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafee384a15829488f1e416234dcb6de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17094f8d5f5813b148896787cc55012f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac5d65041711cb60723aabc71f43e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe941172be4b99e6218086e517011a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfcbff8e6928282306a473f0f9bc28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ceb1903e8edd3dca3a861cdf2976e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa43d0746af9de93cce19105baf64dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5c8dfc4dbe2364c45703ea7b1cb6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982a29b1ed21b9db63f4f7b567c3b16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af591e9b80814d730e3ede0d4a40b99b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a053013abbc85648e519d335a79542183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ecc6b4f3241dfaca9e3c3a1c3a579184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dec4209a1291a2d8fe30b7fa83a0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a34aa3e6ae6daf39084b914cb48af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78806c30d3caa13a84a00b429974555187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74daae3b507934b8020598d0765114c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962cfd294701818ac172391dffb1a91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd812ba1ebbceac80d6fcb0a9829253190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315b9711a3bee92678cdb620325f83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab05d7b410b53f5f770b0000fa0e98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444047c9504a718509150a940831411193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3028dfc7fb30ad1260bdfc48d865d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f3d4523a3cbbcf6cb5d8a879c3d5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1907883058b56c7d4493a59b5d617196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d27e57b1eae42d79a5387062d1413e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356edafb5860b19167f6918cb80b76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24f463254f0d603325ee6a913ec86a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26013401ce133238c7dcdf9f68604200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58d65c92ed9a8e484f9207d0a6158c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c36d96c7726e3525255de22819486d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9593620910fb9437f7ae7e04072935203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc0d9420f1b36a6ace57964da0c18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0262d3d4189ec9ddc17c3a838280205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d07f87cb38f6d1517807886d8ff6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea150d09b042ff27269b0fb9b3fa78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc03565d67cdd81a1f5c5ac90a0f5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94835c81e721d75bad5a590771069ec9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dbaccd519935ab07b816c65820a5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48be946235f8e0e87ddaee5f1b32384211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f07b09be286b0432a27c6f904074c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddabfedc144c6a2eb2afa9091474829213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852e4217b9eed8ae4921d7a424689da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cc70bf03ca254e02423b0bf01ffe0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c3bf10d29d18cf8c508b75aede750216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02e2e7dc8f768a2eeee9ab99d111ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e442524572b2560a56938a5ebed27a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ed00dfc335519a05b78d5a05b241d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a552d9e97af4c41237f03006c155b0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624968297e3aa8156a77e7dd779f222221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902e023acbbed2b77d502fc8f5f87c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c5abf23be7c598be75ae1a9c66e1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7c2ff0b15400dfbeb4539be6960b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df8b0eadb2186189903f2480267327225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d567ed5b4b8f059e469314ce20a41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b873178f82641d6676e4b7f77118227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196817a3de1993bbcfd34865fc9af0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b0db238281709c38ce7f7a9372cfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45bc599f9e12867258b9ad3a879357230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d621aebdb5d461c35e7731e206ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef4d53b63a6b2fe0c42f88bf2cb10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adac4027947562a09a62f30e2c39387233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33878f3f03446dc0cbff2cdb5d86a603234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be4488bd574697345a15e06362c468235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b858d8d2004bebda0c05be6bbe3951236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f667038ab2a6647f95a9d60172b51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcf628c33e9ce59af3e1bd9726f273238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39016787580b4a3600dcfee4f61eaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943adce2d20a367ebcb8b84dbe38d70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc68be018a51bdb780ad9ca1decf1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5fccba1edd1c742095d2cd869d36f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762cbaa21c8e953e259a20140c5a5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262b0ea253f5161d2e354734ca66605244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614922284cb6c90bd2bc625037e08bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4e3318f586f0bf50950f1cb80dbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde57c5a215b5d4e8f88b31bbd28c54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816305f6abc6b84c191c22cc48a1cfd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702126ddc81baebacef3cb1ad522f18e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74ba47d1bfd8a8f666af102c0c983c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8ab712576deb1d72948bec0bde188251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65254010b0a5fa2faac4a85e8bb1fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de73ccca95f19831b5a953102b118e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2a59c69ed3a3e3e83c7ecefa0b935254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df6d5340b86b10d8d13fb1b25865af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a7a5942b087e73c7f9cbe46b09ca2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155704dd2495cb249de063f308b91cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aea336932e020f21d7e374a96a2538258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bffbdcfb25557acecffdf46994f29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3db0a3cd0fb25f5d16ac9645aa796260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684612806cb616175233100d4fdcd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f70eee4d55da57a94e3bd13807ddf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f4aa383b46d0a235a54c34da3593263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cd6484ddb45eb0039a3352d96e95a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad6e2d927d092acd6945bb0d10d33f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880004cc4e3084c3795ac5c5b6206d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3881e23b5fdbb4716090b67008fcc6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a6e8652f1c0b060460f5b77a0587c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77cb71530af04666d850321562ae77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1376d038329d9f7519c3c7cc5f30547270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516ff905f3a213b18af0c0b2b33e8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333913de42f7e409f3d3888ac32647b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb66879bb07d32149f3e61526863dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f29b0989972284f761fa4dbe16035274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ee21fc88dceda956201df63ceeea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c93c8e7a6371eabf75c4251e266d59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a79d2a06792258af754a5db31f1852277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3027ea10bd91837bf9b132b974163e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be604842c742bb3427e1b8fc7f85695279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877d613d193a2e99f2c712d436fb05c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c0926b4bb155cf7cb7a21aaee470281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488978a5b9a0899bc039b56623ea8ad5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0608f6c023b621e21b59d964ac049283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b9cb4b003c164883ea08d366fcc21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e5b3df66f315476467389ab52ca96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc9beb64a1412a7e7417e8e4a4fe84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f50d2b0c6ee18586c381dc8eebb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e67e65d4e07a79faa1f72ffd2add9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15c748c775ca3282f8eb986583ed81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c57319f534ff479a46d68c394c474290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15127fb6a3ddbdbb0ae774ca6de79f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314df3575a78a0d6807d5b56fc93e147292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591275efbdacdf3dc2898932ea886af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7800974cb7ae468d432c9e0e31fe5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae898886b92d5f95498d7b5aaf4a11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f35d1f31a41c220366aa41772741c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d9f9ecc163af0a8782c1643958611297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacf58cf74e3e1efef0ffec7fdfce3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c59c9349d9f65e4820ac8ed643e31a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4c439f21f8f85b0f0baf447a00c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7bf0bdb20f786dcc534ff44a49dac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae1508152c7ee51ef7c2ebac19aca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8dafda51854aded25dac96f5ceac6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424814477fa099c6dc89ca7eb2d77a23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0e6f7402cba35c731dd111b65d79b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31766d355f3259eb6cf71a8ac243ccbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c57747b66cf71ff79468f9120a088307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0cf6fe73f235fa153b8c89747dc91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789e069a001326e861f209f01090796309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950602840496ad58fe1d32a2ac6737310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472743b85878b590f7a407d16cf53ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825decc5e2c107a11654139142402f05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07faeaf80e0c7ef6e9cf80726124b11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285756a9ebde7ea8e3c23c44eb1ff2d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6dab28fd3ea27f57cf31694551c4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98701944f0453584bed1b020bd831d71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf70d16c7ba2484a4cc6d1ca4d8714317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c1d2116296ec13717b412c9d20db7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210021df9c31d8bc6a7c6079a55fb432319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a6ec5b53d8417185a1f6c8d5f6506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36023dc9fc2e8ae8c66f51416417a6db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d07d263c078778a575ac8f11dc023322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ee10be98a46545927157505c94da9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be741e26a0ca9e0e8589362574e82251324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be040b2036a6928c26e136f0fc1ddb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ad26cdf7e8a60614ef536cc4e1656326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2249b64fff0c5bf031bf1afe1937e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38503bc5326776f53bd23a1079aefef2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261e9d1b9185f49ee06765e6487eb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3d4bbda303fc576e867526976820330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac99b7a70a5777c1ca9e267e8280eb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c63c67638087e0cc9c9f54b68b6be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726213c4a8d6dcf7100c25a6320d3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd028fc39cb8dcf6fd4250119b78dad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d1728b8194c8527caf8f5547dd6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd29ad3699a3781691f34d65aa4b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b6c32ea54a0166241122c8cf992b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d567d8d5a3f36d0d820e294bb99ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a77b4b6abec599142d21fba37beb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72f60d5c9eb6417a8daa49c01f5570340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b27d8289349d179b5024c0bfc6b2e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ba67fcf8787fd24f919f55f48b021342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e28394b71834e2a961336fdf85d3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102926b97b07c2bafdfc994d37299f9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c285710505d98038360cbe9f729a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82bc558e21ac94056ce213b817f660346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc318c3423e7b858b96381080d110a7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b50ad6afa58dffd9b696cd0ea1a76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af05bc0028b53b4e569f610d7672bfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb576f00615ee4de874847a4f250aac3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a45911f4985ce01fccf95594424b01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0920a6d90ff6cba081f45b53fefccc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67149f4500967f60a63692c4f070b6e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf15d90054fba796c391b804800a0aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682578ea85391cc3c76226d27f8141d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678717d989a417c2114cd75cb4cf122356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a827ca58e612d4b3b7c3b264411a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35652cf08d4e5d06acd906e15794a19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c3aec9cb52d17cac521549b7e4f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd66744a0f7e6897311e8ee2208155360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b38f809933c6d77820ee8a0f97c02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863fac93490a07c2df73d2c371d92de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e2357923cbb60e2f11816d9b1654a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56467b85efab5be2cd0dbcdeefe2589e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effae6bdbfdf643588b4b2761212798365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a955329b2b7345d83ed36d09b3f0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df005400143c897abbba58c4da13cd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87c6866e39ed650eb3e484d537b963368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b4b60b149050085733a3de0bcc51d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922135295709e17aca311122e6a239a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d023e7ebfb126ec813b6fe50dfc87c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07700df94bdc2808983919c1a11f5b1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284473fe5db854d151961016d56ab8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6424ca455b01944e0dc10f2dbd066a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f707b41acc8998e8edf88126f88c3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499aa3ce04927600ec472618a9268de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4c1987f136000ea8f9e2e0a60ad20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513cc7e0d293bc74f87dd287d005973378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fe80ee550a0d1905e1a562d148ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f836ffaf740b062e327dbdccbc7cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438acae2f98f645542033d8f7f25b8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5959b003193a4b270979d40feb25b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b944dc81f746f05b1948feb8376e4e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f1f7ceac3de33ebd9b1998daa87c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069aafe49bb6a648b41494d8a5e177e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b26ed023a8b27c0240de35a81ad4ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf2f585ce4d534b1881e90b257785c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f51ccc7bcb73bc123ab2b4ef68c28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062c0f5729c5690492b6ce618f32075389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94602eff59bc42eae53d4fb1ecd5a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880172b7d083669fbe70acc71d61f3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9d1301fe3dc0f7b6c6cc5c010302392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529dee9035c934cccd19baaa09ec3a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90db5b2346c3768a249646f43e1f385394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c46176efcda30d0a422742961511395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfe459520ee50fdeabe7e0cba58dba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2daff9937364367a88fc5d920fa69f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfee81db0b9ff4beb69ccd3f784142398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be42822567c02792b62c5b6405f3a8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2011575b9f5596b9df2307ac8cea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5be07e02a7e66f717751a506ed23c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c58d8f6f43d209f8b6e26d7dd78773402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d4ebdfef501c567f1c59d258eaa7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c2ed722af726bf2bf42388cd82a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96844a8635a6abad1862953552ecd2b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64647077b6c88cb9591fe5f8ca458df6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c76aaa94a2e78364e37bbec3da2c18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50321306c56ce9420befe2068de88c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276ad27b93f1c63ccd2d043c0ac20e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addc876070508dc97f847634934eb25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba360d1ea02273823cf9b6af27fb7fe0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631a7876805fbe61feccef0c28290b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60a6d3d85ca9f392fe86d8abad6b3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92043f663e9fe467bc19e4c7bfbe1cd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91fdd3d516e5338803ae5dd43303bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940e824bb343d24ab314643281527e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad36adef236fd725cded26de9f6354417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500a840a0785d14b8140fe8fc4e60d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb632de7bd34d588b79cbb4f0a573b2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c988bc218a48f9488aadd4c65547f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91827a73554eea8d485421438f9c859c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632b08508023522b88d77a321f327cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194d4b013bfc8ccf3e2ff66fe525c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e6004789c97016256d44b76e4c1ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ad7cc6a02b9c35922f1b8fd50d42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6343a6930acb7249378ba4a26205029426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faebffb154ca7f3ea12f73d61d42c1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09794c5e5689238b239270b7b17cf62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9be916fa138cb908409b0b3069829c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfa2fada88b581704245081ccfb6eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece228f1e6b9e50875fa16f8e54e94a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c40887a92e0bb53de1ff63eb5370432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e3db32ab25160d84e6dde8e12ab4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0b30393ac04d17db5e4fa0d85d9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a74ffabcb7c74a672be20db9003f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6859de205c6571d3f43a733e15c21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e2ab85f5f9b358135928b87e3cdaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089df968f6853ade1947a054aabec45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b51adb30be31e37dd087ea647ba8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080809a46ba1bba60ba5c30a7894f68a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92352fbfe48873be01ccb7a8626d61a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3253a4e7d4d6b1953889a3bb5804442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d895de670c114a6ddd296bacf2b290443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca412d7c067dcaf694ea2adc432fa1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613224cf44847ee820b297f443c2dc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a37c5eb58a4884f4d5ee91c2746a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727162a1365f3cf24b5730b129469c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95c9a4a9fe6a41d5322b84b37c6815448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baebc6f2b21f068faa2af8223fec1b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655ac1fa2d362d75741d2ba76dd0db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984f87e24027fd2af029a116bfc4914451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39ed79e97109619056d833ca0b7325452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341ca13fcbb7ff04a190d50332a5147453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f114ee42272f206e4893dbe9b6f816454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c5424ecb7cbf2cb8c56004cb2cb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f820b3d370e880bd361e9902b715456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c404ba5c8d5c13538d7682bca0fb5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26441bc13396a97a0bb6cd372db1e4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c048767822c0dd37c0a16db4198719459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3f01805e6228c1892fce2c40460aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ce0938169c93036bbd21fa946668461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac1cac0e3199068545c23ab2096448462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf0318743a8d95025e9567aab7baf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d262c6590de3ddb8b1728eb60518b3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2ee26a51778ca6d194502e0ae6d49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889a2e76b02ca75a6e63f5655b5089f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f0515a24b572bdae49dc2a7242324467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df7a5d340b2efbc26f6dc7a8465e18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700df72083b88340f9df9967cd13dd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d3c2aec68006ccf8e8098776d794f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54824d130c3581fb35dde33c535b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff050a5e2b13d397dd1f136f4532fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b1a33d677c5135126fa815b12377473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe5d0ce66ee137539c49ddfe3ffae2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c633fda18bb316ba63c1be88c6638c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91287df4000191d20a2c4d36290a1409476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc987a9e33338655e7fce62128c6117e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b34eb8fe9f1a33ee173bd7b441d7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a14494997a5985a34fb9ee45a62d33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf300510662c7362c31b44a25b1db7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0605e00899726ec0e5533a8bfadf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552a33fb215c70d1cb031ccb8c1d085482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ec529148761440c069d54d00c53b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed32fda9fc0bae67959b7921e7c6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17578dc5c59f914921e064159547d667485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9cb64a69436469f80cd3e98dbc22d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3badcdc9e9d23c2c48394d6282b4b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7756698c847700509e6ec14c90bcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea613ae33370d58d09b07c1dbe90fb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a7604a4f27e49906e5adeb04779df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0f5628f34e63ca8b3bec2a98986ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b10de02e6a16d01f44a3162024e481492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22487b30c427622028d694b96dcd69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19234a8108a5968c7686c91b457ec975494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f67f31872912c99ae9cd75c68acf7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c8ac6b8a01e1c6a9e755f50fdd4ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996363528703fc194cd1517cf1622d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f069c78f7dc1ce3129e29f949cf02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd99a5ab24187cd8a21487d04a01aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6020a7d5c5aae83abb5c289cf0d62c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24148d50712385c330dcfee7707137501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02231833b5aef3ba4344315c07309d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c067216090745cb114d97a6baab3bc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb902d1553282d10a8d3d236040871504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076611474742c6b15041c6e32704f33d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9b087ea941fb33ba842a6fa30ff59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc2e47c4b47b0da29594452767c606507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935abec1f5df9cf5e60d68b5444373508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a12814f4d7e4dbbeaeff1e7a4aa43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b73fcace862f2205b75845b3b8afe7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38b602790da48f44cfd116274fc166511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2625d73903cae6afdd1061c5f01185512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a951b95729f2b13173d2c88962d8a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fa7c6cb811e9241e85205f67aeefd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37954e955e33f5a9a90e2e0ad0ad8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68befec269ccacc0063b6b30287fcac2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dce2b811f0fc42b462295d61ef0ab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c418d2989297437acbaf79c8aaa0de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241786aa9cf1aba5828cfd4df6abad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579439b9056ebca2a790e9b0d005325d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f579b945463fde0eee8e90f1d60f19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acac9ba50ee5d0cec72e31f5c74a24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffd7466960c15f86d4e0a3024fbb0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39417b1a409ea262d2928adabf56188524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41442a8d6c58d1f76cb0aa5cdc1b0c9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227931125e0b30d9ba9cd6bebb47f50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe42f5dbc9b93f78396aaf1407648527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610253caaff7a88ea2320600f3edc2cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa0794a2eeeca9713921e12410abb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fff06a3228360a1112d93636feca5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c5909df0e0e21651947ccec1ed801531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd894c7f90ca793b0dc2e4cd08cab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b94f973b0e272d8bbef13b0ef2f81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5baa6c5039c214b155c4234d73ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133244183af20ed594160bacd8d422f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20974dacdde002acc6733f3320ffbde3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c372541db8a5cf48c02d0feda97ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043a3bb76bdf129a9573f5a6bd4f8df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec66c0493b0eaaaf7238c002574341539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d9eaed872da6375fdcb98f50a30af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2cc742cc0d81d34e5bfe8270f8243541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81d6068ff93ae6279cee74fa848f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba6037ead481e6868aafd1568dc73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182afd7d6e242a27b386992de6a318e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b45c429b115ef4a5fb9a18aea8a6c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c011d5efc8fc7f420bbb30d5a286da8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99117e66072a97408130f8ab55e0896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345f4debf2516c5447b08d1bcd976ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310c061af3e5b2a100da82fedb0e6b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060a6382b9cb1b43aca7ca5f83984a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25e2ffdc13b55c3d989e5aeb9323fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49515886b689393aef30a5f9ffe63d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeef4d8ba3960b721fc2c243c3ed6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a2a63d8d6b224b439c1fc44db593554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbc63c1d75b3cf09ebd9ae74686958555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c9166bf7193721c726c24e27cf2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177fd939308da74e6ed059cb97e6e96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db57d7a6a7177b73cdc0653521ec1c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284defb341da61b81cee1074b6aea05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac341582ffaca1f8ce6b4623a493f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495266d7ad031583c665508e7f22320561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66fba499baeb1b09b3714338b88d98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a04d5efc3c6ec15dcea6e0c66fa54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca27ef59585b346d4de9fec4239aac1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124a3e41b7bae39e5c771858b75e5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6cd33a55cd48650981b8dd7c4eab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483fad48211b750b3d724571a44392a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aad82090e9698d8bd5cc4725f159b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09983a49100acfa9f486f090c7b2bd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7462ecb5f18a238f227e8a5022b826d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459628f653a063f21bd7c94c801d1be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f5eeca666fb70160709f7dc94e90f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2a29d06630fc7c574650c5e25c48a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d113333ac760a14e82e930e33411c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0470f9f6764d17060fb4a3ad3b0e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463cad6aca1825dbbc4af902c85721c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c52158b8be3710bf64b95843f122e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b4b086ec949bf70e201ceb7a7338a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e00e1429a155d0bf3bc524f565e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acd381378664162762f305df3cc19f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6b9ce722aaa04fa63d7c74b54965581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394290d8806dad396b1fcac46302f3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a493fb12211d6c89ae7a142830fe00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c68352496038dc922071c11b88c5e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce2265957ac047ace8ff9a3523963d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82912cc51f609aa70f25ff38ae986ecc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6c336ade47b977ab1d9bb173a083e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d9537428800337ef7250307da36e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa142fb5cc43eb63fd8c737fab6a0eff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf620720622f9c8becec6e9c95dec7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd2c2ff46ed5dac8cffab5218fb88a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc7d5fbc6715a72582d0c3332bc918592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f5470c32be2f1efbdfc8b2eec347593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e29fb484b271890c73049a5fdd82f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31fc031e134b1308d20ebd6623d448595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f98edd196e9b391ec38766cebbf16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488078e58442344cbcfb5b620649b84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7c1a09b6981ecbd2b0d6e525c99a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62639661c8af470edb63f299417a5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a8708a96e3d90ada6f3c05a20397600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08fd63c4e5055596bd118bf2c1b3fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330136d830bc47445fb2f35c746864c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525694116636f58e53a3854d294e271603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dba3057f0b93b11eb0f0ec976a3df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbe08930f30f7a08f964d93251b4bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb0da70ff6bf4fe0d4a216b2b9254606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b384d85d7adf1971df455e5a123401607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e4e7ef4d00f60510f633b0393929f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac46ac4b50ea3b5d5ddba47075768b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0d06f96999f4ab76ef5355242c9e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d61631e304fadc750737df5c32106611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3d1098f52e229d94131f7c6c327a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df933124a6965e29cd5d678ec3d0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc5f42d0689f240d5e01468e8f8ff5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719751efdfef00a62ef238054cd4e5b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f33e51a779ddeafc0e946f0c495ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5ef1707d1e4bb462a82ffcbd9dd5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee02c36cc16fa16ef036aa5240a18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768c656a65935b6f9ddf03010c27484619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dc87970113e9b2790ded1b5328f92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bdec0f14dea0ded3acc0b4d05643e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea35efaf535fc8c059ad547472c1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b2f396cfefd1fa0bdfa55cae6eb65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a8cf0bdfaf329dfe06cada00257c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0e5253824c4f71f1db0c2966652fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa42c53b0ccd1d1b1812f6216db6c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94afa9a415304906cc8ec7d7576a15e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245601384f1c5b8c93cc5373d2dd13e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f914e8e3d838525f5633c8fb75915629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be12c562261a3db56eccf1f892917b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93ca996b35ac2d76a990cb1e0ffab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59b1ce7143dde3df0bb16969d5e4f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa85445751c9ee5ea0f1de1223fa491633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39fb805b84a7eb8250c33545dea6c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712be964f2b4d6d594fdc6d223b219635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0391bfef51325bdd2051f6a10a5be7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944ff49a8b1b55d19d894f151042b21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b22a2a0c53cb77467ddc9f7c375fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1fb89d0e50af1b45c2cf63ca09775639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64b2b90b436fd8e912b13d4d8045b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31e64f863d5c368a837ae84e11b61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca043e40865c04f383e7dfb259a68f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d2ac931863e2ae208e2c5052a7340643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9a997c0b695c045889a155299352a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e517a69365e04a0820e8b5e59d0229645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0f0e51bdb66ea969ab5de2a56efef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307139f6a9be6462f4a251dfd6ee04f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be9452e2091a08693938800f152bd7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4a9e5f00956f36c321d94e78f9cff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ecfe3a288f4a619218ace2c7c220c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131469d4ca9f9b235f1514a2a22546b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895117ac5846e0cad31da74b435f0f50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4f045af09ed1ce8575c1de11c1a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17bbcb60bb84a058facb8be7589a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97add1ec78235e315ae21b62dc01817655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a64266de77b9051513dcf891025b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383fbc8883199bcbf31e7107817f24d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6455b1989911212910550d5bf9ca5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f48ed071fbcf9e004914b0c74857659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1414b33d3d4188f1b751cba357c709a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72aac6a8d74a0367ecf9824645e705661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de579d34b8a6c3f6778afeeb9ad84ea1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85acf725149a083ffe94ace159d41a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9adda7a71ca2934dbad6d9b34788b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81340b57c0b538e2460585a3f10a0d43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a10ae9c3ba11478372b6ab256b163666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7da2b2becd9ed6f6cff55698f2f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c37d643a6f06028eac0c9396df88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43501eaf2f8bc8068372da17f9b70df7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206c70322f0b12e5d221dbefb0558e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa153cf24985833fd15a3943221561671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902fe7b9e629ea383b4ca9a09431b64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d3d5f1e112dc73a9fa5978f3b235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36000c31ead56756864eec75e342998674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06d0588c3dfdc025fb5c94ec84ca1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6068e2112791b73e485c592f8d9d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a322285e281b619bb24198895a96de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d5be0d8f126e1a1742d74e80f7a41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9e69f92aa9abccb3f4492a5f5bacb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93bf5d5ee4be96d61b9b1f23982699680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be0cb45bf12fc708bc6154a43f093681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c875499be06427fa08e03c9ae287a91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4f75db5579dc3dfe37ec2ceded827683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff5f3056a20e8df6fad09b5710b1c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61524f77f227b3c3532d8c8b9256ef2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61013a0cf26f06b7453b97b10a5d6d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543d86c0f669d2c2f5f67317549713687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4ad9f33ddc37368c139b0034ed779688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c2fffc38e10ae523358b5ae6f127689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f329dc4121874c138adeba5fa9acb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd59e50793b65d8d79555f1d130217c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e957f4695503484cf34099440bbb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01624a46fc64e19f25b3385f11e65d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc54328594ff6d24bf53757cb1b3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc7f965317b75bdaec569e7d6316ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b694338715b606e278b6c8f903285696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e88ae9f4a036af5ea84f6ae42b45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799846bfb2598d1c8435bf7bcddc4ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d6d856d4c54bf6f418c81b9c30505699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c057fb90adedc9e399c30a16c79cec7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe2c22a09a5d0a549e3d62feee6528701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be271b9f7bd6b1d08d3e95b4d3c1744702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bc0e12ddec775bc43b25955b82906703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd4d2f7332ed3edb7e2d99c2ea15c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5f5a73f5a199d7c6d5d2fcf0cae34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05650acf01b405cd9e2afa53b51514c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e20c3abc6f1366a4096c8e775248707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ccb4ffdd47ca504ea76dcc38938d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc36e030666dd809d737a38e42f114709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a92325f216476bdbd5393085f80e2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feebde8f1db6bbe65a4a6a4f814af7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9dfb49b0bd4510956cfaa537ccdb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12754ed12a54e335c52d41e67341497713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebe31a1d88450e55bd8e7e40d4a35e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421235e0795dd31405ceed56d1bf56c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a5d7374dec044c0956304f750af9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54712ae1ec78f79ced015f0b11d62f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38dca72dc2680011ad328ad31e541f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c30be5070b070a71581a8ac7a5ef17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a9caafccdff2dfa218330ef6ef53f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a665819379a85f18cb792267cb3d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611f928f0ee95c7d841e32bd9919111722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb96569cfeb9af9e55f602f7fdb1a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b86e967da3e15460350f52a331fa0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecee43a3bc97dc2642a7f7a198088ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc46b2fba3968e55c5f93e85c593e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac04080f78eae0c726f261440214c6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3dd1a3935bc12eaa5ef7a6a46fb7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661713e57b854f2f082f18e8696c9e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fdd30c6cbbdc2796b8c71065de9dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cc9f91733f4ee4910b2329ca77f47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96785c259a5bf06d85c7e292d808db61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bfe078808be8737041772c124b9e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543566d223706ecbbd30bb56ca41db8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b427d420f818994f71b3587c20118735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5c168a62d8a690e2275f73e06b900736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb66cc14e0b8b39e3fbf06b7b36357737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3853338f452269147c866a16a87525738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874596cdedf0eb7bce69dc3145b2761739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71761c17b24b62d0c54d97f44296ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec1e668d20e4cabf9e6c686db61c2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee0e8eb4aba49ef6dee50e1439cf3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f83c5933d8117742330de137a3ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fa7c61072b96b353016283d0f7972744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a3df88e84c44840b0dfb4f1a9dc3c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206813543fc77449dc207f304e7556de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c9912651f43a10eed827696c8833a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b069751f08f4fc6cfccdfc75a459f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a8b2e2bdfffb572e28371bab27f23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1e4217e30154517f9dd1738a95311750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c93554ac7b5c4112dfd5a76256ea7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5aee528e90da7c0820a317fd1d4ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b069b4e422d6de2287e3f37b439c09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0670e336620ecddec1436b5b5c94e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4ebb33b487edfcfc5f9dea5f7ef9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3fb5254aa16978d5ee74e1acb3dd0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579758786319af9d53cff5904e9f23a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693f9f17f7d055f0bdb436b9c7f4b18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad140a7103f8c75ab13049d1152923b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878d475e42e28df0a4aa893bfac719c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6db8b6669c260845a20e231293cdf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f0773c128c97c4ae0b8a631eaba1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027aded5859d5a7615ee0c9be8ed594763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5c409ff664d40b2f3e72f5193455a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07268b5230c375642036088940705d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566051241a535dc7dd29faf8b29e884766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb79e72db4bad97a27aff4fa69698e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>