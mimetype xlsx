--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e2c869d4d1079d939524ceed12c141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d57c7f33e035a6bab01d80722372b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fee10894db10a960c41d2f4810f023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991852c86c5ab0cd754e8a36a5e1c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6003625b83632284022a5f7aa021ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecddbf40c6b1dd6901923f2e63e8dbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418b0d24a6102b77f7a59ada885f6597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9fa8f5af063a9bd0a10ca05ff20248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5a9a48cc9ccfd57b23de94352cc769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ccc5ee89e74e40a13fa41e612f0ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28f12d6bd0f349703a92eaf8b1314311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9181c91eccacbc9fde581ff70184312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c68929130c3c19c379dc67254abb4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb768a8a92612ff380270604a96d5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844892f2d2e9b36aac37b2043c7dcb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818fdd69f648c47eb0451f711ea9b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce81ce9274e17c00722c9890b3381117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c09cebf2fdedd3766b1671513d603718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20f78297fde99a63ded7d892f2876119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c6d2d6a6bcc5dd195426efef6eb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033b1e95de5ce698712b1fdd4fd82c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f809ab9fe576a03bffcc59d1a7efc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207fd0fab4ef5409a854c5666af513423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf998a0a02dbda5b2887e40678876acc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caccb1eed64c07ba99f6f13c3774af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3381bb6a89f6cbd41f748f1ddac826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901d8d778314fd5c4a06b3f38ec29bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a43c4bf726cfdb828ce15cab2977b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0509b027f07c80d0e9dec8f100bbbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c92cf38c66564f08d4437838824a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c712dba7b6904c597d40589acac67b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8c8cc48749fcd2fd106dee73a99a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1737afa1cd137cb95c65e137f8596533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea85b638c10c011b9d24f917eb2689d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246c7f6e5ce6936eb156262007a9faa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49eee76d38fa37479ffe8901aea68536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7dcd3a83d6b0a00f82bb149074c6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bdc8c8b0ef934f8f2dfc40f7dc0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631efe95575598bae2f6d23e0fa0581539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ed47989e5635a3dfac1ef10716d4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dedf8cae0c476a34ffca8747e498a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c62452a50782a25c9cf9a8cd01cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd76669925d0562017c4500517b29843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41abb055adbb2a4f3d1d0e14e2f2d4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ceb44521c7bdd956c5771c92a30d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f59dc08cc294e97d66bb8e34b142946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e77577f243266e50190f3cc8e45b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecebf9d575d177de1a8cb02fa1497f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c759f21cab8c707402703bd2ecac9be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f349fff8f04638c0cddff1c97c5a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405f806354c18fcb871f2a13b5d5cfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c450f9fc6bf830f5e277210557be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f899847d5e1efd85e9cc92777e53853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7d6c49efd8b8b21982ce2ab2bf1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc280f095dcd1903c7783df78dd3801055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dce89b9c255b0607364d83b219173456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67568d8ddb1841620c11939d31fafbc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e900eb07f84c1b24e267ba83c2cf13858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc012d3066d78f139cee5be3324b7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d48a74b28f5e873a750a9428f3238260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379dd654daf29691d26990652f0e6da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716cabe53c6699ea636b77c52f2b17a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9678e0a713a7db0bcd86a2d00d5b9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fcc68ee2d4d7b62902b9c82a346de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66329017ca37d6c73d8e863298598dc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fba24241fdcbca73f8ec4fb2a95cf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1945cdcf9d1ab45066ff678259375e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aad3320bfd10ee6edfd3a430bb024568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af5529da8e1ad841126498a7d58f6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630e6b524d586b41054fc4b3952b7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2c1ed950c36fa3f090247f42b65e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dd28b996b7c29086b87c0d2e7777972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7ed412214f3e90411b51cc79cd1ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fd5339b6e9d7693cd0a1934b793f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e58a53fcc10cf3221238759d87cfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a2c4f607c21a1f7970bb139037be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec61a75acc9a4e2e0f7f6069d60b4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe351e13d525e3467def50c103f38db278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55556fbc06a786317d62e318d0eca579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841250fbd2ef63aa7a8250826a5fef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a5ae871f2266826a6b8508b956f3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b966fdfab703895fe9f44e299f2f04582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38dd01a08ddf0c55ca15a1df2c5c3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ecc86b2af341e11b1962237db33c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a5231b7f89a60325b3bbe2a6092985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b09fa560e7f58f9e10731f515c2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54b4385ed709612ee88b44b388b21187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1dbf285b013ebbe39aed0ea8bd31688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5bb54b0de1ea6c974b2ca29017f5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d54e44ac65d20b38319f9a5f1b8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9fedb52e90395a45a077b03f6e1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383ecc89aa4732f7db43005600a598a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0ac56a850fad0f444be9d1b3f3f0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd116abf90c3a321c0a277ccb1e7df3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad57eaec3ceddcd37e54d98c55982d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b04c30cc01946414176efca0f92d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819e252e6f34ecc509255f65adba7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd06210baafc4b12f16e0f7a6c52398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab08b7abc5ec5bfd0a26dcce5bfc41e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a335a2043fb17445a7e99c2588dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04462e32a745026f11692a6e510dfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904554e485da687ba5d311a1d1f2f352102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caa1891c030ae6908ba77b57a8fd90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e7d1ddb0877f41f1e942aca53305a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61afd19cc24e5b14be592028a915376105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5581f2d61a763eab9c2baab06213d09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea0d8113bdf822a14efee62e1d93a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca746e729b89d89cff39004f951f2836108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df9f988a2f871665ca7cf635c08b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d08f76e8a3568b286469deca3787d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2347593ee2b63b6a3d17c97a579aa8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09017f018f882e930dfb281e93db8e26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e540a1de6d124255600fe1dae18a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc49237f76cb0c4a752b623c7834ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e39658b95102b8cf66775352558832115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d961910ca606a38be9e48295f762116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4296d2b87ef0ba33c28745c0665c18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cbc81aaaee8ee502b890759faed21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dbe83633c3ab8036c58614388a18e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb61d32857f06f75a2db677c55c1ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956321b335f5e72872a474c1b26f9d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0915bb10c6ab8f0b03c0b0976218de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce95a2524255ca94e4178f528604e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6f4b47e0a0ccf7c9224b7d706d3fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f7de8197c3b8d28d25c4725931b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50417b6ef6d72cabc405ada8d8118e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac267a95a755a3de581a3475b18379e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366be7fcdc19bb088646cbc6ae56b46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241df8c4e27598c23e357cd2185ddcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310837f65bd0db4247be2bd059cd29ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bac5d18bceda398bce3cf5215099c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba06b3fe117bbfeea9b7f45901af6bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaedd1461c7de46798455a4f0db07c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945387f1364e4c3aeb05addba1b10e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b63314c93625b035d6da4ecbbb5a7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d24538e84c81fde0be8ac0edaeb04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471ffb443b855700da9b7406a0a8618137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f81e27bd389359309f0f7ad891eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551122d13d3cbbb461f94bb1c74b919139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c204dbddb72de0998253dc2c43ccbba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2dcab03b0858687ff8b202b6bd476141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19305c383dd0357c4656389368cc6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555fa5cb8647ce8a00f64c581b57a2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320c82722facbd88787c115d42270c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455517e839a6e99a0af8192c24c0dd20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb73916ef2dc64583b3e29b70798569146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4033be6b05eaa6a9adc3ed864cf8078147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb11985d39365ba1e4ccfad3b833cd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30dec00bc2dedfee6fe8b0ec7395c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6180c90f92f9a0bc99611ba9089b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacfa6c1526ac5bb974698e1e4ece3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f2ee51051bb2f9edf117d298cebb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d6546221f274c9324104f799a9bb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217c520942227a39e11326908a3265f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d2a82a36917772803f9091e8c5692155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b93c6a18efb7787edca6be71395ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e43c37372664dac7a941d8747af88e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fbfd5b2b41aa305f806b0a090be2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041115e468bb7e7100c1be98f1dea5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612090e3812354b65d0f45f3673b318b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a967308421f63c998610f4093deb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e0abde8e640d31c16da9264862b74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d47cd8ac8a32c106195170e9156f97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151970cdc6daebd69f8146f198d391c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c15ce9a8167ef7ab24a6aa9eed04ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6847d94bfe4009bbc62c0275e4710166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2369f9cc7b58401a4bdfe602bf6bd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69157c22e09473eb0ed4cf03c4ef9506168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07a58a9b7d1addbd81804a51800330169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98327b591e961c2f19322f82d20b5186170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d489c27e24767388ed34d06041f385171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b00985eebf8539d402c978b6812648172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847e5855181fd15b7199500eb38211173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b859fc4c10d7808cd5b8b84c17574c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6a57d274b53a52b70ea0190416155175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122e934cc7c37069de5eb3807d671df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f529730709409b2f74a496208b8b2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a2fbe4b71a4b626bf5284c97eb95e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3500dc5356361a83d847986008cf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356a2bdc1281df97d7575cc327ee30c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a9228d2bb748b744b914e3a1d2ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bad1300713d8d37a8a2c6a5b696d2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f07a5c5a02f48498576e6d635fc4c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cf684ebc7277c2fa9789e9ecd587b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dede3054cd84e32efbe8fdc3e8177185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248fac32d5a8457b2922e27192c7ab1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee48b6b512c1e4b691cb02356be2fda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a663dad95225dae8374c40bac6f725188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de04499a28a438e080844d9485441bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cba555420732a9f35ac6bd1811fba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af9ccd6c802a2b79eb6931182d4afd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e23dc09fc8265375806fc045208a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ae85c78c9793f53c474334cf6a66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d78543a7f6cc7f85c527a61e336e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6ae564b84c5c181745049883519e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e179fd3b3fe8806d8c89f9ad56d2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f230b53152af7867468a5fd93b744197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9a9897696e21462005f2774ea0547198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469623ef730e3bbc34881f50b8f077199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5a0713281895ec1372d5394a39398200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0625e517c87a50dad87321f128c7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064ba36cd4de6100b2529db34e90e51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6b750c163b34ee8104d50df51585c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec0d7befa4fa68c327190284090391204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c80603d938025c9f0faa4175d185b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecdab69531e5a4c58a468ecaf8ffb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40801650d66314c08c13a582cff50ce5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd873b0967457b06da55e7b464382208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded18d5584cc5983351bd2c9921a6e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec91222f7741cdef0235566593e56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df714e190551276b23d640a6657f99c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa475a34a5de018000eade78aeb30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0211381ddc50d02e1b063307e16a9c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c05fea7c51c7f000861d0f75d75b83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e36cceda3687957af58cf3c32e15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09067754f2986c28a191c4f6957410216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d1f09c9b8938dc1d0ee035fce7c98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1be2b113f7ceaefc30089cd8aeb01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0e58ed119a0e806fed25347d1d01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe3bc2f41fa34b20a4539cf9bf72b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63689286efa1946411fe269726e755221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5953b28d6c145a758bbd590bc1c9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bccf0c21bd5e668da03cf1ba1571d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed9ccb2d0d349fe1c6df9b489767b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f130b9fe5b47767a30606522e5ff449225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8355bef3aa6bcfa9170fe1b5175eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e750422fda48628131ce6bab2fa0643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e12004a9b0605ed98beb47065d47e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee179f4b645da5ae394c7ce8b2a3754229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9930a104e46b764ccd667e886bc80b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f17ef82668915ef930d6cbdaf1cac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fe373d84e657bc33365f9fd42c60e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb94935107b4cb6082b9a13fa960ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa381939e3ac8a4cd094566a4098d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2e5ef6a551f91b9332c0f157d5e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb57c73bf6ae5d81ce4312b72075f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7ccd270ad527f84ca1d483d353c4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d97c86bb30150f7e6bf7059415558e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6234a6c8bb1e0eb3a65e9f6e1c984239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8118d69b036e5f7b836b1cf1d0b759240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eff64da835e5523a1e69290f6a808241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b03cd713c8b489c60c41e74824830242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e0084155bb6d847a4d239710cf9e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28542f2db6d7a7a8239cc979c12cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a7b3e75ef2bfbc3f3e417930f583e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45ff5a4bf8b96e865d3492d504a545246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c246001bc9a079c1638b5c373568247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92503ef20306cde90dc24652cabfea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17a81f9862da030c11e44e83cab4bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79821dde7532a091de3b12e8a2f8b57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804c6e93e4bc0cc9bdc21619b3b9f02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6731c0edfa1ff2c253e68ab7d1d3b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee85db8c2b879948dfbf08b8134d87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5bbf8c9de488b2c011e1ff4f2aedb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efc79f0c78cb79b1e957e95b9d8c6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184feccd28005899949a8fee84ad46a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f73b93754c4d801eb755dcbaaa101f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd387cf96b540917404f413437dfd18b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f7171a64b19d18ac5352193113a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7634a455dd15919265e5776dea2b590260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9caed109b6117522632805a534fe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125861ec71b453fb827a58aad2832c90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447460844e851b50b179099c4cde477263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadaa83eddce68cde50c6d444093d1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbee6ea4f802af976dfca63a69452d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adee4dd13be5dcdc03ba3c93d9396e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cd4bf3b0ced72f369527a9873abb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceaca50e04d13998eb02fca1fe2ccc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53518ffe56cd241a6ac04351b746e6bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f546c506572f0206d3e2f9385811b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb69aed8b46a22e63e5155d2eb3c59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb24c58dab37a57c380941c85b6a03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65f596615b2005dfcf17387904ee8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730abce0e717ae530fd7a3b116aae46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ea9c3777b1af17a98f129427a15b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cbbed884a5063b0e4cda76e054350276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445208cf107e2c5aa286d2c81737c384277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6baff8266c9e82ecce74b9b895ed9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cdf2c5c4d471c9beb763fd8edec72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54a7e07e9d721edf95f63c0b34ba15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86330527e882a45804246d11eab0932281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61bc80bb25a993bfe2373297a6f1e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c10941f011515e9910f030a1550911283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e887582e51ca6922b60203da4f9b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0c2ba608cc97f66fbed1c2482c13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a5d300c4fd931ea6315bd53307b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ece347012c95f434ed343f45da0a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fad234ffc4459b9575535962c30e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1af42770e8beaada63442c0ae75b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8b7e1e2020562d0e470880ec237bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49f19bdbda21a3f7e87f920b344575291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c804be1004a7a33c8dd6dc1abb74f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221bf9b938a2736662653ad73275bde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d5df616336200c3c7546df26e03bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c40c95f49bec1cd79e55dbdde553b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9c802930d61ca6b2942892c1bb95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ae6281b11c2559c838f3d8974e9a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb2466ab4a7366888d6d25a9de88f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc232740b03dd2aa0c40a33508f9e4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87a9579018b5482e1b358e26087ca1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9e5bf0576f8152b59210d9e601826301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4a23f28c0d38d275e4d0baa76af05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f867984df92d8e04a59c6a2d4b4d548303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d117a08b08c289c77fe6662b7ed9af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8218464c16017eb57102c0c01562c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed79db3ea597487522a5b4f450b1e30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bebb5c7f534056ea21bc733270055b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60296602f98ff5a07dae73ab8c93fdeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8c83f193525ecb1b2285a5e7f77d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d240a34f2873e487058d3701ddc2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba4ec2c4f8c9ea5c1f0d54432f7a69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f693878b3316a2b7e83259aa217643312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d11c7dbcf62bb8f36debdf4e9aff78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b820e815568ea11d56466baf83679e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cc41e9690654589ccbf786c806da1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3e81ee7def65f292f209876b13592316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2134ee987aa1e110283fa26634aa23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b53d5a5698ce50c4928829fb26a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02954051f5a87b5c86038510358596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e5dd5cb3e008a4215b85b84f8353f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde683dd916806158c34b9bf4794b55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0edb7143e4a14a727a2fa41f9402e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821350906d59bda454619385cceb324323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e194e0eac6d23cb69fcc27ac3bb62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e95384bd887f1f1c23c746f077fd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58ba18e1739e923be16341466f430326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e36a84cebd19a46311ea57bfa0c75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637891a7ac1083db4a30b6c61489476328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82c7679b250d7a5f5c6008134d1ea5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f213a5e3a685f9ef738646018fcf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a273543deb6ba152eb036428d7fe375331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d400b17f378e44c8e808c6c8b301332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814298c592c164f20d5847df83d68a84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180bde31b617dddb81fe47329b0ae2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df321f5ce2b1c7f779def556dca25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5f652dcb656db35a30d92aedb3bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d078eeb94d228ff0b5f0233843fea9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ba62bb01d04bc554a797982d9fc78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be538404f7afefc250c25e157d0807339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37ab71ed63776436b0e6e086672db7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997ab3ae166ba13d63e95c83257de48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a460f199c95b0dd2f45c968d7550972342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4cc2122e96aa051720246aeaa1510343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7a093879475677ef7df9a54624c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e79441fa8ce95cede4949c991401345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eacc860e1a8ff9657aa008168a0de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca947e5b2aa51c9feb2e5e7acc2d1797347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcb515f3bc0f02f9a44851aeb40138348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb2bf835b0792eaec37da82b1172a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796bcc37b7e814a017dc9a6e8e8043a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11409280206ed29b5569a7bc1a86a616351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04cf10e2dcc1f73da28a2016a31161352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777fad9a75f3771f89e1aaf4356d6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f8293a69bd350c583a935ff8c294354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b9e3782fea3ddfce66b7201e0730c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94023cf5be6f4e640f7d7091788a6343356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff200baaf3e21484e61a2901e398ccf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a03e9cd889b272773f7b47cff65c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae598b3e0305e71d9000daaf5b93a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b4ac7c38d78a78046b87d3cb4a12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e64cc5198e1acb2edb82fe9259263361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e8b1d6542a0ce5fec2c57554e9d00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62925823611d6ec7521768e299cd4504363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1764e803d39b248d296eda41de4d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df284a2066b3b45612117ac97d87177c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6383d55fcc507af13f1224028d6e74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa6a57d0818a3f6dde75acd54a8c75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061702207f4089261d43812d9d44e106368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320001a3ecf2dd9672a2a4646ab5be4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ceaa3f299764612f0337bd8095306370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46327aba3249cbb4a82c4fc8836a0e6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd1eb666af128c412cc02576c08490372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5cbf61b2bb1b5a539d44b43f5ad2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfbe414a68549568c721da13b316ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead25a9c73808c9b727bda7267a00f20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d6b120ca737040b70956879298e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac3885b757c5c19d031a5eedc4dde0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7aa60128838d35a17b54b29ff11ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1736e7e71a47dabb38d2dda408bae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da60e9ec6a119668c31a669aff3d2b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46692142321c33eba72015a8ddf2b49b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828efd48cdffa0732cdc2478a365bfb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1a0f211e67b5c560f32924aa13e02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4d77f403c8bc69e24611f844485a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d0fe8afba1fb03803280fd455a39c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5c1752393c701802315825c4799cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59666a7ab2e4b06ef15005dde071ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12e9dd4d55ca9bfa93edf9e7805f36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893de7b543bdf0a72d637d6f910dba3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5158f38fbde90f2a4c00df0ecb51c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00fb86052fb08b00a4114b65b4a2cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e295f5483f7c86eda60323481e55555392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0acf87b8d155f11551e5ad879524c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cff6558d77008f66d8d54e24aae6c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa72b0012d7d39c41ef113ee25ed32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ffe30d06b5dd817cc84cb04480c91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ffc9175100cf6e0436b57f31cacd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd99add298989878289cae1e81ea661398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d27642c48466c45f64dedfdc6a7ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc91248fafeb1e1fcf944017b557ae2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb793f4b56412d8346240dba3da97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1dd144c24eeb0b1ffe10bcc88c07f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3f9be9eb2d1efb47e508452ed5e4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798cbedb9b80a8cf40bb93d7476500f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f7a73c51c974d54d81d3f92bc2858405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8738c4491e0a5ec82f91c96b94dfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087bf47fe6b2c8ed56b15b6da65b1ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805dc37e37984037f108b8c2da9ede1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0496628e780a830bc04faf85de23fef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f8484b6cb3795e0631f77f9596274410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f42b8e79bd861dea215a8a361fb448411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa05f0f273e4e62b37e919321d49b4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef52c484263c5d1d68b26a4b131bf1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db03ae3a4e2bc1ed558e0272d4b97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54748301610df87a5756d1d080e02f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09671ea995ab01c14b27370f3841e4ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61a47e453cbf5c01d851a5d57feb9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d96a76a46c95bc9bad421263e8b8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624afbecba863a8abd8525cd7c1d6c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc590d1f7ef2edee2a4b3d85f284c236420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215ab7d7e6f8252e7b174eb74fa681f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c9b59d2a74b6bc4f66511b07ab0ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6600bf45b5fb4c7a49f1cf1dcf56d43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c83b9c521bffd6accaa9ad4a4a5ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad548c04228fe9f42db89b8709dbea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502688f33088a1877228c8fe8f8ed3c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbff437d5985246acd2356a558e87f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ebfd3552b36d0ae91135d0e01add428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f887d7ac8bcd7ada36e4e090fe5f2c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987ba4ed3bd32043ed1b97bbf78d7b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d16fc2099d0614c1083945341d5d06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec8a205e41f32e0f714c52595364f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527e65a4774a324e903ccf8d6afea7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec8d55b90767befb2aa752876d999434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79763e112140494f9a0285c80e2ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aed867a1373a719029906f99347004436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6f83411dcd0eada44e5b1855f6d87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b83a90190f9f9e48fd3c281996751438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141fb79faad3789ffe8edbf116bc9e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d168bd0cee94bbbd679ae07bb7f6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a54ed11736b134afe1118c59cc1b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c752a34360b661bc78afc54f82378442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2701b70796c95f28a38fc76662401443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd02439b3353bb89082876512bf48bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed86da5a9d7563b6fb7ca04fb7f704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e25cb673244accf8534673bfb941c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d91d4c2950a360d2c8523f41f70e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11cbbf0eb4a41c2d5eb391dbba955a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4031a226217905d54d246c05134f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc71b44399f0b883b7124e828cd7ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4d4808bf251dc18c0b1b7f7ef57b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf34c621988068318920621294cd31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d34bd8e8b63d08014b4dc8a223f73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e869af000a1ac248a3cba91a19e73c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b439565732c82ee3e18215c9982f1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be411ed9720d81fe306bf88f501c9f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62082422f8dfb09b2ef850faa294c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381941ed532620e2575b0dfb4f0e7831458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d774a288d3e0883650fe773ebf20bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee4e33a7776ef5c787751818f5c411460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a231d3ee0474c3271905736d9e26e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825215af2197e9f074160b83b9b4592462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ecb452e9b534e0e9a005f48377872463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d7fe580cd21c22e0089eb9b1e01fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed55e9971760a9a6851b6e12395740465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35826bee8aa8e61896f60726c88a606466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a14d9e47e2ff7995b154c0da53c0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d49bdf75f64288f175548d7ee6f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290cf99f978cb3c018a00716cdcc77b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b0a3b43fd6c33973d00951983290d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226c9351434ddb90eb52a43f91a9c46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc150e0bf43e43d9a84cf6fdfde14dfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a82c821c2c65f1f05e1e04c46d63d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbe5357e1c162c59c194dff9acd2cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3d057d16e5cdde4d10568bfe276e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d369e65a2c52edd48a360f4dfad2051476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361027b31e57f8f07ec1fb7aa501a8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef1e325666e71a33e41dc910d5a8e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470a2ae9afa85d2da000f6eff462ca5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e7dfb2be71a2b401603d697e1025f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d3fbcebb4bdebe0512b05cacf37c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc47d5cfc65089d38a124738ebfd97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a83e5746aab819a0eeb83900ea529483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b965e3d6e8367d23595cb26aa9e81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52727f5a9f040a48329510856bb2729485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa5d263ab1c451ff13da0687c0cea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf37500936481603d2a5dce0c9e586487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7497e2139eddc28e4dc17bdc9ebec1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b7e3f32c64036ca639548f8c1c39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26464fbaffea22dec266582e16e178490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38344e71c2e85761707bda57b893f49b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1baaec2eedd89e2c9db45f946c8497492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e114d8da468afc7b8cf179011fded4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801d41245fcbe41f7a8027e9a83923d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0b4eab739391930c1f9a5fce4aa68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78280269c0d1b0dab79eb065c0a36b06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065259ff599855bda8b7c1a818250d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab119c03405a11e2c2e52525678e384498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eece4df739496dbe7c35dc2ed0201d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79d2e2d2cf89bc51fce108863c6e3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32491eb0fa10158b12db429cbaa726bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437706cc8fd0f60c65424c3b3dd46c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9436c42f67a6cccd898882f91de8ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7222f6e0879e441a9940b589c7bbdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16267cb73dfe558db702e380b3f2e187505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a237d631b993cfafe69ff1cdc1ca3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e88d6846143d30f0ef2d495100e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43cef347f7d0283f805a9d2f8d3271508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80c115473b3e1281c2441ffd603b2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c298d096582d0cf18b8d92101dfa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b88fc27a8184426ec6dd975a3db91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e611c6a53883d31ca03e28db6cf1af9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8897ae4f2e210b954e630fad2da9ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97925dce5e006c6620659d09db4f82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9571f5e928fbc72c1eae9c866101ebd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf066b60955eafbd96c5e82fe7e0f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d6efdc822f61fab97dc2a0a60eef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008e15b58d691e3b9c5ce31d33f15c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772a6ae203aff0cea4b8fbb394964fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d1a7c298b19f574959bc0a5524025520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591b84362f9839dc54dbbff5698b401521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dec2e761d8fc5e1bbbcf11fae0413522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f0966f4cabcb54f6c99228c4b55b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764c65a850c349b77a9ed7f2eba00eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c9f6b7fdbf13a145755577934450f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54adbcfd275a684a84aff1d5a3c868526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f9bb6adf5581bd2c51d63de215b21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa322740f9cdf0e3c940a435be4bb098528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88995d58101588ac6014ea737588018529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447217e359afc0ffb68a848231de733530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1bb610154ee84cdea7e0b3efdb81b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c15f9ca5e48ad224cb9c1986a4958532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a90e8d558a66eda02cd58c0e4b3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc29b75b4f7e3a7a83570a5344d8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80206f39a86f051a3315c9cc0f4a1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeb78634fac53894b9c301bef8540f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607dc1a19ed2d035529ca5218182284537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9611e82c444c45f8c7df45adaee5822538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c2c7acc7c30d8db81f82b5f6a7337539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff3ccd9d63430952a48744e048c74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723458db32857c6707197a9ce7fc7b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8478b215389aab24297c5c355433897542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62f8613e8862b952a4d528bb369fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90186aec8a72c3b5e6186fa0b53c90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3907fc4e52bd3058f579820c1b22df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95990be56b1da80c6746e8a443117684546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18609c96a9f8a15320364c898da3e277547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02d467123327964bcd3ff98699b82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d4ff13234ae96ca62fd47275a5de1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c73e0c5c4eb132f34d17159b96ca3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8afff4893fc80485b3924af1d9e51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea2e40f957ba283f5c91119d5c853552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891f791d17564bf0db76d34be783e24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd88c67c2cdf933d4170466ffaae1f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b13995bfda23dfb389c555ea67a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb0fe6337fd2aa4999918464f8dc8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9355c3d51dd743f12d125440e629ac0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ace99d417915f89817013011f24e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01948f54faaecee1857087e4b2c202d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1779de3a13fd54ac5ced496a63fb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4498d1ea3e2ad6b7ddb7b32b2d96c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0b7f562207412b2591d7bb08df24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9969d311bced8a14dfe5d23316668c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca201c33402b4e43d49f7a8c3a7f73a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba7b7293666d0bdf0c25abdd4c60c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62f32257463963209857720ea5fba2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e75e89799e090cbea158a33b79766567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c224e7b24a5333b9382e510983d90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773c721fff6a72b1d76d161cd299440569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddc29831f8a3712734ae2f8419fc82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdf11319a8d09562002452f9daa988571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f01d87263d46dffe25adc5b1314f8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b021eff12695c30134cc0db1e23fd1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df192fa70ba3c8747e8c992babe06597574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299fe14933366f2e5263a296019caa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40400708860f4e88773dc8a7efa28f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a7c7936f48d3659be9c094efce167577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e883c2f2b75acb19a91c5c7e211cbc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87206bedfc97dc99dcf6a306d48153579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1433b75bad12362f66aae73c6c458580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd23416d41eff4a3c612c8a92a91354581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8335e93426582832fe9147a509cab2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b286433d52619726f24a662d07babd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b3cc7e1cc95faa61ea1341842b4a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24b41e894734245d453e93212b0f45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f1a6d6cd936a7957012a0364cc015586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11cdb8506843936f2517947c61c376587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0061fc58da0524b38b05f9045d380588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6abda198f7bce08ab7ec3c803dc890589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e3705507737a01e380e22e3458b40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297bebbe54f733f220f4d87b354505c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51da848d2b80ed0e8d078b7cd68603592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1295dccf86a58152f94098ae4d15a79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9739dc4bc2e97da0e795f19a5de54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fb8d941c39a3b5fd8a7f1ff78432e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c0a467c45f446048f8608b7382474596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c7c73cfc53ca95f6ab6183471676a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c1f295abdc4332098ff9860a07a34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463be01a95eb6ff95b7eebf6e58caba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8452fd6038a467bb1700fc44c538600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdd78cc10c81623ec31601611e17df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99746805ba34392cef0404a27d26862602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa335cb12132c3ef3b6ddf76a0d978603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f201eb6b123ce96cd8a1b830b442604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945113b9ef8d454a04772d07edf7860f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e1778a00f21f12aedd4496060497606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdd97b28d64afcde414f32f973ac65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7aed90ae3e08f0c7b76369b7c0b9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71971948e46823e7a0d1905045e0d4a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09920d47127a35bc972b39e8496a2347610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768a5c027858f2b6d19e7f36621390611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8e947fa30e68822cf5dc8bdf550ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b4d8206c7bb3647708910ba50706613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a200349f43d7394ad8d568a299833f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e3019814581b61e8f33ef07bf40d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007020af0af8928cea12be05467fde8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191ba352867122e775916e8349d844617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd2ab31bbb49f10559701b7975300d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b17d4428a621ada442c5f60ddeb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd45a1f743de82b68afc0d8bd198cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a8c5477eb716ad40bb9ae3d569596621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58069081723e506264018b65c29621e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582d326f55a1eacfcac990e93be5ba6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8b0e84f5e8baa8c50ff5d60b112ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad345f1b6bca0ae882898ad70a8c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac55d8cdaf63e11f3338360ed5f08fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87535f7a646929123f0e9ea889a4a656627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60486a1b1177f8fab2e2143356d7cfd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb6c989e5e1df1cc19c6253b54fe7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca403af3bc4aa5181943742d3bd72b30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc23c60dddd6d583f3ccf472757fdbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e5ea0c14c95a11d48282de3e48146632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a850c94c571259b90c6b121e71c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b119f188ee1987292e89c0fbd9a79a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54185e43dd287af0c10e13fb8e1bf3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b415c802f96ae3798a1556e2cec59e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5ce790d9f8fdc8f6f8d3fbf01741637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5b894c49cd6ffc75a1cc8ed2fc825638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92e2d6aa29649a62685263c6933f28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d87c32d98bee3cdc1102c19416851640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c12cad12e6d04a66f0f8e855407d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c681d03ece0f12be41c1572b5febe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83da9e2337cd2be5b8aab6c37c23e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ec5dda73c081aeebd6d646e14a4c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50620c4420320f644532e8f31afcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b237e9e99913a1dcb2505ba59198646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfdabcbb4793a809fbb789a97086db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfebb6829b9238ccd63b627ec8dbb8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1de5ca6d39a7a446e408a9d2f05c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bacf1990df6463a5eb7d32bf498a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f80574329183cd90f9c37fe61bd13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e832b869a0b9467e43a6bfb599a42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9862293d02fe41d67cfba4af574e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ab779e9bab39b634a26b8e180464654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d092ae9c67db08b6728c47508b34e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f8a8d50aa3bffd45d2f431e3c14ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b4a8c69111ab7c243876a84c598c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc49706a1d28afb57fcc44a7b44e9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d46f0d27f63aaca2669c50128f4e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea7c44865b665cd7e8bc8c243b6f4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e70bdd6a75d1c3c85389f1fb69d53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c393dc370b1265010324a4865f43883662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c793358619f49273e241e32e3c038663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9187500608cb45751c6d3478bd9f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35742a05d8640fa750124e184e898877665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96b4321c5a38ef84740a94b1921122666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e90ae4ebc23a04a0a0be759464e0b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bdcc3ccc891acb55fbcce7542488c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6070b6933a044ef377923c86da0599669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b13e34bda851ee3fb75993826e95a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d00dd9470739201e1fcc95bca9805671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079e5f6fa22dc6a84a4c2c3bdb140ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eec4159b4be44a8b4afdb9661d0e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4eda1a1fd8a62f9afd67fa07f2b41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df63eee15007c89b06224d0fd0534de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649e5fe5ae3085b5bb564e77bac1af6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb685b09d2b80199f74d05ed66710677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaa4d0e8328a01f50ea821fad246dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373c15089f8c2270d9ce6c34b7f65ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399fa017985b3298ebbcd452f0ef835680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d62a402ac01fd4a2cda9eea2d77d86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532d6b5b96cd1eedd0219005f4fa67a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2120d6fb13c6ad9d0f32e1c83a0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0e262b53d2d1189c0210bf75c47b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ce912a0f09921f083ddf4f5fe00dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932668c2e9c1775e1ddae38b45aeeec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c664e3f1363ed7c8ccf657f77bd42d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84009a9cd45a5165f0c21d711e6c19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf05e57fa9faf1b244d9d77c1181798689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d451b1b789aa0fa01239a48d5fac19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df64def9b74163a2f283d43a58323b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa6469146ed1c174a11876ad7f9f45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f9815be3617e27eac59d918d0ff4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e43d00a8f28bc1d723dcbec444b3ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7bffde0c72d272c0e6180516eba52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328f997cb818f5533705208a0d4e645696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297302bc56f51de2bd2ec4ab1eab6b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aef81392cdb9c85be1e2ba98a47ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee03d44e2968b6e00ad3517cb98d13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752974bbda30049dc68b2594bf0a5d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb77a2ca6686beb86eed294f8fb4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36939b741d1fc1e20a56470e13377d2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971380d7b12ca7d9deef4fd2b95a259703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d236b1a83443047601b76e6d436d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c46c15a99e2fa583ee79b678488ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a462606051ee94d077dab442f5cba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d3a2e16618043452014c42fbd7de4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c47af512e7e9ec12c6571293c45b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d291f5eb8788047659d43cfe2fc0601709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dea973951b2d30c3dbe759c4caa84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89977585a5dad8e3f924299cbcf77010711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152107060df1dcd18f95e89755ac8fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b437a73fd546dab52ed0bbd7a6edd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72b8aac73355c8862aeb771cf864ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392bf176c420a93c2970b7fa547f339715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecc2f72117bc3b6c15b80e2f23e6bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063cf9fab3b946e0e5880dac0e0f45f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f136808ac977e9f56d8373f89f2b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04559d0546de38ede756ae1a645874719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50eebdaa30432e843ef5dc44dd57fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6d278e9ed94eab6f81be7562b5067721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61411f345c7ea38e2a3487810b51b4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebbc1690cf2a12e599e8b34ef25ebf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68cc45b0f5bc869ebfeb1dc9424c63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93d9dbeca0f08dd8bda0cdf3bd19d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804d6c32fb508bb29e8b8ca4ca94f7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b57707269762c418aa625abea65284727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade812c6245070b75e9baac0e7a1c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5409bd295ee0cf32be520239a6aa80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f8808c7a6bc6eaabb57bf2ef3ed1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f857d906c26f600e1a42b7425f7c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041192d77d399189ed720959e13add56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bb24ac2fed22bb82abfc2fa423332733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2801f0c633256d5a3159316858ac3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a1be4ec59c4df595d40882bb7ba27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e33c21bd839f38b162c1182ec78011736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927bbad1ffa9a2388fb1135b0db6ae5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a057924fdf458dac3fff1f151fc629738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a63287ddcbe849e3b8d60625aaf5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44d6ca2ebd577ef16e1f4f4662708f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7164c7763394b18008803d0bc5f238741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857f6fbb11cad35bfc6c9840502fe2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b6d45c23ff3ad4a63fe70cf8c2149743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409f94728885ae8f272b3edfba90077744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217ae3986bf26c321e0064674b8cc0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeb9ccc721fc7f67aee76cf71bbd2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9174011ff9911a8e918a7edd9f877cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115f09f99878795e1e8edd1b6c51b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7401a30397729c68132ea1a7544b6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3be4104eccfc6bec3b5689da4e9e82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9934553ffdcb1d0abd255c178275ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072044a49d66b01b89cf5c44d30e975752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4386905556a6afe4462f6139416b44a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95056f23aabb08c3fcf85dcd61970c1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba43424ebb98ba8b0e5f55fb553597755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29876044ea3725dbed693e537bfe7c9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94f4844bd3ca897a3bc1d01b19b90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d642631b06568b780d2ced04f0012758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c522ba398d7015024b5a69f35d0b92759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3dd0e320d91dad998b9e487b7d40760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab688b9554f0d58faeabeadc8cce4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626b3451a9a2ab442ad1fc4cbe735e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f97c4af93996f949ffd8832b4d31763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732efbf304c01d7dae62975d0cf3f33c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47f1e44e0f89ad9b550f153bf3438a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d929fc68856655ba33564f95252e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e29287ccb2fd091d4a6e0a0032454767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728ab1d0e1a0de6699288c7933407db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af189420c4256261c141f286de4646b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3d32cb5a5d3c0a012b3cc75fa6747770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b1badc62be7922ec4e058476f8f0c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b295c5d6de3ec5c512ec55975cc9c4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d3c867b3f67893e18e27eae52315f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff415ddf6305df3e00ea73b8d4a0a02774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ef34ecd907369b629f702d0598331775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc9cb7aed038dd9fc0c331fe7e35de776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e8d0c6bf6baacea35317922448cea777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67550b841b906c310ecaf15265fc70b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58003f3a89151fef17b8416881f5042a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053ca4bfc05e420ce305628858d4f14780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3db13b0e24cd3f505cc8da149a2e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9c2947d6f683b1d47e5004eac9907782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7aa4d6b9a47556b7c2726b219ad12783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dfaa3f89051f2bcd6abf0bc47294e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140455fbdf41a62b6319b6d08427923785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dd06887f85b2d2c084576432a87c2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a30f1e12228115b65898ee070ebca787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c060a39710d26138bf4275971ecee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a7d0c1edd59da06a56a6dffebc131789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2009db2dd99e7c95c87daa736980be0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6557ea46af630f9f29cbcdf296a41791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb603bf7e006038edc479cf8bedc1e4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdabfd5c399b49768623b1d80c4354d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f5efac8edb323e2bde1ec744be680794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171689725d6cbb95eb4b32fe0f46679d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35850f86183fc5eb082d0ccf855ee613796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e47ba03576786819fa2f904b07f6f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa58139ebf514693afe3dd8876cb77d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faab652c07816bb892dec6a2240714799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62818964e33f07a5e74299843635f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734a2fbba4eb104766d155043510693801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fab7e408cfc3ff116f57a33b651ea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18474e6638e837aa55dbe1e8e2538c3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab9684b8b6b6ab6a56f3c16e6b8229804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efb905006c02e646830677a9bef203805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b276c3610a9c67501e21ee3542acd7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b54f2c1f2cf16f6d1d2ae6ca6da2f1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ffd46692e90fca28bd177012140b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaaeef95184a1b1507c05d7b0bcfe2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ce90e90ee656a9056b3b618c7408810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a1e3bf31b816e8898fda18c214d0c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a74d04f3311ae5cb483d4b92509ca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3134f44b630909cfef07e4307b542813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714077278ccabfa9470cd3ef05d9aed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a78fb0ee643243237c96c0c223daed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f9fead85749dd2a60c3aecd02f8ef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ba8be63d8b0b6cf367d14f0bc424817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b46610d428e93a5b7a1c3a2e21c9b9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9127dff2d39bfdaf7976aebe1b0eab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf20a4c157e94ec1782c0fa1da2b8a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf84248a1844df871c6b2dbd81cfbb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146825622ba0887a04cbeaeca144a2b6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc8accd1efc00348ca728eb2dccf9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559397edfa15ab52412e501f53525557824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516709fe423e64735b24ddb28a0bc621825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1b965555073adec2e75157f4bf10c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8171fdeb219634434f1b5c5b0cb8f1f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8788112f91669c90124bfd75643c95b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b863a74e614bd23e36aa1cad1b4c7b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf16a7153acac8dac4c05c44aa2d83830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e194f59a99138ffa1fcfd5ada52694831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab5054fad783a2a6fd0f63970574d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b8898d3967a2462804637e87c016d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002cabd7f77792f17d47b758c28e339834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f99dafee67dd8f4f4475c18cd989835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691e9d85dd4b916e79ddb62ededcc61836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7a108694c2adc3cb3bdcb7b31f958837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60872a3bf14fa691a39f2c2492999eb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faec769d50796251304c594e777fee839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f16052083577a1b28e2067f4bdbdc5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4c48f83c7183feeb10b14a1c0746f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1b8d0594549577f6c719afa9afab7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4693ef2e9c961bce5f5a0ae2043d3b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab5d1a5f300c27f312234129630f351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd8f2acef0547fbb40b046659b8e1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af372c1daafaa93f0a27984e6b50f483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4540737c112c18fe2b6bbd30acfac234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e92e4db9e5447c952fcd30eec29d085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a808aeabb0f24cecfa54409772c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf804a9bc94db579dc1309caed792f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623d63298df48e6d5163b581f08242f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53c004d87a02e99a3b2866fc7958009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400fed0141fa77530b5e1d2469ea71510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209ebf7b115b3c2c975bc6b5066b2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a5e9c24064752c75b8387bb2849712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e225c16c24ee852a626b7ca1ce17913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab1c687b636322f11b19c54def6d2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b8d47a625158eea12928b2e6d0c4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cdb4b400f427b1f10f0f967932e2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21792c18ccaf5d67449f605d2c57df617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38668dd25e1cd2a4f97d1bb89fb67e9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41682249652f547a5fd6467608ff5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac5083a6f3843f943433fcd9564c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19742eca073c01972c6813d939ee4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790655d7f69ee4968a6fed1dd320b3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e85168a7596cbe8a94cffeab0afe8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed054ea332ca5a8d551adc5d73ddc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee1a596791dab1633ff0080e34ec425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6c1fb3631d23c518ce6604a57782a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e0c4e5912ae444fd7e4fc908427fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33151e969f2a51fcb8a257f208f307f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39955e4c33f73959d95dfee3619bf1a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984191004f7e9e3f06312abedbb0c0cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d4189f63488ca8e69e83bdce69a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a63344f880be705421e41b5d981d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fe23ee76502a2631c689de0ebdd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed9f063c52e83737d0fe2a338fc09c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd88e3be4b432d5e04393fb0e35575435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977321fb9aec6219b53383639e1d7ca636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730903e74d6485ea6743933d25d9525237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145bd3c7dd83fe90d17c05a4712339d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86822338b6bed2e347f17684e840d4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee590c2865acf0946e65f0f959ae35640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0753267a026d1dc891401983e3f4e1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ce9978efda1a33b3aec119190017142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b887043716634dee03494b8a08ea043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e48cafc02ebfa961b462364d7213444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1aa8a491d1d0fbe0c0c17631e8df945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3e5213ae675db732b2c189a37feb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaf12fabfc84e397c5266573c45f4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a221442bc2e255653791405c1a96b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7858cf617c003e92e05497994561849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811fef0c4d9d9fbb89a8ebef02c4c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b2469bb6ba5a7ff1fac70ce15058351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ebae4689b0cf70441ea750b40c1ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843000cdd29c37e7534352ffba8ed30d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a613dd5fa0440133c618dc0af3dc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f079267419b0aefe4c0b5826e262f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff8bfd60ee33f43c5c4467e35f78a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e393eae703ffcfdaa30102dbc3434f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf1045e67b977fe073bb2a2d7674758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651ef34b68443a0308d39940d99fa7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fc754705c3af12a52a23854fed0ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead18871419d801467aabbadc2bbb87361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b6f8810a80e9e68854b41e45df9d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f57fb5d391feb07575d49943411c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf678ec05918a0dba54c9ac00abc8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d913606f62c729b7be921395cb49ebd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab379168d4372a213402643da402583b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76a4b12e9708d183833944dd029e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc0dd859e05bf607c543eeab448cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f02b6b52f05675df0b3f9e3efc9bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df121f265fc9f940996f6647a45e972b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3f73484e1b69fd19d63b297df58e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026e0a5830d5b175feabc53e690d2cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1de7cebe2a91a610c82a24d52e1af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d6cd0f559bbfc3d841020d63c1a2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e151c927a48cbee7b1e2e42d78182375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687ba50e28a3630055091657db844d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ca87c79644664715757b255f79d0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29938ebaa9809f301f008fdeddff83da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b7e34fcda7c93df3fa01d51aa71e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e6815c1226aedf589c10d628327880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffc8785b834e7eeb4125ac2a03456c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff511100605800554876b36769a6be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944672cf34818afb0b67c754999d518583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261743d7f3ccd8543c083d62228391b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec0ec96e8604a7656900f2021d7f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3671ce93f64b3605a6168d5af8c280886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef72160a7d2cab9616dc12b4200c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a9a9f6161c025ca919dc70649d6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c4e7e1ecc9584a5d95a10484f7eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b05f728710eef6d99082e42ca1af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69faef09b31d51b97d47378baa146491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fb1b429f018dc3d53e296f4b9c63a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba672b747f404abb59b9719e1519cc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3911b8317a9a71dbe8a3fdbe831a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed374470d26e80752ff65259b2154c2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a115c6a56758964c635ae1206ad29f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48222dcc0924f34d3bee101a672d9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12d8bbd0bba8ff561e90f3f1bd066698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b23451b254cab5624f18aaef19aeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bee3cb6751e6103ba2f2af1f7f83b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58a5b811d7d6b63d628742409f9b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52408627532a303df06435be5382e108102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caba42525a9eede652c56a6dfa0c6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be952fc81869f2c949e712c128530f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0de26765c69eb816cd2eea3ea17f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b837ee30d9f3c2f61696c7bdb0e126f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c1fb950d762f82e6367e30b4f60df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc461ce9c67cfe77080dec57092a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a408265475b977546f38081364213109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51397818fc41a7045f870bf7a86a68c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e45d17922adf77dfc40ef853c490e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a834a5f0dc155a6f71af5fc170af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196544a25b399b6c2ebdc55e0779de7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ece1e2225a02dacab21634a01b04ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3c2906a4219234a7633e6c1bb81da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd46d5778b2b4c676000527519df5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5b5dadfe138ca6514946c3803cf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eee70204830c01cfdbb2bb4ce5e57b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e6eef8ed5fa7812035c5ede8353e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655e335088b21cfbd4cf0555788e87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90204e0a7fe6780a96bb04433f0ac8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc258bdef5137b6cd77b83ede22122122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865be6f67f151545a40f6fbcbec544123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e36329b92e6ed3088ddc0e177a388d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5398366dba01ab2a3b1de886294550125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438338618466ad8f4577c56825687b84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3fab29f25cb8a0c8692b1b24b7d56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef044d70db910231d6597eca741b37ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c50d90b6a56c9eb9d4290460511a49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329812b6bad0704a4e8bf3a41e1dee2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8daf0ec334ec8be32ca31c0d494e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dba287f61271cf1750c6f2443c460132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034127776126d2f0335905a8db17a8c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c304020269b77ef8ee9e3839f5fe0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce3da2d6058758cc29019a6b236405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d52186b5ab691bf8b51106309d50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159972488b0a8c413adcf6a32ff4226f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac1aaa4e7b3e1ef56cd3639b3a7ae7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7cfe5cf953b20d36372c53df3ba83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10d654b3bc970d75ca9c173090eb95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ad6e921cdb41581ad0b295c53e13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff856af457017aeaa0101ed93647778142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7268a9bc8e620382a26ef625b6f78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63cd53b8dc16e407fd48dfcb41528c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c7fdfab1917b95a0c20bdc3ba8d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce919695d2cbe79fa0bea5e2114834146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee831addb63562e6d9e7574b197d238147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9885f9d08eeabc414d496ee543ee36f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e44e5d6c285c6e30119ce4afb1fe1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b62e0d794672288073d986fdbb19ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104496b5b0fad3c122617c49c9011602151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3403716ce927af94ab294601aab0f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa00b9be53a29f7d621a4407d874e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2d3753d21d1960c5189271fcb4e77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97da42098f59b265abc60c9d4902de7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a3f34560dfd53f0e02e5e59bd1ed7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aa88a4ad31562b6d4c6881fbbb403157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cbb01a8e775dc3036f41de682869b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956faf5f175cf78b917491c08dd5c914159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c762d9efe9815310c9c33c949b93e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff31cf08ae9a95f02e2857a73ba4e56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeb8e43f66bcde37c2ac9580842e89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a70ba7bfe96de222d8042618ce66e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8fdb905f752b9234fbfccb15cc3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c43b67dc6b7939e7a761e37e676b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45658f4530a6203879f3c9e2405ddb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076d9dc0759e1ad298d146127a1d87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf29a5f617662e0f98d3e4f9a95bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b07d1c169aa523a582cab967ce1e2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554191954ec28bbca3cd1108721f031d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b7702d21f5fb170d82f16e9a047a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ba08c348773bf4d3ca186b5658b40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac41bc8a390ee6a353e8e6a270dc07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092e81621f05acdfb2f7f117eb98290174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeade9a0f53db5fbb7e147602893b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be812055bb2390590abcf2acadca11d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f60acfc8fb77de2e46d7f6527187b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35e9d135cefe55cc2fab8683a7bf5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb0ac0c2642a36b349ede646bc679179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ccb5ff32461938c5247e050efae0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722d69c27c08865c1ac67aeb6db7f6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40423fd25ed3e0fbb3e189b14cea8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b4694dd55eaef0a2dcc666ea1f6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60434aa83a1ac0fcdc9f2a6b68089700184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa89bc3c572c1982b3ed27782c50ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e47699703be53494c47a9687ffacb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779356b0a95ed6c95c45820d81c027187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9be6b2ff7e63f9a1cd896fa300efd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df58b82609ff1d05a1208b932da62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57208ef8dcc4d7d822f021fbf0bdc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6ace4962fcb1ede724bb142c36d35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5431196988593f63552dc7c9c5d33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b73551b7247a9c7d9fe9bb6da56d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e66ba49a7ecd020212b537be7e6d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab016a6e73c039b811fdf458de120195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1fb9f52355a2fc78efccc34c9b60d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e8224fb3909976c202fc2385a1d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b9d8e7798917025e79f2646c27b63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc16c48bfcfd197ee832ab07fd234199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbcbdd24e1462f08a28230a2b7d2f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dee474baf3a4d58ef1e80c8a1480f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b131cb41f7b98b64a139f59ab7888202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71f79a298d252a84a7984951c16f23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d4d29cfa3d15bfad3dcd6da8ce7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668899e5522317d8c4d89df9fe12cfde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8597a570be31a14a0f78b060b5ad0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f82ce08c47899bce0ceb2859429a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219fb9bb2d5086d1782ca31434192c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237548b2321850ac60da3e7ebe7fc76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd70e4c647856d77b51ec9ac02315e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12117627fd3ea8c29100e0f99d6ac956211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac5ee506248ee6eefce98d33189e8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4efc4e14c80b521e1f4c22a659c6ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f335a295b394ef46e58719fa72d5838214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49567a6d06c672896862b47b79b3e55d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82600da85df1a408f29c9cb9487abf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f009e0f60485132690293de3b74bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ff1c8c32a74243008179fe91297f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec51a8cf01898c9278877878935e8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b143797e3e01a3648b2c641b2b2242220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2247b8206f9cf15072cbe64a169d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b955cc92664a592d577005f6850f4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669db0f790f86942ebcaf4dfeba84c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa5d38b8ef49936083c8f53f75c804224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a22560783789113fe6559e30f1f75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaae9ebf239231edb30c969d28c30c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1bc4e12bad9465c4f999cf391d5b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36473cd36d5ddb0dd0b17fe6be272b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ecedf54b644a95704524f3d01fb51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340387d4b7c2860b6ac7e4fb0906874d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8d878732af1def16ad35012e152c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58621a556c16a28f4f92beb8fc6721232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb77d963d0eef72e784effc8f27f526233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a29ba443d892dd19689156dcc19a88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3ba0a5d44b2137581cb0c99dd74f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213546f569cccaa366c7c9f5de9177e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c6e20ea63f1877ebe0de86e296704237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412a0b9ad3bd39a7e538da7807c93d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce6317410a9121cd1ee63166471054239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836165d75e9c2b833a6401c7e6b878ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf49f495790b57eb2a7a7eca2bb087241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985447d1db2b425a8c55a5293ae6c86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae89c74dc35b28afa06e7abce5bf7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4779a5bf99bdef86159e8313e00094244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaecca77706233866e7f2e21844055b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4365a1869d504a547e161bb784781c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca03030bfddd50a3edcfbcf4e8aa19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39f7b68e1cba1b22d89d8b92ce319248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df721b6f3a2afc470dcd71eef4cdedb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadda476d92a0fd29e19abbcb1db930250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e68f87cf157ef1adb1fe22d774e2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762acef8e44a09b14cacdc423992457252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb6cd68cb00f2e54f20034eb5067aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ac0a488f6362bb11c32b94746c6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f38724e6e4891c38b5c4af6f1e30a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba871195d1298ed2893bb944dde015c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10d48a6b6e9965897508991c98a1ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e7001b83a8902b16193c9705b036d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9bdcd7ccb07e187901b41b8634103259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975e20087566e03c479c40141648967260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e286a0515c4c87d929f825408a0ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819aa50de499911a749c9fc8f4148c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9e672f8b2ebecb3e8d4ae98d31f64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee77abaf72854504212a404370004c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac25251c9b8fdc88bbf54531b63a313265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b641c20eb5afdf154fc692211d444e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea0cb7cff8c3748056d298e6c1db81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11e06b8c9431022ab4e7f1f744a18b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b65d4a85ca4325b83841e99c3bd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336e82dc1cb78c15cd3f67344c3df88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10e5b2c9e85b15652fe880e0e84858271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022d88e98ef9baa8670cc43f2414737272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bfd7b21ce6c33ac1fdadba5703a72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dcf341c00b71935fb50eca1a58fb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c6544682992b92823332b7276373275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7d8b1e65ad3781650b59b47036022276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb9f7f8aafaa284e491de1bfb22e92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7198b1948e36c6c961ccb7aa3cdc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b7cb9f6080f2553279c9ac798d9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228413c93287eae9a2cc1105354cf6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73445befe5625fd21626e81572d3b401281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4b3160d5dda2f01c00994d679aba9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba28b518f416cb2a45a036efc383684283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef023dc8a10015707049a306e9e734284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1801e990e56c23b45852d0bba4b9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31f80ac666de3bc837ccc8fb4f958f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e586196d7b0be22494c84641b3cfd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24f28156364589c881464819543f38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba68b91fc3523f453cd67ad0cdcf40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376246a243da71d8903c70031f8adf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79820048b9408db9da140a39b62a759291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee04643e48d246fd611c9611731398b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8df207892ef856bd3867edeb86680293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c0adc821f05d4d1934a0c72b07f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f991764ac6ca1129332157fa0c6b7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e142761608c1c4b1d65740fc000b12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671a6a8e0dad80395c7a6134518aa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591254329f9268c4261359cb67149de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd7678fa45b6bb501c2b3024dab4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff3e86e771876890e46ba23cc9cfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a5ad0da07575b09baae051b74ac29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd48a30a56ad6dea1e5d3bfad4bd836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf467f4c836f1e38bb7487c1a78af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308a931bc25fa876c97745c03f49161304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba15647f8af4e70d389aa4f6f40ddf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd53aedd81d71d78bfb1386a434941f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07821077c40d29af86ab822e613cdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb489c2a849d6a8e9113a3023f85b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912db52596f10210e1c319dcaa25c24d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06ce51382a98be94ad73d4bd8c72cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e19ab9690782557c796778bd15c65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e197a4f6f3ea0c85d92a909e13ad589312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbc7f18aa68312ae78ca4de323aed0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeafa66d760b9d63e7ebc139a2dd26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ce9c1c7be1c0183cdf6ea75bcd0ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc71ae5e7aa65484de00fa21b7bfda4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e505dfabb2684913f1d6a32963a2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2872e7cb8ce9a78b3bb885c9b679318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c35051e9b6782aee17ee93212c0bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d2b4a68f80f0e5d0c8974bd0294e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920060a7a89c232c2391e3325c59a3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d6c1a7aed3731aba8d2575ec00f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb82c07f43595ed33cd981ee1d6805c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9337b0e072dcbc0be6287ccc2e6add324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2d31ec3801dce56a86e1bdda6c155325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e97b58029d609db68ae57fb2e2775326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578ab4dda850f80ea23d858991f968327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4714871012d22d9378e3da57c255603328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7007ac47c6677f1f081b5e7f26af7fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbcf1f233487f516292047e1d05d8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882e454a56979ad15ef4f11b4cf18c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afd187c25b2074c268e16ffef526dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78a9cf13e2221cc6503b1b5609a10d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac6d89c9162034feeab2d2b42c0e75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768e64587f8eb98b1197fdec513728335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14fda7d692a0019ee6c4bf5dcddba1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2cd2f46a6b8858820d0bdd6d17c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a88430651d70d622e7727ff6541c06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cb13204f4847a92d29638fb0395cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d7f732ca8a891fed05f83cfb7bb16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70187df2914f1489a8ecb2982e4dfbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ea169391087c101cb2c1d325eefb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24142d3f510981f179ff90e9aefb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188293d82b987646dbd2785f8bef4b4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeef3160c16e04d1bf047582eda64f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a899b2f5c1894324534553b8b3692346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444415ea205a83c2d5091b80427e58e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106078f01f6342766fcb57d72e8ed7aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669567ad5fde504bf14aab42a0a77673349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38d473cef4858863d3811aa31ec322350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792263d9cc7e637630de98bc288025d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b48d1b8a9230d47d3a4470f7be3a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ddd4d00135795e6dede726fb50af8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72745186129ae3f3951a1ebb5efdfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342bf439f0cb7880170b3790f6159bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd7b60f8487b3c9d496697fa7a4df8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec7001a6cdc65e7f0777ad1a6839fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e4a67c3627eff37c751fd04841f97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc294ab0e3ed45bfd4dc3e3d62c453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3147c39aed7eb66b7d3d65e9209d2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c3b8c4a95cbd76625b646d1e9728b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee3fec5529678d0f38aa0f556f829362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c6863345d38eb2e6747e1c2c73738363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08488b07fd2fe17664960a3af80ee9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c01b35b1639fe1be641a5ef608fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a785f05395c3f6fe17bfa17e77fe34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b86bddce3bb0d1369f8586a2137f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b0c37a901211d4be6c0aff81ef4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc73c5d40e003745e261b0c3d501ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd2eb221f1b49480b8f6976fa25d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd9427a1a269737b30450de51ffae8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c12073894767207022a9adccf42ed6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02764e20fbd6911575a37a32c087f88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275349ebb0fba54fcb9612791f702c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9d7c6d665f4feebd0356005733aad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcae23f809dff7b2258383d1689d36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63a76cc4b60df6fd1fa17bf06d7ef1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177a42cba80ef1f92ca6708a8a51e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca5c4a60a656e344dc07652a7bef35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326040cbdabd8ae4da4929f9ee3b0a40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157359ab36770fd45b53f36b3a792164381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ced236dc2cf2635140590243630cf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e3469230f25a5eb4c98ba0740be7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face63775ab58a52961eea1ed7c4a84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6712c394589a8de9bb24e4693987c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75db644333cb9cadd6b53bfce528cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb0558d48715ad0bbc0a8bab033d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91017acf3033681166ff8b00b979b7e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa6cd23d9cc45b2c8768d6e849a70e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72810ef918cbe846c43e50528df623b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b164a137ba3bcaffc7454c8d69b7da6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea7c279717016a204a04aa2a0d76b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df202e8d46b514d00c94e8b96d72a66c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48468c38bc55cd9ed0957fbd301aab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f70d07f9379480c51de7274ab47eaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60873d1754116ac2df10f6a30ae0b916396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef611ec47f016e88c20f8be7cc79ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a7f6f7321461eaded039288f4368398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06c71ee9f2ebbfcaabaff3a5d85a0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f63048f83a12a094bce84703a56da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29e43d12d298a5c8740a839be05fcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a9cceb96b41177fcc24d6f334e9f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d3367ba223fdd3b987088f61fa9f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd20c4c01e12c4211b3626ae4f7cfc1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f065c2ac350eb6705e2090a147fd4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa05622947a2c39b941bdf587fc06d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9788cba11f8f8ad47b9f04acd2d81b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f045b6cf08fd033f8fda525e4560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d347083b6a2628f6dc29daaeb20507409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89679b43fe2ebf50283bfbc5d4432b61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab83f87895f32a37e691e09923fd65b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65499ddb7579074d13af6414a0113d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4d4b0347d6113e1c40b2b9b6512f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e08c10ad863be8cea59bc0ce703b29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ed94aeeb795fed59355f3881317f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad4bf581ca9c9665cc7c75b8e457c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0b66566532c974dc2b643256d4d07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a1079f9cbdccc4bf56f3015e8c83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e86c1334f76c02776340d92acb657419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd24ee92cb8b5b6fb74f847d7075e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c905618169a0b3c546fdee79218615421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7adce3a5f2d27ee59851f4b53164422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b711f837865359a0ab10c6b8b21842423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee312dd9dd5a7269d052970cc9bf32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae635064d43048c1c00f7d6b4aedb2f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3f642094f6b7985f358d28e206833426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db889ad772b3578c8610689ee1ca02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951bdcb70c41a198b9060734b606f43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0f9d66fcc3b9ef2d83f127fc7a28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592f27fa056a8d2cbcb3520aa016874430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9399e36361a0d27a44555e1f17025d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b04ea9fde88eb7b90e95d6fabde80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44014a3ce714aa2580bc6c8d31fc15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610eb8b8e9c68e0847584c998d602e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee56cf4589c118b224406c6b4b7f21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da37c0475d7712a13b58695bbd2acb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141983527dba11a3f145b6e24d8a27ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf29f3e69daba57a34696d1aba9ce33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e76f1671084bb7419bb8da5a091a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43354d55c76ea44719bd025a0ef9dfd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8dcecda2bc6163cbac9e1fece20e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f0f2a2cf7ee42497cbbfa8f816fd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bcf3149974b036fde810583ef208b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1ea334c4bdb171414ad0d2e2de7a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bdbc1bb55537ca6ebe32c96da165c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb10f304870f7c917fb4074b3f3540446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22647058f841a8919fa1390f5e4529c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c87239ffd66e3707af4975d62d4775448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37041936dfa9766ffb8f1eb0b2f4491f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518baf072d900cd5d2cb38fa33835590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9056f2d9e22af05125f3bac8382f064451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed55d6e5233b65fb454bdd43dd4ea8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdca93fd09277db8308f5f1dd671e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233078f3c18aeb24c2941e052d1e8b21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829618d2cd21f6e23c0c14fbcb140bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31c909abe929f8eec1aa4b5fc639ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b01740c1d58d9f52382f1aba11624c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d21dc336f60cf97f37f37988e08e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15a13b4b66a260000ad35c5fb223a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807edd1699f1f5b581fd50dc4310ce82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58825b8ba8f61e49a1ba2f764a4e345461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e0733e056af14e37319f8aa151fef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487247d889c92df9692e7b213fe99bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfbc03444b8ec8c764256b1a819a9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0974816b7b85bdda42f5ede5d6372465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8913569779470f6e8b8dd64c2aa7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c25d42d009110288127aaeb56d6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed8fa5a62e33bbb263150bd22addda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d68b0fb7ce74ee91c15118e5a1a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b54d2cc1fcffeb278651431d561eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89335121c61aa0af79caf27586f7b695471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a781c2d4ee905c12c3a241f0ebb0a14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a3136bad498e1f41e6b1f0a5f056473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b8c26cdee9354f9b92a2366262e6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c53b855da5cf0353949669a56e44a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157867cb9f7b64c6f0d9e07081c63fee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9dc6e7dc8de32e67137b158a1a8b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cbe2acf87625867af94be91bb32f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d3fd59afc7cd5c330e1660c027838479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e8a548ccfb9cef3a6b4a26bdbed30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32604de7b46d930139e49340ff3e72a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8bdde6395516511ccdbe85646b62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cee2d25cf19f23f3f8dfc83d6efd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856283e31b1fc7ae998488cab1740ab7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e2777f38989a277af62433387dc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93d396426da07f84bde54298e3bd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be836acd2d992848d6a24b0002686f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc226fe52cc10f72c6b9201ef3d47d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c691b09312639ed4f2311ec073df0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc4fd706c872ad2ba030eb18ca77a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cabc75bb3cebe2efae5e837d0f392491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac2c0daa1e2a3c0510965b6930dd81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd9cb2bacc3b7d7376939115f37342493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e144fbe46437902793dbbe17dc1f57b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8cdf320c9c7860cfbe8b7b2fb63e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c040ec444b344bc941b2d0a0edf87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f209ae98bfdf915c5cd74344d52941497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b965ce4c89465aa534f0febd7b776498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c17ac1a796cadedc41f489ce5650c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c9eaa44b658e6a187dad95296757f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cae523b8da2d1567a5013be3a893da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec1f3d5395f1acd82c0fea4e789f4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ac3b1cb2c67d46c6222eabe38fd6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297ba0d20dd90a7ceda1782e3708f16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e0369b6cc10f9bf0c62b8e90b2fcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70178d1e0fb3f12a12bc128af7dba7ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7461a599eee3eae959a9d2a0c4a74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42db7080ac8b5957689f627b432a32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f8efc31e26455b0768bda73da5283509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e48f454f689d01bf387959faa20f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685bc4b238604c15f781d6ba25a632511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc544f999020eb86b5aea99ee255979d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c311e41713ad50489360463b75c571513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295dcacdd1da3103f774b30a63997f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d678d6690380cb01ab9a743958a6e1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b18f390dac9661e52fde7cbf8618516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1287b38b125b659ae95305a803f33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9809f70dbe218332a50073c424d3cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2569f1de905bbf0ebce2f22abbb1ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b61d9a9641d260403711986284d2b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b83721ace13000c7e0c19e582592521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f786d71788e45865e5786b791b418a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee995b8c740f2ffe1eb0e23cafab1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7d18bd699678827a93afb79dad4b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a74f4e19da4a4e179345a464a95494525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86489474c1500a2028d5c81896c7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5521ec9d0dd37f8f6f07521a4b7447527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e2da78e461039ff2a40c23164b8b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddeb7050bf061b0155561083e8dfbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29889a48ecde23241e8c85249f169f81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd6abc92e8783a6b93c691d04acc13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53812d8735664778dcf7ce2bc7f85629532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96481075eb1cb0a1ab12b0d62063bd2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f56b694ba80b9a2528c1f81fffdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd27f5eb86bb44f48e31f7f1cb0b70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bad926a23d2823d509959b3ad52ffe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97587bdf34fad6995534d4e3edabdb05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b552c0e06c548a2d7d0f22bd9a33d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2deadc11670d277765690e75cbbd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e314cc4d8dddb702db53728c01de1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01990dda59bdb5f74136773700cbb14e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376439161d51cafe2480db71c8dc04f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80249345761cf80cf254bf3594920bdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc98323c9fe93ea401f50012c5c7064544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5d35bf55c6db3e1e2fc2f2736230b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9621ed9d0900554211b54c44e161546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6793d5d7df66e46ec093a6497faa609547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f30c7691f9b0ba711fc9ba3f12376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5efb7530d134c47f188a138deda7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81ee2c2223b426cd7df773fd4143d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f14d8c5bc6ce654b54960bff94f76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fce2070fea1a39faf7c333fd1e923552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2e9783bda98beabb50683803d88e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559a8429c327f4481b87a5eca517569554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9af60da9cd2ff16c2bdae4b4bd1dc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd87aee5d36dbf81b5efd5bdaa1fa5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e5be4170b50b12b834a4f6aef6cba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7408045f54ed33e8e332a40816bb69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7efda3dbd1694000bf0b063a3583e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b6724ee88064aa3b486a67e04117560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b057bc1640a37abea104b3ffecc3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19cc09d25cc44d6e0af93c9b43abbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e4306b378a5670633788b154bb9ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c822139bc0ead34fa3cc8dde9adbbd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389763596562ba10f7a9a534595f04c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08c48b15d96f6547e8b679c23af83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30433dd0be9d823deb7bd70b08f11f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989486389356782b0f76a1115318686c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc3a5a47e919a67accd8f5733c1db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4eb27045bf1088950b48ba36925de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdb9e4e1326cbfef8c7cb85fc240b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c83c952bca4933b65e025b42e8bd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e9eb746add13ef7fe81fd74ee51d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc887432a74489600d6869fc6d02bb49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d420948fabe80028d29c01d1c8a7b87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f214b0a4398475218b5c37d22373c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72532a46f9211fe66baf0ab96799bba5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501aa3e5037a7921e4b6eb8f4fc342578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37dd33655f9a1850fb404990a0145d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72fe195f5d665a94225663ea45c3ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d99f0714f425a62aefcad8d926bc8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1415d01be6650d08acdb45abecab291582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a74c5090fac01ea17421e39407b5da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043763c1021b25a18daac90648a8f738584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e823fda98d214dfd0643a82c7f52d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd354e68d641b40ee8f664902e52021d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4224026fc831bf68b689834f312ba9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366e7ac43169256bbd06f0281bfb85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987fc2e137e1e1b0541052c610e9f60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb9aa392aceb930d571ed6480d81b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f441d1da78992fe64503fdfcf2b49f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72758f60246f3b1a9c30cb702af14366592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adadef2f96cc0ccaead1ff2ee12d7d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00506568fcda430cb38b837e7cd41e9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f42fe5b3fddfb25dd54cd686d892595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed801697bcef731437a0dfea68e497f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077f436b9ab0ca44995959bafe1c634597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61804ba7228b2ffb3ae25169909d8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccc6856dca388e04b76c95e3422b20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e84bf7f67baf8a7a7425ba6aacd9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e077ed66f5db0ca45226aedfbd6989601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3d449f132696f6ada90bda9876211602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84881621901dfb5f6a7215430df22d66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ef6fb31441a4d552c16c6ad7e7d27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd57394fdd216e98b16e4ba44c85a60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d48bf98220e9e037cdba2e08277555606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4500c8313a447ea5f5c5071e050456607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53f5b658fa2dc3a89b5c83b1471a17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e1b6d8f355cacaeb21a3c5d89443609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef652f5bbe94a18e970c17f7dd0eb524610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9e902a5ea43981273325e27c32cde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866692b5df459c7b7a25dbf9bbb2749612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d53f40e95d30e5b2a12653099f571d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4d0584e99382350e0de64013c3d1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f732d105c56a5e87771fa65d24a6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16858c979cca68fc32f22d4f1b106b1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa83220bb2805fed068914087ba70e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b850e1731a729c5fecefea7507a16c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4d633a3c7a5b39a6fa5090031c3dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10cb4e950078d5a6249a7c5bdfc9cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e6dcbe030acfc4cafd40ed119e8a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b2e825a2a0a2709c4dea7d1183f94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c921ba0be7f3ac23e88dcd10bbb76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbf2b40521d66f3417172690e945d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8261c591e013fed46b4ed1d9753d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ed7b2f35aa03b6e99804d0eba1388626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38e0f8b1828ec780dac9df6df36183627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a5c57e48dd8aff32251450b44c417628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf8a304f8a8c64e4e8a606b2f83c68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e7e8c842100f52b924bb75488947630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f89ea7250545e55b1149e1185ee32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600199bb4cba5b4c0d04300e6471e6e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431658dfd479f0c04bfaa38c75dbfca3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b947b3c4be9320aacd56d2b618affc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e754d99c6cdd6d40dc9dfa87f7d10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70130c0d127fda626b3adbd7b3dd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611d1bf6effea039a46591770d6f2a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccc66062ae4d92bf38c1c1930b4eb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8062e57d8b622c187766b5ea652d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd6a4f7709d8f1c6edb1897577cd8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864363664470190d29de1ff0ff6f71b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e76c183de9093701d7b8b98250a24a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63145890a65b59328d6023685c39c79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823202b5236a1ccda382f258c495723b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a38d7c649f0439c888bd218169e851645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531071ae15b3892a5e05876faa124cfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa95f5f5074b3497c58567356969137647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e3f48c4f7c13409317e817db96a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f431b4ad523c8a419c038908999db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02317cc2f1d2973cb8ba93568eb681c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe4435b8c8e9a482ff11d6ed317c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa6edf035b920fb74a0feaf30ebc77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3080e9ebeb9af528733120d85fee4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b76d0683407f3b10fc6f435053fd00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625f334353d500f90b41858e04848df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60548bff7749778d0dd0b687bb9b8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe9681de0690dddb9d4709425006c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f25e18d1b2ab51003aeccc0e375d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df978195f2818f97adfe4e2e866e5e47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4962abf037e67b49a808dd4d83d2c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c47f5c47b0420257f5f9d4d47c67f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c5eb877a695d7543899d5d7e1b84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3941761a7fe139a45822bee37fa6a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50768b8cbe030d66784c3b73902cf402664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f99873c04b68458f8e51a5c414abd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457e0bbccd7262abf0ad8889055620666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6247bf09a6cf03699c91a3841d084667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b592ab4a9c085fd637ac83869f38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60daa5e556e468298ba993eb3176bc6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698187557f798c2a023ba38491369c14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77865fd98285b5f3b7d42db4603ed1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01e77fc66c03beda92ce8407df6c09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23302183f506b8f0c04c436051ec4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5578975c1f01632f6cae2fc18a05b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5bf935fb9656f293e3cbf518d63e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc52d062e4bc1de145045eb59f12a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2965aead7bda7afd4583b78f08d910677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a506473db7c0d6503e1e21d94f80445678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8d1db854d0bea83ff407a73c70878679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c9a638770ba52a56d42f6d96f4106680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcda0baa5a2edaf82606b08ec85cd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185ef5087ec57478bdc50c0a27aa355682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d98b7312e21167a3d304ce2a2d0a98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632af97ebc5ebc7c3054f02ad6d879e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481eb43e6963df03b90c75081903ad8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506e1e123ba1ad1e5fea005d5a27a3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e06d81a4b352299fa444671a3f77f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051b444993cc1aefa6180143233585b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebebe77a0acb0c417140d788a14054689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089196fadf371f9429cee4e0646be81b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b469e0dcd59bd74c3033258e86cb1f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391345d7ee78a4cad15a0420271636b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ce5307d17be4a9f9541dcd0e35b0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6704b5d6aeb49cc972712eeaacce9ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cecae9c8ee578b7cc3c25a3577c33d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456538ebe2a19371904a8cb1ec9c2cd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db260d051ee85c7d866626bdd7f3f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aecf191c8e7416fb2b6b9ce6934ff8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96844e66ce61880fee8a376cb456be5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703c0b93f817f9cc599b7adc166e02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eaf3e2effffc257ae67a6bd8fe3af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ba4d9d5fbe8f9ca8d8c133f548cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7dbcff2643fbf1135899fa504653f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4000d29b3963b8667712e06a5d07a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b18b584e834f5a352848168f9a705705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905d706a2113dfba358febaf015e01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056578c5f0a4bde6ef46029f1fceb36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdab06586af33aa80e0bd06d238889708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acae6f024d5b94c6a9d7543af2b62d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3d72269671b0a268dd514311415ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abfee11897c653f5a2ee2576c67b69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c1cacebdb9a1628c59aa6a329f6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3c82d0edc8e5c70e1af72c874288e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0521c2bbecf9c82ed3a9a8379cbc9b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58814ab9fd581044bedd2fc729a719715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b858c2ec44a173813a54d14e4b5afe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e8108240939ad9a45218180bd2f6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10590fe1455101881f315720968857718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5941068d95458178ceaf44f9610c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742066176588b19d8e7b23a389e967720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe9a75593af8938fdb2c96cb76fe48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556c4296d8322cdd3181fa803458b41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60665c373a8dcf288bd4d9037c80fda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364abaf24577277515805323c4512056724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07790d19b449b3e9ee607ad6ad8bc1a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b0f68d9e313fdbe0677c766fa2c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e231525e9cf4cab72a97d756d4d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23179f13724f38aca42472fe6f6482c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6613b74336dbabdea830fb3ef430d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb8ccc972c8405e30afc542d3a33d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9bfc1c1effa0e6b5df44d07efe7c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c43ea550f41c466a0c043d3584e8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62562c231a80db13c901c8ace90ff2ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62cbd52cace9344af5d4cfd2441908734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147605a76b26976d2c8c3d588521464f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b81064fd790e5de0360187991caa7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059078718c066a721f9721a01cd08f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a13151a2a50e8ecb268f9db0a7e82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a26a1550a22475a95572af3968d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7452fdb24e999e705a5e5fea65a333740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb3a1ca0f76d10513bdb0a53df7d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4719bbf0bbb46968e8ea638a0f126742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace84a6cdc3a5a61940a79bf266c16ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34438d03b3c1cc4a73aa546184c437d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ba59a76f1aa071726cd51a6b1f292745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f308e814a8d6b434eb8fb13c54f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896a7f1789f2b5e137d9af614adf5ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc353816c7cc22d4493f3ccf77bc35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f04b9d5b9f67bc8d309f284e2ebcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39546b053d96a33f907d8b60cc798a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fea30506a7e678a76803a51d1a5c8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa9a3fc87201ba26379f4b908aaafc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80231466fabbe0b681f99a0ddea0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c77c303d84df72791930793ee453b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9448e2967ddc89f4a7ee77322616e9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c8a01b2f2bfa9975e1b490399d4ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b8201479f9e75ce6401c15923e9ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dafa3f07d211f85f17882ba9d9d38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be072eaddad959112755d36e729909759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc55ce62a51dc70a9ed8134ef1b7551760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286142cf4099b7bf368efebbc46e21f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a824e8f226e2b735863556669175294762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab2912655db9fab34bfbed6b76cf3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a53d4bc5e5923fcbb88e62425d9c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea5265f32ecdd2343d485632c8f6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae902c3960cf0f876644307dbc945ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbc1db938e176b95f0f3e6b8f458a1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>