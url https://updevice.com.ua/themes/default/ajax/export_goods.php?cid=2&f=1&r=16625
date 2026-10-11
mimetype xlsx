--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b73910d676ebf94561129dd54555351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525099f8caf3b20c4984d3357fdf94d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d74e6d5745ebfc352829b6ca50f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2593a1e4e59e00b3257bba4be75c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61919da4027d61989c013f704c1455f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9615d8f4f0afc12f5f5a4866feb9f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b24fb1b7dd17dce5a9b1d85a1c977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125627e85504da4f5f37edddb40c76cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1889abb2d7e7942903dcbd19abc7a789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aab137975b00cf50fc21adfde36fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d448d951fe70c94c8b72c52184851ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ba3f0168c67c0d1ddfecbee7793d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dee119af87097a217f01190e9b65c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2feaf60b39a2efb920f5817a4022214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd1a649e89dd3232a5134dcd6e49115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa6b1aa7d05fd065f77fc2589bf5f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d5c2fa2094c20ea1dc40211d500617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262565f6b1d4a654dfbe31eed67c947518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27172dea0d0a1b3269e6c3e5bb204419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7687fe90a747cdeda565104665fd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f9e5056cb221d98ec1c965d8641c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf540b60f1e87e6a28f142525e1be322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b85daaa9f1024ed929adb1b1f0e3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7506a8a0fabaf26c3ce22dee87d4f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0acfb483af267474b1dff7baf90d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcafca928d3ef72759832bf60a729826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbfa00a0032a9366b5dd79bce9c45427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0195c06462a27b1c13de3adbb61fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8674963616ae4fb31000f7f983d1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860a069a9f3c4f03f2a85f3e3167d7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e9b2016547b97422775b4ae81e66d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713ba539c6a3c2911a78035b09751d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f3680f6734a3319724e211d255e4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dd8fd271be887bc8a9626f0a0052034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716fc78b2c608df706c0789987eede35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f398262e31ace465afda3dbd535dc1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75e1d2b20a1544f290c3f5bf9a3c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4dc5853f012153084c69d1761812038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05fe7330327a05e6986916d0cfba9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785e2dc1ab913bd2ae2637e9414e7ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b2d41d53443f4de154b77ebe68d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0921cec67bb60beee92a86ba6a5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752dc35acb53a35e6527f7ac8a5704c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefbf8e7e7222750f57c199e186ff1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffcc0e22bb03d928152c6bde9ceb0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef4a0c9443a2b891a8d57c90d1b12e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75be1f0d0af7b46f5a4ac1608a6520347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06650aeb9165eb0ec3bd6d454bb6d38c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64f12335fa1b2b2cb69bced4fa2d5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19cb7eb8a73fefc9cbeddc56d670ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac8225658bcd45f8155bcfe1515a4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549351f65dd6c3729147f25a23bbfda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57548e8eac13fe4d969ec3a1fbc0c1a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821491706f56406a6b3ef7b3da628e5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa17a259d34f93456f0d5fb4c765255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5802e236d70384558525e188227c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c7a14fec32641d2bbbdd4c48802c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41460bcc0a3832d99573e921ba483f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeeb86b5f92df0bbb75822341a774e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df316658799444118adf6135efa7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea692e8874b30e6a433a9f27c97c5c5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9888f9bffbbe7f8d58430f57dca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed437e70059d3f0dcb4a005772df7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4fb9eb179d9fa115b2385e3c268d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1766e522e28e43d00e7092aed14aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad047e5c42cc59ab78f6ffe69bdc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4740a198186d0c0aeeb402224efc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee8435990439b18a2404f4b0ff230668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67fe0e3f315be7152bba72391a26769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5ae8a339849e6f47b41ebb3fbe42070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaed078c48523f385bd93752bb348971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e190a4e87eacac29b56599016ce572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a5f73a53743c75cff6744ef0f990c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c88f5ef33c0fa0e155684a91ae9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a2a088e76b4c5bcc834872c8ba44b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec05a519a07c995d78c5abd52cc099276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b184018090256f6af460444eac213f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c731b431d49b733cc9f8cc9d2945878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7cddbc334ff25fa8b63979fe1d17379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fea3c57c7c88f8e0c2cb16970c1a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc3b632272518c17db06a5beb6e8c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd3a68061c81350a22e55fcce16d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655d157ca87aa7be9ff210edef2b5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d52429fa7ce4e7b34c26fd8adc1b1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ff36925635d9995c0394e8764459b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2e3ff0758aff1c1db800a5b7cd41686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ed7329e78e610765f0999a4f3fbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741b518f3ab4ae5f1e8661029745f5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb82f7c50ca2d22b4c3a7b6ab67ef2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918a84c48d00be2ad59c3252e1edd8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934c4fe9ece16fdfcc81df5ee9a121791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a86c681c54dd8869b1b1515182b2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94146c1b74dc4dc06a02ef3c1419cae193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a56f2adbe67f664c0a365c67d977794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121c357d5e52a434373b696379461895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da14e8f460b5a0ae32e1241c72e26996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5760fd60e8b6ba3c7f4e072eae9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a03b826fe98237e048d66e1af51d1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72c57de885c83827750dc61f0862799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d28822618dd3182f7bfca1831821f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c3653f83d485b8a5441dce491af2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9943c8dbe21e199f9c3ad348d8919102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b1ffa4a79c2e54749697648a791fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92098badff98a96c46023e1211e31949104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de49699a0c5c6a0f6624d598d1350105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4320dc6ec78b500010d81023f0928106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92811803b0f4c0eaff4db2c77dc0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195774aa9d686d484615c9c4183cb4dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ccbdf74acc0526ae9e954d362e606109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba6411021faa56effe2fcd6523ef45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffc249bd5eaea1688a44a4c50b3dae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecaf9dfff612f26cdc8d006d17a02e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a16e71a091b1131a61c8116e44b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1837abdb0409911694703ee65406c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd08c451a47761958b165de381f8b2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7456e2bc81b979d952cad53724acd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5563c6656b84b90625dd1389cf5614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486845335a1153c5d4fcd7840d12054118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949fd4fbbbeb96d752f1ff1c0646377119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edac52624da922ce690dd4daa937ced120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0773ec6eb9138b10fada42b06177b4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492af8e7f754613f1365920f702aca8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704740b3adbbee4cebfe7046baf469a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527f802ac3ed3554f430628a92f7577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7275e2f99272489a996ff066054b8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3caef54772448e1ad0719a67f4cde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94672b47a20d81273c32606148ab0a30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf4d048bbfa51db9451e82f67cc7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1368a53d0a3a5b6bbf3116bc783cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b3d475bb25430f0745886ae4c7359130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663040ff05240f9a0a786bc06751f8c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b74a387093154ed45e45e77087097132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d79813fb663d7488af5f46c1c356d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e1fd6d70ade25bab15a742865799d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7e12ba6e2f3bad2f16d96dff8897135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415291973bf7b1e298dccbf8683008d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2be1ff7478aa2ea823d3baf749fed2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e803010f79941ef161ee69fe1d1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d5c651ee2cf96eb0d4468293afd3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17951da5db2f0ebc0804e31b01728e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a691bccc5659290c06db849a81c8eaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90680dc5cb4f85a9d42154bbdc566d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0386e7ffe35551e443bc2f839f87c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96a2252859c9bbb7642efb551b6e73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede891bdbabad1cffff3d7897cd881a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b9def9d30c2f594274b34bdc86e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d5d6aed6e817c9d9632659a8a2021147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a7d882e20c253a6d9f0f19aacd62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706370f806b70eb9162000cd986e21a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a020add0208e925d73e08601c5b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd87ccaafad14dbe92c1ddff09ebe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7145f9648bd30f73a96c6fb66566f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329745a6403ab1166158fb5c45c944a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983e8e9ebb0e11723a98d5674c4ec25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f07a9bf538ab790272126ee44c160155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a488685bb240ff782d5d2dcec6555156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e319a218551d41156e28809d5417a40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a11897d59f5aab48d6d3d9e039fbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ecdd3928594dc0750f6daf087a54a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f300bb268c0f8fcb5e46e18043c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ae6ef6df22e49314bd69f47c56fbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee517162c7e969d117feb057876e55e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4dbec063b268e48e6a1e3c519e47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0edecc7cfc2fb1116e087bc1ae0154164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704f962522bfb1668daebe0153f0204165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c013cdc9714a9632f3818b863d45e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8db609dd814fa8eb6da535023346167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e413894ac4467b185bac87df444f31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea969aacbbfbd357b9de6555a9e75f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49c6bb4abe0a721d7b10e5fd49482b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5755d603f4ef5edc028d313fc44723b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11215f5642b686eb56190976390d500a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c57d60be6a25161e6283da1b10ef8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd1925a07bef6930e8cc0b9a368719174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159b923039171c173d9a269252d04d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de44f11b26ff980802675e46bb32072176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fdd1f5aeac5b777f85a7fe91965e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c4e928f440d106dcdb6317356f1a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba5f19276f6c68405fc5dfad09c702179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9175fd8e996277abaa23f7a6c7ca4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c068dc4a5c3eff44ce5c9f0cb21ae1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4149dd0d53ff4ff0b72eb152a492d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487a7e835ca7071dcf36cd4bdcaf3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da8fe23c5ab14b471bdd8f65b3555c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6f9b9151198c96e7cfd1131a0852185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2fdb82258652fe9bd673924e85590186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25d92c169dab7dfa1639cebd90b334187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf7695ab4183e6a7c1ad8a0f1766a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1e8195810c709444bd492df9b869a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2911aa297f6dd819a229e325b07d32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26691fa3501be22e89d94a99dc99d55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1aceb786810f5f936099311900d9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b534e7670f5ca8b73fd6979a881646193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331169e4069f088452bd19a01631669194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f6fbe25ec364fec564e16aa400d34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c5c3754cf92979334fed8fcd99b63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9211b6f00d7efc00ac819d36ff1a3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a975ac2c1461bae1d184d5f1e4300c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745503fa5652c826c4f07465e78aab7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138ae3e026159e9b9ba012b7900043f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218ffd76865ed7ab532d38a0ad62c05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c053a2bf8fd7c6c3132a9c6e16dbbec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aaefa653e5b5cf051cc8d4da1acf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb56f045d90c6764baca9c00e1565d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41488c956ad390a2ddf97f912ec3f4f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68445a6fb0896f741b9d03724eed12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f049d6a5e59356cb4263a2ce33526d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab684dd6efc54a21917b84bbec3a35f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045678e72b523e1c18cf683a981ae991209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b4448e2870b545c5c781ae4630db2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401af6742467c8b2955439d893e32094211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c8caa956c3ef856f62d9060b416fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d8b565dc66ab9691adf2d2de80341213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874f81b08a78e4c347f369d5626a5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660802ba976bcbe996243fcb609714c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab955bcd6fa7312a65c786e62268dd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca8647ca6a0495fffc03b5ca60a99b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662b6e257f1d1c5f38f9669ad638d5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ebeffa3582cd27d40e65ea866ce6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef39c37828c45ccba37bda014ddd562220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211655d89235065d6d0cf5a8167184221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa9aa69a6c01093b43d86ef98b4435222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca760f2b67662a71e81cd1a2556148ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18926bbc96ef4a9bce82ccce8128cf3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d73752a761724bf5636ae79bec23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654368f9e76b05bf38d7119c5bc8725226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e35d701f233ad8ee66f432f5ef023227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032269562d347ea80529601dee04c4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea676fd830a50b6441f4f8a3686008229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd7c07e5b5e7df29d638523f2534b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddbf095f902a8ad52b1b8d4138a535231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a4400538857b17b61dcbdc90ef0e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce25835b4c9c8796062cfb0dc65c0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02ebb9561f080878120b8081ae88fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbfc1b57b7d50936520864f128e038235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ce1838e083f0c86aeb0771da7e3b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b24934c37c52bfe34b277b8f98b9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72ad5e1297bdce4601393d39992b33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7a91889ad540d4b2b77b09080ea98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c731989fe275be1ccc40c3b8717760240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9beafa81fa9918fcb763f83ff213f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab5c189d334b8a3b6b8b9f1cb8da7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f722fd6ed1a2b97a1163ca6086e15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7d2a3baa4887965d88fa04556d89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca6e75f3751dcda891ad0d18c8d7dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4e4b76f4f2583cacb38230583255a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bca8c82f8bc464a19da278688e944e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2b30bfd89702fe0c394d37361a24c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6562cafdc3ebc29d6af521c0503dca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0199e1a15f236ed93414c0afff99916250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2736497b2dcbed39379e75f365bdc42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c11bc4bee8dba629dafd79391219252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a5f39eaba10cd462ee9e08d6fc0b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7474c62fff4b1bd43bebd371361b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b275c07cae4ba6442bff94321eb8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085efa6fea3da4071da32038ee257bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339622277822f9b1e3c2ca0d96425409257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb413e3b274a0515616728b74b555258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49254799bf20bcacc60a9c6fdadaff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf882d9c53048ca70713ebd3c82850fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df0052b0b010a46f5e2e3ce89f1846261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269ce25156ca4f04efaf40181e7386f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d14e0b6961dee9b0e492164d85270263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fb24a2b5d1dc5c515091b9fcc469d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0f333aba3a9d336df22ffe3ef769265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa140729100793d9a14822af8a923266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d864088f9c5ac175be4f785aff275267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657de06eba9fa4c32f17ad411816cf7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87756e00764875aa56620b1ca7efc79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f2d990fdb8fecb955140f25f094b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a020a1abefeb7a01b394d4b40dff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c9fd3651fa5ea8abc9d5b59837ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06a9456a068a19028fdb1c095c704e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8997ec0b404ad80ddd1b8128ab8f88d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5933dc8ada6efef85eb6457974f02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64c6f887c905fdf3761f0297eac6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1dd1737f1960644d122151774df85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa93a87e622c246bb61548be82d85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97094b575774445af8758cb9cb324f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe4db0e9f28266cdb317ae2d866c9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ce5dc0a7c6fa651744e35f1692876281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753984bb5f899d13dac24a291d042ace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7927ac8c5d17d091a4cd50aecabc05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292bafba686c6fea38c9a244566f737284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e36cfd0fc35074a4eb0c2b4bb398b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c786a3d0898a2afd31a733e87b4bd64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e71edca5ee33be92fd565aafc91548287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c3b8ddd1ca78a37eb0d67c7c47e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf138e3bc9f0a43e671b99bec83eb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c783fd84e5b531b4a7dd5a6a212aa15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd06cc6a41a8cd012465b0a810e0f01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69376643e49776deb81bbd6f3819fb5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779dc8302ec1093d67544839c2a9cc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3630691b3e31d90309b7285138435c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9409bbb4246a101e2180fbc1f363423295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffbc133acc5b77e4ac481b241b537b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413d62af3407116bd912bb30dde2e43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4029b7a8b271f5c39adb324b6ff9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce29c74036afc09a87944630b2b33a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531577b0aa3c3c0b72ce562b83327c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cd8749b55be09bc8ea017d7c4797301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd75f77f2d17b7e10f1cb5ddf5468fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1736978d2bf952d89d1ab9c6e0bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587c00c4c426903b3a39fb6cebf6de7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6463d4ff5a619e507eaaf3b2bc419d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741909786db66062fdcea37c6890c627306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9953ec3b64401a1031f94c7ee294061307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcae7122e2cdf3769ca15c5a4cd8838308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8932e9ebc7b6ae92659889002aceb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40968cafb9eeeb8029a63a36d38cc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e8433085c8595b6d43dfd72baf08e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63822299f55bccb197d6a64742add022312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7bb5dd5d3400e2f72148abda151e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d4ff5b79b1ebd6b62f4d9a70aecc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d87af69dc8c2d303f6b96a9295630315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35825a8eb742848f0a4184b88a577332316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057cb378e24c92137bc8c7d53edf9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad869bff6aa4747a05f37a87ffe65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22201a2e3dd8de9b7b3797ebed39663319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d428850f64e2d23b309ad8f207f09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41911671934b82d325fb404f823478a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa309393e05761f1b739985d8fca397322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601157aa4c774787f8a04c315774443323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2c3ca683bac2cb389572f50eff55c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92e6c28e1406a91219938a684ba69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aebc512d276f901fb4706f8320b006326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72dfefb70d639bd3394528a97aac59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bba0c5c81bc73b8fd267a4868c687328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bdf9d62743b94c1027cc68ee0dfdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44854f933a039b7e777a7514007274c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7917c176f774eabbac3482dfda7b87e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1238891bbbd7e8c6f290a2785a8eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3598ce59309311db00fae12b7b4a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322279c8496751379ea6395d81113a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f18aacac7328c11ae41cd01a1940b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf6448673e3358aeca238850905f9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49119265c679672a48a2b196a27c05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e538e9bb882dff17ca5e4ce66f7bd73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5a8a865da32df28de382864dbf724339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facedcb76c1cbe794528e0b1f888d987340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2621ddd3af31bfec0af64770f7099341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63eb563246e1dce48c5fc98875022342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97326f9ee4dba00a9c1bc19becaadda8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a24c59dfa691e5b2206d536839cbb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a028ccc7608452aeef4b89b7fb2373d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880de39a6ca00e941260157642857cb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9faf3e9cabd53be8bfc6399a4dc0ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d071c4895e2a4fda7881a42737397348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e427a43f6ccd26e7f95af28c75722e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737decfe3abfe742d0dbf3e07f7f89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c1242c40725c450be7047c81befc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c7c4e6b6fd43b8bdef0b46222dba9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31347a0b5f396b9030877645470b63a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69c29004c74d18c4a00d13c411497a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b257a99f6f7acbc42edb09130b83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0feaa5f91ee83dd8cfedb2e8ba4a12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a82c0a14392943c91aec01ef1e1fae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6844085aed8b940c902b81b9636ca66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30228002ef3b081d2988a8ae20d9c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a775672b04cd0fd51fed17ec0dbf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6162aba162e0b45d82be7a7446eb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362034a0d65bad90e91ff6a7288d3d74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9326a59dfff1cc9d6c228518cb32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1ce6eb03380512e3d09b39001787f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199c643e65cad7965424044282ad3aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e247efcbf7ea7ad13e7e6ce39c1ffed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33758c2cdcdd4d55f808aa4f4f217e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce5202a5dfcb582b0d5b6aa34669d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9755d3e4a34e05c12e96bdc9e48ddcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c87f67fbde517633ba056c1b4e9099370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6532745d4e2a9416f02cbc00e955371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d07dadc75b4e4e4d1d9b36c63458372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066b3934d60f07a90373b25c676816373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107df9e5d5fee943ea44854387e33a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79de3d5d029fec3647a08c7112aed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efef99e4f5ffddef1136be9a839b4d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa07ecdd5d636de8fd80c3e2df3813d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301c2b0d6e05b0efa3d20ce287e6256378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24852c79e9017a6cb79e1543f70d0b37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f002fc9eae1a654d143722f4bee8a88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a2d9816a46e148c53a758adc2ebd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718686674b68e1fa1518450f10e19e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d11c696adde95df5f6acea6a37cd3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7054e2dc11eb7a017d319d18892a2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9637bea07902794372d92731cbd4ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b2af1a419e03129e7a287c198b824386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcbb450a799233d6dd540bc8d006ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93122d0a903e09131f328f4a170fdeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e0bb8e54d143a1dbfbd3ea4256ad0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd4d339b9fad62609c43aa29e247b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98877ac5fd1963ee8704c95fbec7ce1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca32ba7ac11d69be87bcf7d5bba2b9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5f02e82dd50db6d7af876112d29e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f4ea07dcbffe40d8431c4226611b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19527d378d10939739fa05560f7f48de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d04b19fcec1a5e4cd6b64972ba5aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170ae705c432ad000870346018ee8a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6702047980ee15b1d5a3becb94af49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d511c1a50e6b0f875fc495288f162ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cef6587930e1cf42ad6e075ed05fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f58b84f7081f0b47a3c794c15de163401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f433c94b979b4b371f1a3f9978a21e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f2a31aa1253ab951499373049df55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7ce74275d63779cd042e0cc11bf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb9ec5cac1876d26cc47f9d1d39603405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22b35e29c94382ebeb56591c11ba7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4443608a8e7d9cea882da497135628407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d8cea138e0a009012fd7d6deafcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb6677e312493b8ffb0ee101514d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58414733a9ce61145bcded4440a478db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5564c7107efb581742f2caa20535cf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975b58df9f5c013449dcaf49dc5b968412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f2f9404204c600b40da2a6d2178fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbc34ea8aac74f2d3de7c2a4803adf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2afeffd78255c7f5357e9e68c63a8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70950f9c37c37618c543d9325c962776416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188495b9821dbb6dc6364a63041773417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273931bafbce83e1655fb2f3d74de94a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940b3e0d664d3c56965c275e827737419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee18f74b0b9842fa95d9bbf6cd0da9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456594975f0723719b8b7a8d0952a58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269b4aa2b94738f30bce910f55f2a28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880c07a8268c6ae9f7a7a8963d9320a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968ec7720df0968f66299bb11c6292f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8462d672d57e271e6e76c33538f7302425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f332db5a97d5bbe2488a54e44cdf96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f886149287b7e97012c99b9cdf2591427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdfc7886ef36cd11c5ea42061b91c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f4437cbc4853626b0dc283eeefd89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb725f1a4a85687fc9d4751876a8a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e3aa5d9b360197b58016b80337c1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af3e1892809d6dda26d12fe7a51268432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5455a5074e01d44357c4113891087433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a8834a809ab4d5a02c93ef96e8db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ee459c010ecd7a3ccb7a78e218560435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebcf929c0f3447e5000dbe695927b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f943aebfc9eade9f6fb0005b9002698437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccfa3a9c2bc7568c1d471eb6208aaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281857a273e45a8260bd62a5d053e09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ebb6ae0132b703612970139a02ee3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419547d48e6cf9052e5ce904ecde391441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8921e13b4ddc6b9ebcb8e386601cc45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4deaaa69183847ef6f2dd0b221c8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea3809d43e6c02db33a659c9233e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382c76e7aafb46091f0b16d620427ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d785743c6e7b9018feac386d2c737e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c55c1aa6852333184fa0d7d698dedd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852efcea6f9da88ffb0434db32a4dc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3ad58df8943d63bc493b38b822c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e444ce17a18d6461c72c84e632e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e6368d840edd5c4537ed1261121f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff001012e97fcaecbd9e1e1386245347452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcb309d7aecd4190bbc52189eed43e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b1aee6a7be1463f982663e2f5153b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed80d557cabddb52f4cf11ecc1e797b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21acdde12fb5407890a7e348c9729b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d159056b56c64ae671cc1199f54fa4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceccfb1e1fe76b4dffebaca9d2d7b73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe953a2c3bf19b7679fda97f95dab11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79827dd918b4e547ab6494c2c25a7373460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf05d8e49cead9546efec4ffb500598461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1fd11da9df66249c32423fe20e42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df1d6ffddba1e72d23a00db25c034463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a4990bc8cc9d6a3653aa3426ecd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3b2e77985ff7b2ca37d498c79a90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985fdee9a956f7e9febcaf29f58d6b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4379c91c67ea7d3a45326e83678e5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92aed98cab514997d1c77bd962ea8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77b3cbe0726b12e10fb2e2e6a014fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541d4891bd41b07533b840fc6d15756470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8209a65291a0169379938a15d7c32f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59b60776a5da90acedaeb0657d03b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494995a40d31ea66d5ebfc77115800a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b07492d91c52dc96db607d96185e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fa463fbae18b031e7c9d2e2658c4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d88b3327df3bdbf9e5a2956c2abaf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c06ce85781b0e6cd2fd540ad0d6a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e2869cdd7ed68975ffffe382b12e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26214e19026319fbdac702e2928895479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992534f9c132e5be9532920a29de5d0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd377d3fd0d933106fcd1916b199851c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e05f083994b00b60633b32d78b855482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c005fee5fd59167641c5bd5bc309a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d90a3d8bc0ba9ac78d6ee0e3c03b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c89452321351e290e87f941d4b9249485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa35ef28beaec6923284a33bb05bdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1bfcfeaa77ac7f746bd7edbb3d6be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0f4d779413331337108141349207e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf20b901fac5b4fe84585f16e0204489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd09c2df61383e5b73e802cfaaef12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55303d229c59f85c2899a0c176b8d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86fd7ba737b3f31c1098847989fc76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bd851bc07869778fc4543757cbc77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc320709059a42e94a10e853a553b277494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323843d28239c006cadca9856b461f64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a346070918b624fa42ed897693740496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f35e95333292096ec962e588f018d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c623512c28a2055e2e28fe67898800d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c224725efc1f01e532b01ad848a82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61c00f388f3eb55352b5fcd70362a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae49c9fba7fa8601f2300342d24622501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e507ab02cc9903d7d6fa13b4f08b73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba897baebd22a4169e6bdad922ad189503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b86b66bfe8115c8a3a9d1f14eafbad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed4cf46afed49b68323131f179a2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee940ba6b226fbaf800fe7f403242e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425628d6f2bbfff1545237b7ddf1efd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4933cc76703ffe019116fcc07f69c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77b7c3a3c24347f785194474251914509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcde3b5b1d0d4260c52683664b1c0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71132cabf66f43584bcf663eed54c85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f560e81a26320fba38c3f95871899512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e406e11375542ae4582a468467e743513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847efb4caeb6b1392867047b24dc11dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ab1f794c2c12ff161965bab30e702515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6f545795d71d4ec634278e5e5c93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3189f8920ea26f10fdb979cb7c3a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7fd445213bdf7334132b502ee6c69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97477794423e6022c95be89310b68e62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b802c4affddc4ee2e30bafd32937881520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfb999d43fb2e9316d0b405a65e597521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88e13f1b9b2d0eedce04fdee91f15e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33b70348ea1dd95746c8e1ac1b1202523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518efa27521463141d7a5fba719509b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3a5b9c3258d8b88df5ef74a314e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd82208ccd7ea8a5749cf254028d63e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf86f94b9b0d6e49cb763aefc308a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c79fd6cbe7767c81d3428d8523cd5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7802e0e0f06489ea5eafd7e4028bbdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e03dbb59f506373df897edf964871a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca0d4442332181515dc93afb8d670531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c29164a94932be8603e01748fafe5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0b39caf30b91b70691354ff0f7230533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f886c2e81cfd2700c7aaeef5199e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4359e0a3da22d87c51041a0693d81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9c75b44c0a3a19426c4ac598a422a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f5c5e8bc0eef27184190f268fddb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41484224f03e70f8d54681325264e25a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a016b840e79317f99d76a0866b01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3a4d9b6977e1c0e41dbaa287cd69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cc2db2ceb0341867ea761e0aa9aac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86125e7e2e54fdb6298cf728f34fbb65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63bbf997f8df12fcd00b33e01a9af7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4905ce1072ef5fe54d9aced09e1be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176906e24cc85e4f0d4ca0d504b55dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864fd7377ef336a4f9e5b304905f39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890210d09f3037d36a623bf20afff57b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb1b3f7e7586db49fe615f0f0197e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375855141cc1d961202da1c3dfc0eb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e03fdade8556325be552c282ff020550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eaeaaa2d462e658eea11f0ac256a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265bf1573ab06c1ed27cdd59c43056552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d4813949f96bb8f30475035b8b8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af59a5204dee8022d373a439d22d31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e6762edab116741be30b8fc5ef0ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a8267975ed870766b06e08a4db7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e395ea642da9db0dd5b4b6aa0408557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33c6a81b20f83afe0ab36349900aed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd4e2998d776ee6aab426750d96fe9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e03d7b027c7234dedc2198c5594f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7268201f8a3fbd0fd7c57aaed6141561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be558a4fad9db9d5a901587bc92ddfbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd97c5ded3a18d34715b01904ff2e62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2324cbf74de31ffba3c49de1b76707564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736f33b82d9bae6ebabefcc18149269565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b2fbb5018dc90e5eba07207dc6b70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90838e1ffb73029366623c954f49ac6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e69ef840bfa82dc07b0a2913a90814568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3110f1827d1a2cb1919f71deaa7d47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0128e97f4ab0bc3154e9e93bf5df005570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a2d168f025dfb68d76cb657bd0b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c7a2195869dcb6af13112c03654f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e6d175d5fff179e4c13102e19727f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52d0402983830d892aea2011a3a41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990ba8767ea7455363560b4125f3a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262fb15dacf287725ec963eb9d6e338576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2ed1eec87080fd69bcad94a91f0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cce8afe8785b71dc27c6459c6c0f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee418d14ef1a053e7b15ea0a2eca5523579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bddb6136d5ea6da8d10498e550f4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc8f885364ea5663e4957ea28c264e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19045daa0fdc8362fc16fdd1536e515582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f1e98c306e81450c3a78ae14f6d37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046a2b2c63c08bbcc44576dc523cde7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485df4eadef59ee73ec16ac806cd32a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c783b86a47fa4e07031eb2eed9d6dfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b7063691e949a238411fb30b35b1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b5212fe64bbc3e8ece0ea808cdb67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e02d823effe861bc24094b09297a43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adf6c0625a5ab31b2aae781b55bf77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c5cba9ee6d1bc2d58662cf2441795591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136d8d1099ac8d76537a1a541fea769592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b452bf469005532190b8169ccc69d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b46cfb6cf6f74453eb6de1879972e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17719bf25dbf0165859a2729ee7cdfbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f49dd0ae97b4bb1e2e18cba79da8cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584b8dca3dac16d2fad7a3c88067b49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6ab7e27854499a8f17e94d93c1524598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc492ddffc7da953f6626aa9b18ab3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c56fe8d91ad2d0676f045998b90a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d7f87dfa2468c16a7e0187193ee06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f3d14dd1209cf6525e19adcc05348602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c491d2387023b87f2ff5c1249f05fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b89c7469597a95c3e8ed1152b2f7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f547e20395436e77ddebad54f60cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7ea4028478971755258a6d81535af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc03dccfc5f048864933125bc71c5f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d303b1438b5d345108ea60fd9e4e19a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cf567d6f85f1d992a29145c254a22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511ea6d54dea55498368dcc56a0a639610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b3e12c4834e2886c85bf96442a7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490f702c9fc51e865397e59bc394491612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad978d465b83a28c715ca2355482d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa0c2487b43af748e41d4a1d21c4af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63cef6bc6d6179d50a3215fa46fe9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1036bf1287aae46375c16b5222ec7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafd4751df3d1e9b67ae75c79aa02dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac960f16750e8e5be4fbe5760c51a1b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07a07053cf2a6392021adee515fa78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb44a6ad7caeffce87785e234bf3c26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da604add927a677b26fa29f8d34bf84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbcd4c422841c07053a7f989a96167622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d62340980e0a8daefb099061c3cb70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcf1359c84201a425ec4b2222727ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38843d744d149e1a131275c0a9b1799e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de123bc9cc83bdbc0a015249afc352626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c823c234949cea2c9d4e85cd5b5aa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb1d033ae9693ec2bbe6ba07613aac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c59d50edcdc07d8cd76727531702f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb5e7f07797bce7ccc8895384de71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7957077213f8d682c3b0c94270e5c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94631429ab61ddf6ad8d4e8918e011632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78761f414cdf0e39250b021ab4e535fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48933626822247a03a976bd2294c71a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4a4b2dc348bc5ffed3690f70af27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c121e8b21c97361d88ed183ca559636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253738f577790b432d26d21554b6cd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b713018c0b3143b39f879eeca2fa5f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed576a3d4fe2fa4b8407c2d8b8cbe3ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827e8d0cc6d79e62077d033608d2cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5277fb0b28c264fb58ef47c255d14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecebe9baec6d5c6d4fd7b619e67999e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8636f9d17dd1b76c63a9264c2e4656643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e246dca5e3e6910bdfd1e03af9036d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37991d59d91e93aacc8b9ebef5de0a8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a887383a152580797f0ce919da3d68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80902a34395ba6efc637cfd68e3622647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbdd53d086da44deb2ea1060eaedd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d72a27a33ec43b9c6c894c4b618b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd2a46f2a13679a58959958c42640b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c0ab8307974f71f45af94d2d935ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4058945c7ec3117ebeb4e0b268b3549652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de678c57130d377814ab497c20567d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9087ec9520ae7d288e6a79608d24ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c004b6dbfe36ebe4c73d2433195593655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c755e96f0562421decdbc687e982113656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d68549d01694c0265566b6a9bc43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d9fe1da67a92937f431178a4314d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01148e3c0debc9b54321ff6ee16e31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c573cfcf3f1e9351278bb27c5d077660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e3409b2b7bf7306ac88845735427661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9114de5296836d4d1d309fc2f5897f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c1096f095bbd134caddc46c20761b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd11a59dfd6a2df0bad94513d0807664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a5ca2836be960a7983f78b312b88d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159556c3b630627fa250feddff0a68a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48a716f689be7ee7da24306c19eb53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f582e8ae6246b30d89c9e285ca2ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feae3b1b45f3e98b5abaf7ea9e10b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f4f11e223fd638878f11db03d13c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e70635982a7396ce3b4beddbf6bb00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d3a3d5cea0d4f1f07bd13ee0e0f43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1040d468120bd73af657b09889ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ddffef65909c3648398272291ed2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c7a88cd3cbfcd3a89a7768f50d46a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41366553f189c1e488a44da23796aca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf8a76a95e8c90d873b1dbbb7ffd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f772d9de39916a6124736631bcd801678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c53101871dc3302b46428d3f976e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a70f602fa7693c59cce98c661c2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702271661ecf4617525a43d7721138de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74f26923e9519dc3514935a3c2e37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07226a32155b921e4ee8bdf1409e41b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e437e30dd0b8c3cb550134e14ce8af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0af307463c50f4e4955f58761b41dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e19e9c7bc4b7fd6a15c64e3f292baf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e6532b97c17d551d65afef0110b6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f77f622a8b745ccafdb5c830408e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7718da73a2266c22fef6f40d198331d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aef8c3e6065ff58dc1cd13e6ad09c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355aa5f2a13b14fd50a39163c58536a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcade94f1ec33f2fce086ec30441cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d70d6611361c7685494a9426bc77dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c41626900c41baac1d4b09b36e205d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6e9d8475b08a1e50dcf97b29bae4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884724d2182de9f16fa54661619ac7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9282f0a36886824c0406eaf0c4dc447697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed928c04639004a0f90767550d7aad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187c0afa3ba33650ec19f70f777901d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972bc883024c6c764f332adb13b5b2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603524e6affa5df8b70ca068648626ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab46184e9796d08c2c23c30e93c85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37dc106b1bd187c868464ef61eec8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0589c1057654c989b000d14255eab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c45e758f5bc8a1da5f1ee2834b0a44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d886c2bdfe8b290cf2c4215a3e58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52157eeb20b9ec2dcd7e269f723238b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d5ebaf8e5e9abb737f20d0df5b1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cff86e0d8e15e6c783fca50f4a5012709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f8132dd96c33b2e2aa0e35750720710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b47de990efc3dae5325dd3522647c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f75cd5d224c47591794c93564e14c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a03922d23559912e7cc0f5ecfddb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bdb687139e8f412b02c8191ea3d6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c2fbe5dcb6e38ee4da0a4f1083ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e584b8367335e2b9e5b369ddec61a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27499602ab1965abc5c2248a62401966717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b9688a9f515e9e1b69a2003602ab7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc7c538e528dd8c6daeb488f313d0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecf39e18c5b66ee23ed916e794f4d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b84b4e0e1e97db386d9a1bd81fde3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287d590f8527b5d78313feb470f315722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cc3050246ff26b16ffd6495a3b006723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4c4e5bde978e114ff60432236641724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d65897e6ab372e2bafc647e954ff0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bbeb45bf1c78e0026e15cfeaff8ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120f9e4d0d71a982d80226e1452d0b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a59169f6f19b6114c7f5169c21d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18099a2dde3a9001a0bcebed4568b3b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a62b28a2ff4990a3bfc7a5916500730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9e7563f0ddc8432993c189932f048731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0dc82c5f78d4a32eccb1f34c2087a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d382aba4a6e9702111c50d3d99be70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ce3012670e14a81b386720b8b9be1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fac1dbb1e202550b5a86ac77b02de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca5348c50e6d09f9c5ae84d7b1b665736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad1a54c66a7a0b78e750f3ae4c49af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a60ebe2166953260a77c6c15bb6e90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b646174cc65311b314934f760be8a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bd5c7853350c47e8005525975263e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1db936b6225da67b84e305bf1c1da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180640f0104b24d6c0b73bf3a2acdc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d46f3f6a461ef16dd73a5f5f3d0c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a34aa75a2dc2fc12dbc46ec89934d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfe0336070c33711edd6d679d35482745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a4cfbc76b6fc0a7ae7f01bc068d18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc7dbba37e4c899f4cb4b21c964e35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2310100c720a201d4eb9973694e4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb256365acb827a36a9b808bfcdf0e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aabe7ec2960b167f684af0b5942190750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c674c55fc4ed982d5feeccef5de42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c095ec674c1caa70d25b59b087496c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c5ec79ecc5d7534072ecef0cc33d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002befacae90d2a92d7142f0273bba2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b971cc9353fb7a75bae31e728b6f762755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef2d094407a100f6ea57058ed04e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085caa376fa5f05eeb49b8014548f55f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c1749826313d5f88d16e747137b48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afd82056b94125f8d779a7c10c6eac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e0781e5401d70f213000907d0949760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ba5f3feb34112bbe3de330b97d65761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725924d929b9019b3aac782bfb9055762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f81072480ebece75670c2433697d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf118942f7db79926d2e619bca2cdfe7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49e687e3ab7f5edfbe41277e4cc98765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5678eeb1e5845a4c0b5699b22d89f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d99b3287f5724d9720a5d6ca934ff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf17be81ae707e68dbb9719979778f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec794de9dca44fe4790ed941b49ac9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef09da9aba351c6796abab982b8f464770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204876919dfb9b6a54e17b0e0991764771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609483864e19fad4faae9f1fd1a3597b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032574782353a01c6531f5a115fbd2fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b68739683749fea8453f3fbe77ca2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017226386f3ce5622667dae32616dcfa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7e21acfcbc3350cbf00defd3d5b01776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b86d912b2e9b50115ace3ff0f696da777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff682f506832f463d72d8c558433b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725fe01403c5323c29ae654ea79dec8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3806cf15b8315994171e19b22a1a9c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31576fde86accd798be8d7042a77a2c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99632de34f8d9f1743fdec103cd35f5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaaad1b4896090cf19ce6a19406060783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f0a5e4290f5f70f9b23acfb5c87c6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282f4cb083459eccbd3ab1771f485a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c69ce2fd8250046192ecb379b81c6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757efe6d4d7e4e7a4abe91139944589787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdab7d33888752189b3ed004c1eb729788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889633bcea061ab046e568344ab15a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eee2cc40e8f222aa6166b644eb3f11790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b5d2e68bd8e503c0b36bc20fbe253791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f761c0fe3cbc4ae857d492ea34f381792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5365071f96a15f9be8ed6eaab385534793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70384bb921b88bf8a34b4f102fb924794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e37162ba91901593b1f2d2debb470795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583747f3b3c12c8d6bb7a253e0b83db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca82579b38b59a1502fbcf1346630b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c199184cabce43a907d545f6cc47c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31560a60df2be64a6749867f4ce72c67799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2915a5a38a38d452877e460b9f9c730800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e69b7ee891a98af8884906dcb0fb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf50ae9bdec02e914230353d4ec40c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8121b01fac5dfa0a4a399800793af0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36a08ec208d0be6c16b997bd6be79f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac42d598f66ceb27b88dcea04d5cf19805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ead10b345290e88d17ae58ff6e0d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cede6a537ecabcd5f2abfa93fa07890807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022122ccc9878163e391822d6f0aea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481188649cb5e9a8deafab45859a41a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd73fd28b486e085b6165ffb19325e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f80224a212d7ac18d7718bc3d5291811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070341820906877247458c67b063da9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36e6136e9ca322309bdc242f7d38fa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6d9fa530e9a65ec5eba6e13734765814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c2cb41a0a155ba500213096cc68c5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723e92e43813a18603e661325e9243a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d1ab0aa19bf93a19b656c4cac215d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eea936574c76d2c9ffa24b398b336818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cf726151ab231168f336665a51375819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57f269d27bcb0eb68a260e478a103f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0ce475f07124a0bcfcb8e955e21ad821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56affd26723e597c0720ac193389ff41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849540c514b8f65a6d2062b72de68a572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c453f4add4b599336f54f09b2b670843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf114b491232a88b1b900755e8884fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915554383d3b43777cf8f8b06c7bda6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7faebcdaf877abc4addd8f87f37406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd40aa5e5c20558fd1e1fd5d175beda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df8f648ffa5e46f145686d1f91e50c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61987829c1a0b9b94b9658d6bcbe8acf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3da8a58ed755f3e888bbd920d785010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3609765f69e475f303b03081cbf4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d139a8749aabf8bfbed39e482056a2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd336325135db5ccea5405d5895719c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73816a8283375db948a16b542fe36d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4c455801d605c4a5acda3e949997515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f08656dad7b8f317992202a48f4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ebc039713826bffe63c96dc3edbe617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b849f60d3de9c173a26fb01c0e70b5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324b61d7a6c8bba97bbf31eb963f0ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a60550566e039287870d8b6324c6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f391f379b8a25ee61c32eba5d9ca7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9bc957baac248ca34a7cb14383e3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f2a1bfa686038b4130fe9db11e22423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9dee7e2d947f30367af452465690624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2193269f8226fe2217b17e11bdfda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0cfb1bb00fae0018069211792a69426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104a8d7638592ae5e5845fdb481aa2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde303316a4a3f44e5a46daa6655d67828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e7bcdc7dc52e610e733400ddb16cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c9e77219f9c3dad2cd09a4a95053f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f47c45eb7ad1babc0205b2c828e7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dd98163baee3ded9d71b109b9040132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15255f9bf15fdf435a08994ed20cdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee6af6807fcb59943e5f93e22449034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c055835074ccfc97691051c8b998f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541566ac68fc6ea104fbfd49d32b6f8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5593780f5ae87deebc08601f7ac0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb8cd5a9b669886792ba71aab716338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031df61d0e8b6f64319f9a9999c133839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ead0ba3cce29f4b4bb09d1afbfe7d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7165818fb75da62d83aca06a57597e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dda5fec128862d94a20258f58549042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce72cee4d32b3b2fdbd6211f04445d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d22bb8a1b7085eca334382fd5f290644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3afc877cc1feef23d95e92d2a485445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f9e87c1c2c6b93e40a660f5069e9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783403aafe0f7e46cb5737cace7f20147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156420aa8268f5e0db777189d2ba793348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfc7d6a5a20a0cb47fd0c52d56d10449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a988606cd097075f840b005c8352450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792628ff497145fdbb04433467ecf1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753d8b540d9d2149c32945bd276cf1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05158cf09e9c3b219a3c7baec17f48253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7d2adde1e0dbcd3469b270e2bfc1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850017bfe7121cb84519a1266daca85855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd381ce8af59b53d712713333fd04c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e992b5dd3f624c6b5c95b5cebdb86757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f4ed77a920d58cc484d74afd7941e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ef65082c182e04e9ae162d5b1de1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f4b5f560d62ede384bbcc54ad27360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861a04527e974599aac51959f6f1f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb8d51d7b9b5bc3e14b3d064d4fe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25dabe7c008f1fbc7d415d82a426f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d2f3fa6784ffd539eb63abdce02b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2398d35496ee5515019a2429d94665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc8fbe0b766322acd859be31914e4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24de0627fe62289e5a84430e2eb6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca919dcb5fa7adc44e2ba2fa4258ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2e2d95137c23c9b90dbc74a7d39e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b86dd1087431840cfccd740f4ad0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b413f12466bcf486f59df7f3edbca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92349c940b5c0b518caa608434e1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ea0c15e556535f8811a44d858cde773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b6cf9d67f5a4b45238cf6f7de245474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de882fe11d944d83b9472c0f5e8daf5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13cbf6f08e4b244953c1e15bfcad4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b0c29baecef7882ceacc744942b3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d898c4b7733e115025811aecc9ca678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb96ec6f2b4b649138a3277e827451a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3abe5f461cfc700fc2c9d275c18c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e9da830c6d26433d8133f57d54fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9012fac62dd3c5f35b3368344ecd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1e3f2fed78c082b36a01679f0296183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320eb1b467e08c1cc45e9293cee1c4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf65ca04a03cbe9ff2f8841973ec585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86b78c58718b1f0185137af3509a8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704835ef42e3343ac0f7ae6b2436b6c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569fdb5e081ba38f49ddb8ecaf4428988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456820f2ac921a659f08af040ea6a2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d12b75eef54c47966a2999157f9a7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfd4f2c2521128c7e3b6dde3f96c6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34998b623b895d4759f40e15b3f9aaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138714b8d8e119b2d4d4c4165853694793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb975b6c515808e963d455753588b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d06626795537acc593f9a979b7a5ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f94f52f89bc15f21f8c4fd83643f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988fb82bd93dace3d653ae87b79db0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c597ba48874366edbeaf675ecae5d6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874baaf1570f5b8e8e10ac8e042aa2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539289ad9087602bef26871c5e0a900100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939064b85da6a888675d33673199580a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1490af8e89fb1fb84b482b5bdd0321102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2970ec6b39f381652bea11e8e0d653103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f2608a2d57ddd834424b7c389c900104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21c87ebc4008b78c39968083bae8e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d41acbc0655af4102db69a491bc63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b533701523ccc0ba7fd7d77a00df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f37eb8f3fc4ccc43b906aea58a841a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7da7396a41f97fdf79b644b91fea60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7811ca69b0a8aead3e7184e1590fc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80a6b8710cb07f93970182d38c5d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625e31be39db5e215b566fc1135d52e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b849866702fb035255f6645e3ca7d32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6c27a29a0c1ecaf776f37c2bf3e57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60102e79c12004d88d258771fd348a83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174422acc63428b6668f3ee9698318116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613506be149d7e490acb707a58a974e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbede89d662dae415227ed0266713dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920860bc6a7100852f345f9a56aabfe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82562d34d1b794ce457e7fde77f527f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fccf51fe9b6839f841b692738c31ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80942fdf217731b1e9dbf0fa8e0a0113122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54b249d03f5700af44164f690ef0ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db2d8862e2e6e79b5349f024dd686124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9a3aec2db24e1d3708e169027eb0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477de50dd8b282d9958e05af13fed594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454954baabe685ff06f215f17d85aaef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981cbca3dd1ceb4f37b7139438b7667128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664028887355bd68263ba840f196e69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842b717cd6f9e36f36aaf3406ed011b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1234ccfd11a74c03873f704f4e2bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9235ead35041ee58847d3dc2ffb1788132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd252263469eddd4559cf3f254bda2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63670527380ad892eccf9b6d078d14fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613d12566b0cf088e0132041e4eec2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff1cdecf2328daf192197947bf4b43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796feef0a05a200da9c68b4b24760969137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f5668474bd876f09bd577da9100d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd356e6861485834a378dea74627f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b835bf4021c4e467d65deeae275ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd52d8927aa212a7956e756cffc802141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cd6ac734d33d1cea4cc69c34a2152142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7353ea70f0bd755930b352f7df53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d76e9e5e601cbc7c4264d071e16811144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a007e1594b08264ae1b9d6ab4d39f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9148ce6246eccc4ac74669480476079146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b00289bf54750caa3976366dacfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e8de16422546d0fab13781cafe049148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50570a7f661077056191cdba886d914e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f56eadd9df220c6793be1da7b44e8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965004f2707fd9e9b9e69be11b0c95e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff0092ebda3c530e7f523d577c4446152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570edb1d0565b169b798d3d6a011c4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c539d032764f1efacedaa2d8ad2ac77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd423fc363ac157bf87f46f0809da65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46ddfcac612af336675c51e0419e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a30746fafb43d0962b5d4c7dbd40f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4a7efb2e9089f275e641381313f1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf9bc18be24acb0da25a2cfeb03e5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b514e651216154420a8c8a7fa7b7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73598e2778f43196266813910f4c4d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111101c53e09b5e2dd9c863feb2dcde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae0c8d13982ac777c5b3af20ca11f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3659be3874ebb704e7abb67a0a1600164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87044534781f67bd05919145d049d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a335600ca00a09d09ffe127e9cdbf02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b13d75929c0150ad6748905fc235b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634507fdd7024f68e2abf48ed5560d12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31ba1283c97087607220f6cdf59ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665f0e1c3b555232f846c6f7aa9e69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3517185de0df8023802d151e6f720171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695813b30c941455c5869c1aa127bea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4021a2901d3633e185fd2aa9e024e09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a132205e7ce24a21b4572afa58544174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd294113f9f2366a17c25d8d0ea3d30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd071c47735d9382cbc2285fa71dd17b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e57edbfc5db88b1460cda92033ce7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9228139d4c6202cc73eec7de7e2970d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2afbba2c8e18b4a73ad5b43577a778179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b2ef74ab0eec18ebe10fc56930742180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d414753d38add9368270be9be39fd27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e536bc984b88d4238bf5ec6468a20c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d18e3b23503a18c06cfc784a02580183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb717baad8dcf10c37c2cf4b17de40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ec8b301309ed991a348a3c19b593e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad138906bc4a1beb0262a6ab79c41fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7a7411741e5e0aaf2013d18a8e29e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc09b35fa7556c4494f8aa452952e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012ac87ab23288086d27640be085177189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596bfaf870d88bd24e38580cf7e8af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51672e60dc397416292c80f3c634729e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2fdb251c625ff5369013182747f51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f5dbb987d40594bff89aa2fb1e31e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81640237b8b55288f1315d8c1e31b990194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796017d3ab0b7cc6919d076684609c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf4ac0baaefeb338f1c60abdb0602c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a54ef04aeb41cf6ff034fa525b61cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fddfa8921807d74dafcc67e120392198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1497a649aeec34ae1cb9af6b96d7fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c10646a8d6f838f5bcb7f6923e54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca2d2a4ce3f7319e42e9d51b373105201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef26f683b5b577b1698b1016f798b91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dad922a774b66462df5bfc60b694f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526b81ecdd62c1eedebafd6459fad2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7f8077df4fd2eccf31f1f19872dcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256355d656f39ade5ff226ddbf647a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a45f9727eee67ef0b5974d17a9ac4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b884b3a58edbce93fb30f4904298c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd35a408c0ae5f11ee9c92421a17ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33e2e20eb79e6367fea916d0b412bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbf5eb07a502f5219d94268325e29b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca05b4154d301003a6839cb3ff52ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d99f95d2eeeb7f318766a2b4ea4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38226581698238050ca0be066e518b7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce9fd26c7d41ff2e3bcd312c2fed9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e198fe93833901f221dbbda51eb2e46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cbec6cdc84091d9fd47391767546a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005bdef3310c5847e44c4eb056761f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e12d898eabb3e3f8452c7c58d5c14d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3847c39f5bb7cd7535c47c59ce58917220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb209879403de3e2f19f99f931ec251221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca78973ffc163ca167ed0f00b83c43e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca4ce7a1c929f5086fac8421522965223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b267283782009153ae284176338e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16230e2c11effef73488ba324a432b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e74d49e789b0dead4eb021c92f0464226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99071b4c03e6367586c4e1d11829ac6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d6ce4e5e2eebc541e7fdd2baf5fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0bfe426ab7edf43eedb53dc09f50e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088411f684e3c319318e62c80480cca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a8a649a09df7a228bfb5094ab96c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041a928477f0ebcd33d44ce6c5e78c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84327354879d32b5abc89dd01c507253233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2d908cbf3cffa411bd95a75ebfebc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d4585201c88c60732c44e2ca7f61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659798c57175a40e6e7b2546628783b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab80f6dc2ede76cfdb308b35f2a43c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cf12dcbe73b4b2f838b2d0f05080a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3abae28c1cc2a21af8bc1c311b43b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794cd2da213c1fbd1f1dd9bb90c1a0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2b8770db68ec3450ed27036590fd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e469883c3ee6d6e115baa1d107a895a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900482b14661495f24c07204c6976c74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95031ba7233c73fc02e8487599e3bd45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4217c7b1bf56e474ce1efd021c2d78d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4414b0f096b6f42fb80d890980f43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ebfe8c2ee895e13a92d1529913f97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccaa42cc94d6040b738a2333094cbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c924de8c99335081390e06e609cea71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a66819562d106d40d272ce79a427250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd4dd6df13345b09e0ea5d8bfb1492251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b865b480076dd029fd846f09c5d205252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646363c545e38f9c63b121ed817e2e25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4016bb8c9e71cf2b857837833f93c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e1ae316dc93a829482b2078245ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc6a92fb7b9eaaa0de3203ab0e35d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aa7da7ae6557ec46aada9b6e5e0c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8265cccad8222261b8c3b6903baf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e5cc5c135ac0e4c85c59d9d64e895259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194512e377dd641f4a94f0ae7c755a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53315f9d7bfceeec859b52e8bbd2f791261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a15d259fa81e3f09c3dfc8ee7d8a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c13c57aff41762f1aa841586e7b197263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c19c1caeac5f4cb031b754ebb69c1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b103892d932e2f2242dbccbe1b680265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7571445e61234095629173e37548d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caaabd518c3719dc0253d804340660267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8be3b337f345390815e26a4083ba0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92293ee55a10db7dbd88e9b6ae0c3f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5358410d1643213adb7aa3f76c839e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472015404b205d8014267a30152fac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8dae07ff5029ddfd34824919a9ae9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63758f1c522722d665413834807534273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb2741d82797b422da82ea0e8cbe04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f1a77faae7674d7e7e2cf121b0dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40f405c1d3a1e55e0ddec99203ad7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103cd28985f80ceb16482689e748d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18d6a56f9ee3fbfb8ad0f69b28d17a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a024fb88b0e680aae1c364e5bf6851279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618cf7fa68031e3ebb9336d25336cfe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be9cfcf4409ee00bebb94673f018fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea065492764c16d629dc56d02de4fd45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b55cb662f006ce5dfa3e8b5876d0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e1bf32c2b9ff177e469614351233a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b18f32a06c86691e1d2eb3429a6dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193478a8f83bfa30e48ab28817e1621286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e741c3b7b8f1f6270bb9fa15aa4d6c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e0814ed0ac5c5d188fda398125f40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb58aeb8e4bce132f656e0ee7100a80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300646939e884ffe41edabdebd21ae1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d5cc5d5fb96b298b9adc6b143a003291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ab416c70083efb89fa6447cb9494292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ac155a6b2c2a6f32d6f9b3dbc2a1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef2a0ed754b875c772bf226d3fc533294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0443bec5212c7b82d56668523f576295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee9b69adcd1b828809d1ad0269b96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca83aa395555e998716fcebf448458297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e418325183405d3d29fa41979e9af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1680868daf263fef98729e79a7f4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09254afdf278edc095fcbeb4a973279300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b76694489b95890e370e2b20e591301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bbe882473b3b2e53fc5b82e36abb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401191a52b6e81006abb3b5f09263ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f6425d17bcebc50d9428ea2bb461304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a0ae6db1d0b170832e5bedda0cbde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a512ab08ab6e1bb8b7f9e22b9fa81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc207b1e5f3dbd4bc1cf254b854e5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f041b3ccc1823915285e789a9eb3e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a90f9c329f9a2006ce49966a43e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f8970220a1d7d9b4be1998a84cf91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403541afcb7f3dbbd32f6d52d050186311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff766a5b8442042175fa071e4211dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f48f86e8ef6fbf7bb149756d28cf7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc480efef39ae2728b99213b8024cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caa7c3671573098cf025437a8db71b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2771d21ab8878f86fbf5a06889d4741316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e9477d766f262c618e9a6d8352a9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27414ce9c7f023c0a43b835005ca4c9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd17aef8c9c5fec6199fb705790a05c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5704b62ebdaf7275be3db71e3d98cc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec93118c7d988336dc0548923cb4f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bb0c58661953c9fc04b5923aa7ac9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c89b208629508ed4759286f8a66b89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4961d05ca9c73d3f4c7288d1dd1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6548bf1d1f1e9fa2eaf992f01678e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13107d9f4005cf6432d8504be934fbe7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb0190406ba87a8e6676da63adecec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e08cc26cc447a851ecbae4c03738c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31463ce7b7f9ed82acee7552b99a9550329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0ca2f3bbd1464976ce9bbc2b7fce3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6183c7695489bc6f03b4b4c9d61aa65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05bac00c316944e579f7bed7f4141332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8d82511ba38d4366d1856dda20b85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775b9d37b8e30d3ff11a74ca414396334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f58108a2cfe177aeb4cb55dc42ab6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097d5e08305fc28515eeefb9a25eedf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046d52738013438fc5907543b9c2503337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3529a9b499381465d66f65cb3ca496338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d6e7a5f78ccca0a3c83a533fff003339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafce578ac3bb4ea38a267b79be43a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c29d1d19002cc65c2988a355e0bf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f6ec20b3627fdea963bb908e0a3c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c483708788ab4a7cc5688806eccf0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cbcd358fcf65a2b834a473b1a25ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9ec1cb721d7a0d59551dc203568c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399657401467a8f6a29f0aebf1e91456346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c513955a9eeb75e7a311e26e238db9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd31c90579231f9ec3a2e6d33a36966348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c229c47aa895213bdf29a8fff3b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444347936d8bee2c3dbe9dc2a0c2984350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a462610189e4cc1bd399d93567950a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d34aa6d27b298761134ee271f67b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd792ac8c913f4e61d653f1f2e98faaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119dedd8d6433541727bb56ef25418b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851fad57d91706fec63952b2db136c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1716be20e97cd4b218d25c03da8d99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81baf07516109bea4f14ddda57257e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4720fdf53c7d89e0510a115d93ff573358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8551b312a6163cd596df67adb9ec5e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bd0210983abe994a2d51ce8cb23d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577e9d1b72931554daee92efe163d0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456ad1b4ed90d4d20ff157ed2958e91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed73a7becf5558dc4d81df75a894703363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2048ab569b0e805ebd7c524c81a31fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe087da9cdf9662ce24cf82c20523365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfaede845ff1a6c8a0e603eb5785b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4680ea4d9bc8ee0a3f6e901683243fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360c06dc36a48d70f20bbe48f0fd11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca4d8f66c37f90bc3bd98a88fc4b42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb034bd8df7ff4056fb0d4d5f3c1d6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542e12e8fb3ee3f2d28d45bec891ab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819476c2352981af5b0046f27d95c66e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4966fb537819c19fe3cc663ba154373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539d9ee322046d1226e070e377973b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9066fe45f47316c68ec7d34d3d1ddc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9da63bb2942a221b164231ba629c42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b46c9a8591b6b26a4f06e8562a290377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31587410c807305f503e57526e4751378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5e554d9d65603adfdb6c96df32e5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6dd07d8405fba5c177ed6ea1a81a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa096b13a97f490c27940795d9a960381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9dd92fe32f96d9d891d06691ec182382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca68d7e27eaaeb59220c76de4cdc98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfe26930fb69efad5c2e6cdb9db7a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c856e5139c331e68ac9cb09dafa67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dde2829b6fc487333a1c59ffab813386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ebbaebb84387b7d7c3de3bc2f01fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90d94d53a454ce1561a155e3519c57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878632cbc5b130cb3c8e6237f0ab1f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b169e3ea8fb3055174a51f531cf400390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e90e6d327763fc13b25969dd5ec497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b370f18c166ee862ff5c0f5b1dfc44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73489e2c9489c2b339bfaf6752783e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4b8159cc31e3077e54927f982af5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549285e81c72347786b69350b0a04446395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e508f2f09ea6035ab88e74b5e8cd60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f575b8c303d4bded3cc58a4b093f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a808c444acf162e4f1895555c80e43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794f59fbbc74d4c05e4ff4da6c3c93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb1a5d5c6be4533dd23a7611f07ef0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31a21f73126dbc8e7102a42e62ea8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19100fcb0de29ca14932cce778b6c08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec13ac6ad23cccf12e89364d26d0f35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0af38b5747c8861190cf5b7a50a75a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c575c83f810a7d5de4bcab12b75564b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92f3efd24c5fcc67980f603ebe536f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64514a43f0612a510cff48f285c3de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b3afae33dc773c1b204fe137c3d4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c5647e3d1a58d865b5e40864a55f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb24f17136c83c373364ec31fbeace410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695adcbdb0365b5b3d066e6b2aaa7273411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb6881e2b0660188e7ac778834ff2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051db80e7ebce1da2eaa5d40fc416a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff11ee64bbfe549090ef6d8de4ea3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218452ff1c0993f4971fd559167b423415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26250c1f1ad0b526ba777b6cb6c0e564416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd468f4df5fcae2909c5d4652c4a1f0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57877ef7868ba19ef70a7bd57b00aeaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec58748d2dc111d4959a8f846c9afc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c665a8530246938e510d5fc62e5233420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a3bf51e03ead32f115691f5f5eae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79e1d97b0350ded155899b35bc323422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b769573dca61774787241ed08470e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5da413a905a0d613d8d4c1e92cad14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefb7d585aff873fddce2944cc46cd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe71c8cd8580325b9c3383600f6da7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fb780f9320ab198f9da3cbac971ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0fec623834f814ccfcbc143efd7ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5044897a8c58ec3307282f10764d51a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbfba932405d634646642b65656d2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740210dc79f79373922f900e20b376ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729e12d0ba9f01f815802b69f146d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107fe106f2e7c954ee79d70da7a1c24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2763a7f7ceec2bce06f9324195cfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154e559b5e2cbe976f10ebce0fcbcbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303138c91f90cbf9d452e24a30822073436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8137f4704716c14a32d9ce803c0f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af2519d7c41acdcd668a2b629a6584438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a5e270a90eaf7c532e47cd021de23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f249f04076cf56f292ac571fecbce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231e64bf601633c1db8a5fe55d6eb99441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868870e6ef064fc87196b89d685c184442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50ceab0e91fb3e72e51ad3868aa46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c6d6d1a412ff6fbe9335860065807444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be9b05628a03d46e4fd7f9626339f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8d580f8cde1550e6a584e876b31f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2808e320907d92ea29b17b6ca5156447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab021b563b60a2c715480febc6fed01b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790ff843051af64ebfc216f2d4e4e1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219d01305d476fedc90638bf53256f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd644634abdf09a84b7fbf84352476f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0148d782fa456293a238d43b750ee8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75e3acf856928813d052df83dd7ba7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e39facc0d2498c556b4f457aa3392454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488679cc474254dfb3ee78d2a88d9972455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3d360e9bad5321fa84d745b13cc9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941e58be0c85c1f1b551f77a1f1c95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9c306c935b4ff495ae5ca4197d204458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f700af7d1bee9e3fb48ae8f2ecc07e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e579840d19da4bb44ee003e8d552b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc503908e6d0d72283809b6765179de3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae665244964b8e260aacda01b006f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc9abb0cc4c34ec69f5070465cb055463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8df82bd4fa7b87c864686870b19df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7548b1b2fc5c54df85c39d465154a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf134cd199f5f2ac0b77d7791d10c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe04e724bec7dcf1387af8b3bca1f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ab20c409a6d01b160b02cdb92d03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f64420b7e66a272edb34a92f8903f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb43be66aeff7d5b4b9df1954b0ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218c99288ef16067ecd3bc529fa2409471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6ee206608c665bdca83873ddcd0c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd0228127c86863020689140ba71b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7ea7633e592d6e9e859a46532eefa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d6b7c087b2b8d77026a36cf76e071475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98534a643622bf4444c3860cef1c40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f986c7a57de77d18af59b93dc3ab1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d8cd93c621de1dc67babe14aac03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da50f8ed2c56f1998e7571e3d0f55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b198fe2176b9f3c26fb91e0cc75d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136462bcfe35056b8b24244aeab48371481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab6f5b63b1f378ed876d8f4f2859f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a420e58b445830ba3ba376936357d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4e7ab726d6a589745a8b9c88a39cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca210bea8721dd1cfc4f3c349834cac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c89b32c853146fc96d9fda9f8212f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b11d7c2520245e9091c493dc7cef7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179e8357fcbf58bc558188ba4315b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f03b479559f8044a8c048d9fb8b373489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc08c6ad9a44d0cde9ab97b5c65e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42b7a7af26be4bfc2be4315fff9ac3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9541ce9e165b1667812b0f36ba633492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca80f943b8f3ec563d0d2ac1dcc1cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af427e92c2d7408fd50cce0b9ccca573494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3188e148e84185c07d9093c87b050495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695d7751d20cf9371fe25feae1b2034496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf64750c873a39b189bef2e4bdc1e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6da34a46d4baee12fcab0f82e274f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a83af5e3541fdba8b84801a2727fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec0d08774fe2964cabce0809155bfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c56465a8d69c003fbcc631dd934b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eae196e647ceea1dc90821bfaf2bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd765c9df7c80c13e0a2559baf5083fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015e19624d73fd24f681737748e5845504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7925c6f2ea724cfabd686268a722d0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d33c0f5acbc830e203395c6330d05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40269fd29a5cafe7fcc04b221725f30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d6db2443656eacad8f27ad01df12b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65671c7b50c87a38dbd67cce80b16631509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b255f7a8d043d1dbd440bf1c4a68e18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0411ab3d4970b79be3aa34c1bbf460511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ecd211f235073714155fe1a99b0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d6ed3b6f4b24a9cf72d5c45773235513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb345567dbf76a4baca1e9e9d8560d2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711983f3d7757629ba0a27cbddcb5cd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d70dd6e887f2a4ff3e00425deee31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0685fb05e65f5dd32c03e9ddf2ef2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140c38f984c5f03ceca225bbe5fac2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff74036983c79de1b09c646d653ff1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622e4951b6d20bfb4b096d5e25789a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb244a11a635591d9caec6c5565aabe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656d8eae2728878cb6a5fb66791346522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712523bc90075c8fb395e5e307d5cef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2ca826374fa5f0331a23c1dc523b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a206923622618456ac3e4373e85202525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67f63ccf7c07594f5db096dacdda82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78695303310b6f853ea8ae0598516085527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4e82115d71f444e6cef3fd635a97c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df3d1f58d855fd56e65c68514a317f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815fca896a6a2fbc5103b70a40bea04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37006dc308fe6be0dfd3e0d3d2055775531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eedea6d3be20875191e2414b1b2e7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7067a69e13d531f5ed1e6c53e4d79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729d2c97fd81e533522ad42d301c226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b1c7434bcf5e23140bee0df8c07d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5884cdc151433270a96db26c2dbb4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2057021b6b5dc3b38a1d93071d4992537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948789575df88435be0096389b91fa5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d13b527f448f9f154089f5504676b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fe5e43969f0162c624a9989e12557540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ffb2cc92404e12497dddc3c5ec88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1b39978c093d31f91394115186927542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513563a79ffa2730335827140e052a97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a13485069bcf2a047529f00036c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d3f087eada20c82e5671ac8deaddd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef535a5e3c88c8fbe813b02c61d8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015d26e0979e22f3ba71f4540f518d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08895b6314311255c87b41264fd1f768548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc94ec83411e00a4afe69077ce77f80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ed71da684d28c66844c41684e194550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e078a729c178f845f7fbd5a9faca4fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08fdf2436d0c1e6a2000a34669aaa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a4f0996309d70289cd6c2da4b73e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd304b4f24bf70efe0c3eaf58a490e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e4b7aef3302bb9b95364b1492fbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4341fc76c214a7da4c7b6f4291787a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b70abd48f397d55bf8f6214bcc48ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4eb6a4da1647bcc712da77784d99e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062fbb5cee3611e9946b790509a65ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e33d1de7d3d2a06b1ff00ee38f004560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dd15610ccedbd32a67fa693c1f48f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011811eefc1a8ab4c03298e2112b295562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe3ca1bf7210d94060dc2ea226522d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67b10bf660f6a29257b3ba884d59d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc10ae9349d4ad483f8d6fea5b68227565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0642bb7befcf655bd85436ee718e2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009562900e12a55f8666d970dfe57d94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d10958e67c3e32cbfa23208763a854568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70927c7e26aadb06efdf078a46d4b39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb48d612d82ac86a857eb737dd756570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb4536985418a0b0f86b087067b72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8627cdb7dea26314f63ca45d5943e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc874c30cfc7f25914094ee50a2b2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc55e63f193f988a3451b4f3805d0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68967641ed3d9eac4742283bb1b963b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b7c701bc94cff75ad9b6df05073b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe71222cf85d885fd82212633889c53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bbd317be95ef76a3c1782bfb4cabd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c7d058ec84e54090dc86a04a9a36b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccd1c3540373ad57a7dbfe0960e736580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685d4074a5ca554ecbb81cc9c74d54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0cccf1ff83026ec8d4a3947120790582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1fccc2a2b4bd725f93de394926be3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a21a03b02c49cbb2b07a263f43685a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2db2da3f03f7aa63c3438ba44a1bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320844f41cdf6a9e625f7c695045895d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef522d18d42afd411eda902160daa9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277f75bab021092f11cd2487694e6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b0fe10a63c05a0d8758dc3d36655d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd4e724b2d4c9b5814bb949e814bac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b30af38ed83ca4ddaf347e8dd4ce56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a9fcd568dec41f0f2e3df8a99315592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2f825d6fa59f8c741d2417234104593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e02f230570e90ba85a9372718cbe14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf94b03d15826da67b40e3ffb5e9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0451c15a8a0564b4804b6383e9017b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f41063abc75f2c5231d688ba282b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cebe60f3bbdd1d996eaa122d50f1e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c73cc6fe9c4fdf146c0271514443e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22ecb343bd96fa1066152c08cbd57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e66a15c48f414e36625d9642e602601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d16c19959fe64600b9efcfe7cc338602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93717ba9604336ec43246725a4ea40e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6925846c674d456ec2a0ec11b977ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c90becb551e342bcb3a47a8c0148a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70445db3b67d63b4cb238bb3019842606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1928f10d112256335815ea95566e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911a14a5e48ede7e966fb81dcd06231608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc28765c13ed0fb5c7fe05a2b37a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed296ee524312efef682a978972f8e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb92bd8d40072e6fc163254d74045b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b97822a2f11c916b0151dc85e7477612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f0a73e9558cedb65c5bc7e3c1c173613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd2c1e962f48fdd8d3fdcfc72465ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85519a6a000db6ea5b671318df68a2ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11617c5792c0cee92a4f4fa720ba10b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29ab861c23d02031d7b0b118258614617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b507bdbe6aeb3364501ee2d35f8f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387bb78578875651ece4ef8d881e81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ed6f705bf3c4beceb94bafafbd8da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1ca15455b6b1a0205726602a59a97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094a6c86763c3ff6f69ad7ffa311be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac79c957db520ae83ea587d24d1e13f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4153c954c157b9de1f98ceca43399624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8718bbbe1b38531c3f10da9ae5a4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89701cf89b8fcf656c567a564ad3e05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa41959be339e22eff5c58e396e1472627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b105dcc44828d5ea48d72e7b2cc726628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2df4a8b4591aed56ee5bd9a437993629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1ddb9fc218af2d83625894fb971a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51523d650748978665301f782f5e22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d274e3fb0a23b3990726eee50cf2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dba78c7c7c7ed6a8caa047d704465e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a4a1f161c0c9dc9cbcacc351073e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94195fae1567631a256db00ea541495d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32b9327d76cf2b3e5ce853fda11e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e4842610ee28b42fa7c88bbbd40d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942681740bfbb59a1bca44ac565ef38d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151973e4bbacd2c0914e2303bbd9b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01047831d579636bdfd3fc77fe74585c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de16a064ee88f0ac614dff6ef0b4e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc26306dae213367818c6bc1b46f4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f8f13cd789af67b3ed3f7c44e65f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0d17880070650c10b6bede1fb5e7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624a2bd6c1fdab3bf3879027b920881645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97d2181d55963493cebd99a30b7e9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203d198c593d0de9c52513a2ddf6973647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e37cdbdb976a48c7cf569c6ffe6a03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca31f9ec4e64583542847667a7cb0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3348f92094f21839573e3670230988650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f3ddfb52ad0dfd181ec9f9320f06c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19620b538c8a41a63afaf92f0d3a81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eda3f83e56ff83a61f561d48cb621653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb11124d4842ecb69eaa5d847d60b0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924eca9154c1a1de4514eb00156bb3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ff26a0c95142bab3fd103797df9a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213836f0cbe6d03898823b5766ee65a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab52ec8761a67b26f03fd3af3fcfa78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b56abd41a384dc73be88de79d6e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f63499fffd920d2981701157d973a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4559f0532d7369ce21f8f5bb0444c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755006330d044c5945788b274ea3d287662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf0f88e2dc5f15d06561b10a58b689663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efcac32462fb2bac48467f11d15460664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb95d7a629341ca4587e69119e344e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9670f60f6c06cb049ab14b84ed966666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297b1edb3807652dd15c92c7d91b10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66480f70aa444719b39df3c0197b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f0750405c1a44e30230983978b26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f7e9fa872d696c6fdc6ec632596e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deee8adeebe56ce522efa89a8b79189671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb01ee5f79e83f25de2fe2775525d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65857e9aab259be305d729642da750673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231738bc1a61aecf747d00097060ca9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419670baa0ca207f0322584d8f0ba5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7bbc2c28f4a706272f6e21e9ec126676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904190c0230cc84850945840289e0da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bdad327ee7d16fd0e91295f60c158678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d0c7efca31006198c3c2dfb4dc4c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d0bd5054d9ae7c7e06c84b77efb0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcbeefe619f11c90a7f86eeddf52af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641005b6da57761450289205c320ac1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1673f5ea4e16191b840ffd925394e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750968888be4250dd0544ffcfb56cee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a792c76d918ba69f9f0220a903df3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce667a8b3c5882edfebdf6e6e756c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3631c2be5c5269813d2bc83370cd093687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a898374febd2a4d112c8f6980e776ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661719bd00ee2cd76b0504fc5a4b5f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2803980246ec19763dc49fa63cd012690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40e8c8b045d310827cbd411751adfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9761f07f33f9114396da0f10a96b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1030b713ac64f75c4f1d01cb9d547693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c40a7c39d76ee7d0c62d59be9f33b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fecaf5be8528622c910dcd1a6d4b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14664ae39cb2b4bde55469130699238d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6762af435ff616354227012346ea02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ebd4405cbfa26695fd348be240ca0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3077a752b067dc9d99ec5d757c706699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c347ed05e859e56c7cdb8783e598e7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2423db8765a280ce0f67621c9c88baa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2902a511e73571f3e50b9333417672702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617851089cebbe97a3e16ddce637b35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc79b693be34d515f26d7343324340704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157009f98b1b6d1f36cd860f06c04f86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d2a86a713c5159673818d651f1964706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412ad3226de708d400511f3f5e97b9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433313d1f4df4d0c9dc77e542f164f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee7b443efa3642125119a5f884a8ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f8bef6f07057010142856b488b4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df92463cce8a0863eedce2ce3bbec2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db374abc81d6d0d76a3718b381b6be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a1843754024dd01ecc9f11b48f25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d3231eb0cc848a104471fbadddeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e3b9acd746cff8464adfa36e30c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca6627060a8c0e253ceb38d9cf5c75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db09b2e3cd8cace8514ece40ee04e31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f04cbb97194a2a5829c8ed535df9de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bfd1800fdbd0e12e9dd9871a2f245719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e67d465d01d4182d5143328fa9a91f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70028870035af53d7893ae8cad76576721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0eb9f35198463b5f0ea4255ddd87d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cdf45d8650429f8a70886f1c762d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe62429d80e2d2e1e33a8e5befcccec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f8b3043b30f069c7e6ffa77ebe03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42497ad0f5d6a9843b97e0924f9a4d0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2a179ac5a8dc7f0402bd85d2d10b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb4252c31f5eacd1d7a892d8290409728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e282424b597131898e668799bc6db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a3f38a734e4159736265014c3c48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc652bffcb84f8ddfd1f794329fbd26b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9564f1fa6ecfc0642fa7c684222da37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf719baa82a33755063f4e1ad8604582733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f6cc87cb590557494ff481ba6f38e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44ff703a1dc8c0f4cca78b48e6fe2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ea9aa62b34285b9dad17218218f90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff4073e2488302c072992706234fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71fa316792e7ca494b89a895c9429c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381e1fbadb2b9c6a215a6a909fbd399739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5e96c27db1cb15503b7f9991b1537740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31a9e1591a8e8c138ad3d46cf1ab53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ce55edcaf00b7922b3ac96802641742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f332b434dc02317185a67d4b3b162f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df93ed515f94b224bdcb964dc939cc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39664f7b6bcf2678209f958649a498d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8260977a91d6b1c36f6c703cdf48525746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a627f0678894d5b147536b2b064e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9934776a5ef9f6544a156c116827d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d93d5e612fa68bff0ef17ff089266a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c62ff705be11dbb9a95c3f28ffa7c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67310da653dfc7f8ec082c7786253751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbb96994ec1898daf552391ae599b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb877ec1053365fdfbe2658089e6d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d32417757ffec90f492fe64e8fac89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e4e58c9f75a353cfd2b5f1c9f0edf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afccd50b6b358a5162462cbe641bcd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2c74a79fc38bda302a9fec3fbfda2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda7bc7d2622005484039a3e8d6e62f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16243205a97e433c0cc40735ed575a08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0ff3d0022bc0f1fdeef3201df8f03760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25155f5f5fc49fd3f152ee7ad1509591761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858d5c2d55b41be6087578ad2dac48762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5a2ebd4ef72a33b16411c1aa3f978763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76952773abc3c0703cc525bbab8e40e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cfdc894be2aa967dbaca65abbb6a6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bbace74d0c7ce2f864b3d57c7420a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c3dba317fbeab16656180f7c8b1b1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>