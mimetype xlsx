--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0efa11120940baa6b37effb54acb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff6f21f51bfdb384376aa971f4b4572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14160c8260ec2923a5fe89331d92be53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e53e09e5c551dbbed476ddbf5fb9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e35f4294cb68062a5781df335d0125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81a880bdc2ba0a7964e26eef8ccc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a88293256475d2920ec9e35272027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ff59893bd03298e117978e0634408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d2fdc930a7199715504c679e97ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a486968b80f7502e3c4e92a101b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242828eb0b4a6316f37cb6a9bb492f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93af484edb0ba9abf25240b670a64012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9889f089461ff1fa68c8ed9cf81623e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a0f7e37e30f2db1ce9d9b663db0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d639d6a89b8910738146527a6693a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd123e5c20f444f00ca766ea79971416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431a492b5ad92f9d1278a326be28a5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156dffbb6d359259824887f26aa20df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3ccefa2f3caa3733b6311d792a9a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926e94d180cfa301cc02171d9a976ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96876adc4d53807b4c7a06e560add26221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24492c768820cb27f1b1cd3c8c3e7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4aab1edc6b113843e1fa1e8bbf38b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530997a179564395843af79dd837d5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ea73d67b3427f162659aeccea225725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e4e563045241acd9a7f483230a0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60b3d47ffbc4d350c8bf3c364b98ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9653dc7f67e0812e41fd411f20b4e6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d0f78b82b47841513601a8e6fd9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f165a200ad775e42724e9eda0be63930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945ca9ea029a13547b8bb42fb4e82e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ef05e17621ac456e0c10afe5b8d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530db6f471e9c521e0932ef72d089bdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea6d5c602b7473d0f863ee1e8a1c0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf520d2a05a77b9973fdfcff1525a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d05da051fdfcb0f4b4deb7e376e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bbec2c4f909a14e421a757721c64a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b6f1ed5c0ff376af77b09b0da4b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e9169c87472dee7344e518220a7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39a96e20b82f5273d002d66ea4906740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997c281d53b0c27bddf6804903a132d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c0a0034efc7e2722b1499f52390f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b7a3ba42ef035e228367d06c3d1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e815aa3b4472213de971e777d9562b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598d27b94d2d936c93ddb2aa3f403e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ef4f440acca5161e8eebab6d23dff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf29dc922627a9a53e22aa92354bea247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a07becaf560cff4e7d78c2f14812048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598df8157abd30cb261418eaf352597f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559d3c6b53e131f85eaa5bc6aa38a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f225bc4c3296b1510176cb1f142ab051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f6421da141c5683abb1009cc9a38052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8d43a9eeb24215b638f84612ce9aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85635ca8e52e8f175d75be359f4bb2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee43c789fd8d32ab26560e7830c04255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e9826b5f1e84c7675e239df89781156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e851ab267681c2ab10c53c66f459c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2a6e876ce8ff8d959b5f11db7594a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a5ba53847a7479b5ab0abd465235459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a4b994da11c907a674364b7f117a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e92b1b7ac2cfed29d21ed739e2ca5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a81fed59e96086f001c3279d9648c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb5e11126f1cc5e08d0df025478f8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c84dcbd124fb6f0c316e647f989e8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f754a2ac21977e30dd1eb1e2f7e4ad965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5f3c2dad7b69f38ab95bb0ab4258266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe22c16ac55f2f122a04dfce47b2c7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3194f0cb3065024f666b53c529f6eb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ef74800378a8922baa2b58c1c81e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca94fc5c706301e92fa2b1e96de99cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53628ab792120e4f589003116f065e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354eb5d2acf747853b8d3c43f95bd1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fa2dffa2b7426698dffaa604b2ccf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0a536c0560e0614ee5cbdb09656d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7e8ffca0389d1281c2c3f678e24375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64895a177ecd1bf6adf667dbfdd319c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7e2b354fac892c4d4798111b65a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e938c5d861a862e6894cecc23c82578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f291a072d2c044db2b34a8068dbdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d29848ffda51e8fc6e3df962615e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6747e0bf94bab5160cfaaaf2318714681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acc32da45c7213fa4cb2b6a58d1b3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4fa1b8a7dcc7592a94c28d24475c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290a7f2c8ba7398960c5f6ca97027384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba9b5c83493f5924db5f65c37208ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dc9394653298238cd890fb7a703ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d31fa959fb4efa70926f68c8194c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bde292bd05df63005ca9e42d0933c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd94d4113487642277121286329d0c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f824c64719ece0d05e2ee4e2c58390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e765ec20a78007fd3cd3f4da926b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a6799a38dbe5ffa7c9dd41b429eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a3cdc8fe48f479e814eecdd9a69f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d5743e7aa3d1eeaf0dd11d36857394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ead5dd4618de6ba96c9da8a82cd4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e9535cc33cbe10aa09c37a34eda8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b90fee1a93139dd406fc83e09b4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdef2ed4d3433ffd86590604426357098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56289bac71d7c468d9eaf6b18aefeff999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ea3c8b84914bea2e8d29d1f6d6476100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c930880e457fa4f6921a9a3d1446101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff093522777f08d38514d70963ac2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84361bfba0253bda5d779a562492ece6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3ba7c2c8af604fcb37d36824a7d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb082882ae924bf37eb16639678444e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b14aa494c851626d2f4159d60781106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de35f8a6cdfcd77d3af65fb3688ca35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35c37c65c903c2bfb7faf27fdd3a96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45521636cf77421b645f06d59e6e75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134db818bca2fde14974851fc8a7230110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0bd8b1b0ecede58bc08ab639a3d2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964247c36a03aedf28974816c57e105112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e1e285843ad48c7e5b407f43627f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c5d4df731a95c9a64a3a2555856f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c310357aeda4b41d4f9b8123aad7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c873799fa8bf339719b7d51b2bd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a023c6dd718e08f3a57841045b98d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3d1bd2eecc30b09f8dc7f8b2adffc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b4e1eed3fc76749dd52df85708759119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c911488e2d06e0a5cd18d51b10015e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f33e21efb579559d835b562dfb21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab7afbca17f454f1e58ef2392d66c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79ccfac1f4012fa81ebca16add9ca5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477588e6e0a47ff94ab772f3a1eaa58a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca1e7ffca8937bc2aca8d64c9f71a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d89f4db16e105ff05c0b98c9998efb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854a80587796fba950c11c9b662347127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace9a09c051e3752f5d79449bc9f185128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae549fa88cd3da5408b47d05a87f4558129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b44eb7ee8188be365c7e25bb33a90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e72fbe9f481a46ce19be4b82cf5f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e0295b7d9eb5e22f0b81b569d38cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed576dc7a0ed9c638105edce212f3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f872e5a2d06f60eb23a68a5c7f31b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023802aeedd9976a7412d5b72fb337d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff84cf95bd56ef7e01448cc2358ba7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04597d1282fedc3e0a7f9895963c84e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818507b14079fc8cccff0318c4cbbd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c489bfaf321f4faef7f18f1f79b587d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7161940f420ab6816557d19007672c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee725c9a1bcb8736bb392a09f74f04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e118d8bbc1fdb4a0fbb0b94de4c97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cc5563eaad42e9d238d971db2736d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064959b8ce85417c7de6da76131b37d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7c216b8cdf5be948dcd3c7ad45b0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb0bbcf608e1635091e922b266ab66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df26f9e5f197442bdb508ebb3ceb06a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67a5c7b4a3a05caacbf1de40cb66c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f53a6fe10125fea69bab9a848eceb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6b67e23f39139b4212604f2404f95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938578ab77c59a3f8e66a9786ad2620151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab669fbb00b5355639ba20f2750dfe3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f072b33d4fa18fe92732166a4c7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173c324165b1aaffeda1b4f5bfaebb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc79b9f51df4a39fcca68de3e20e282155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef88f09daf60f2fbf7ce8d14bb59f25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ebc45c57ccb109ad3e0b145d99346157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc3876681e8721cc39829b3d2e54a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c8bb8c3ca1a900dc0577b00a6465f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7543c5f0fe91d10e3638c14947d17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce9a6cf4ad89dbb22885cb0cfb28b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd706eb31dd6a1ce3bb91d053378dab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c02d5ec3f9bef115e7dd2d2421bb35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5c7a34a16b98cd11fd1533d7cbdf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09234019712c07f46585adca27b21a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9f3112e13ab55c3b5b2ac401f71bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602659f24d7d92b51d0910a4b6c52612167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47160c9a0713ba4f94ba9aa367314d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209ab9bf61edf774278917fdcf1c7c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419fa2e3096d08df91da13d1a58e3fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8b05e77d2d389e438ac5dec06265e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a1e84dc195bd60e92e0feec1c701172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d9f22ad7fe045442c8053e29c985f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05b7b6a0b6a0b22b7726a046ffcc3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5686f7fc211b668dfc3dc6b9fd44ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14789a6c9c7767132fbea606c9eea1fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263343fc6da4582b090fd7c508c8ab4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09489bc75fb968f5e50c20d4eb64d624178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b824d7fb0dcc90386d10f48bced18e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344aeb024b1e2de14e7c86baf771066180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe7d4a9e919e18d50f44c27106e846181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb18732724ad8f32bb16fef8a44096182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12877c5b90b96adad7ccb17ac313b224183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163f4d64e61c318aadeeef516a0be41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e72ad2e584c03a6befacedf1875ec8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2182daeb6bdf24b26c933f258e9648186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fbfe208b31781da61c72a40fd370b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993957a10da78d0c6ec9003c6107b1e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9912296c61848f5da3489f6555cfba5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df30ccd8ef233862be3f85fe73ceec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9c58ba67262c59f8ecf3f5eb13bb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf7fe5ba26269ede6fb356afd2439f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c8748a91f8e0c781136760f2674b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054380cb9debc439a478ebd06af33b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb4009ac9873da9646a11d8bc670c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fa5e238230e0d00478eafd072ea1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209bf5a2f4c3fdfaf25a591b5e0fe75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661868bf1f3b8e4a373a770bc11c490d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb85a4f8b52470d2758b12d81dd713199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4e334c8c86de94d9b898b9fdfc0cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e0142871ad34e5dc886024614ac0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda53afd976964aa51521a2b5ee6e98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48eb6c1d46871a4f01dd15d35308f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c4f84e0dcef682a6254852abe7b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15cb64a02d095f4fc80b8c2f193747205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc64df86c3b4861744c5145b196723206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181ba80372a2d825b0c854eeed1c4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0b30a5ed8c2ed67e357c75557e28e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a877b5b3b109213e35f56836770477209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd03155d0961bdc8d7d3c806a38872210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d7f5d30a31a6590e67b1a77c26f99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9bb61c43e7c1a20ace973476bfc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafd4badb8a75bb427327e77a3e86d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27109e1c66617c7ce99288eb0220b48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ad3ac12daf6327ffc4a8be6208136215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d8b1ed1a23ef9ad75d91010f2051d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e86e3674876e44185d90c0fc90dbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dbdfe9d584d5cfd47a6b12586289b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccc132a1e37bd7a760a3a0cf291515219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3d1a70591f198833f7d01dc227a1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec409373ad596855b80a6cd19132f81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc71e419f822363af668bd532b03f41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955266f38b4349e6517a030244d6e67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db83ea06d7097875e01b69e8810f27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff729aad81bb8f0c7b37d46320cc14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c316c27bc824297c28787f70b7a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f3a4515124eb705ac718bac39bf91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51cd6f5d950bf626b7a48c31a7efd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16307bc375749694d59ec212966530e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb1653fb4ea4ee0294f450a948b314230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214c34b1d61c7a15b05eb01f7493e03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc36096b8f80ebb63143394ca3a228232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b12c214bab81516a17fa63908928b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001152c1f4737de254057965d80e9a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db46a4a5eb74c874c29a0fd16f70605235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07470648841bafb0c07225e5ee1d06ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eceedf0d993aea60591151e3dc2492237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca94431e7e3a7ee6af6adb7ceb7aba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3242fc294b70839550cf3fb5c27e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de325a6ef6adf2bedf88e6a20cf0981d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58dd72f7164a9c8d2be887337744f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ea6920c6d52f51c5fbfeb8cf52ed1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b2eea099a47605cc41c9d05b73f1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed7e44c29e8fe2d51d7a546a6c5aa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c036fe248b72a8920ef7d02b01c0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594a52a788fe9eafaeff589cea39901246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38a184bf5a4fdbe45e5ce6ae4922a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bede59278304fbb3160cd3ee5863223248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e8f8502ca4c68b2df2a732bd6441249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82434a9125357a2619ca40acb4b79e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10341c2ff988f17ff2098e958c541b9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc79d2861681c4dbb34995bdc13c82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea4f0fb3bb25ce73dcbfb48fad90c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b81de3f5cccc79f2ca21b82e82a6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8468fdfcf41256f910a7571a32af4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b042d1c9f58fce3ec70579d0b5bda1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f5d5d8afe79dd91f49f389920fd9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d10580fb17a3a7c520ddb01ce2c20b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0f568095d74040a62d5ca66aaa7fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672335ae846a4801246c5ff20b4efd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0927348f8b0546f6d55abb36e98e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb0d227bda9db2977c0b857d017494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5bcbf6d58566ec5bfd5c3db9ae38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baed89f028b48071a033aeb9f3452ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107adbb134d030f9a6f29f7ee699f798265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401e3c479fe580d778373f881b4bfd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d24275e87599ec2897d679091d75af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8d990b51ae4f1330a6e1557bff9c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e52b58a29d689858b9b4d062e0d93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9593feda2abd7cd696719f2a94fd9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01cfd582f1f57d85da39132f0c5d25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fe28348a5cb5cd2d9e05351afcbcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5553b0c332ad7b58f70460d508539273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733182ab209b7c5705acd2b7bc77225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce979db81d2062982bb493b264fbb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db6b37856af864d319d446988f9f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ade21abe75234f3101e182ac240418277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257740f520006521c1b8cecf51b8524278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6f4e22bce421329a8e6c95cfb2b1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6585afe81ead97f9666888b1bc7ba32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10926855287cde90c1ec4fe7089e9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b87429062494dd4887c956340def282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fff1e1cf22518f3b41fde28e567d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e8c68de489e79e66d2a555f78ca5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b99fbd8c120be49bf2c0da15603748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fee966772f3faa7ee48010cc57e139286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a4feb6ca5577f04127308d569e9b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bb72cc0844e1c0691d18e6e82a550288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd9df96ff77445247d71e9a8df19bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1cae56c0b6bc46998d8c2f5c2c98e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30254671bd5e96b4d8279dd80e8663291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90da1ce8e6d26e03f9d99b9d7ca8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c7d6a73c2803cc55b544e3bd8b880293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b1a26a2e50beed604a8f0fc393f7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8353775d9eabaafb0c89fe3df22f27a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cad01fd78e0b499c66d6288741c155296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf312cd4abead0f17cf9f99de85e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc8b0b0d2ce2dcc894aea2e279d4ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa68f1e73e8110615bb1c92600d348c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49152115c7d6de85c550d0ee6718092300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd033de5517a61ad61a3d62f8831d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c231dc8ef6374a4ae47f4eb204499b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf9ea6c25db11b4fcb57d5650e8a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08417688d90b77cdca1b3ee2a81c9dd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512a3ac0e44a4dfb0db1e1c06454fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9431f649a492d2a60f2f85b694831306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd951d65e2c818b272b7d7e3f106a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36a690553f0a2dc3f0bc090f42bf4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd52b66adc06d5e5d2fdb8252a57f41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af14d961a6a97ad94b235c8b0ca9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddabf13594571b11927a895efb15714311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47088f684235ee5694b8662dc75640c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76098a808c42b1c1427b6163fcd92ceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dc3ed4f6ccd1af0d9c7649740f4a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b390341c3f374f19c216b1dbc9b7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49489ea1d8eccc92e64855543f8ae9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ed128b5db28d96eca23a17a54cce9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb515988d40334ef3041bf337ea590ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274df87e745afeb715dd7fc0366bded319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f18eaec6a3f1d2bf458f06c950f67e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e629ce089ea613fef91cc111db1f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf68737c4f9187c89e2422b25fb7a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35678f71354a07c0419eb67b0ff1db8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa002fe637d787fa976803d5e49ae4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0980b6cf95b710978b61290d7e4e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac9c2003808fe416f20f14f2b035d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5bc2dda19af4aabe949f471db5804327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5cfff554154be59a1dec56543b0b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c587477c802e29feb9698d78423f79c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a0e646eaf80c25ee348abc6b1749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247284ee2be610449e02d933f1a1adea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1dce29888f958bf0e3c9d139c0d5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871e6a1e9e1079c7c299df7a425034e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217b5c30d5ec586f357d3df5db64661334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4213e791459b8a68412f3d399870ef9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bba2c3200234d8afcd2bb7cd7141f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6792c6da3ddf19df737e6042cba1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1461bf92e81b2fd57606176d5a3e7bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68b6a01bf3f2ded9f50425ce3fdaa5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f8ec4d07c0d33d1fab304cb98e02e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32bc8a91513bfcf41bce85c8d39040341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a644b1ff0ce143c98f0b082981ece5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaea84a90b4d87aa519091dc85e96b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680695a50bd1cc9df55b81342d9b890344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d529e795483b77fbccd352bcd430e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c51ecf18edb92f3c15fbf4b81dd3c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65ec365e03339e4fccf8b30aa6f01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbde21a996a1039fab78b6241ceef0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43218de6f1276434f5db814215abf38e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d56e5a9854e0a41025aeb00451bb69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cfd3dcffc410e4550bf53f4359c1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5119a2bf3b74ce27e5a56156bb40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10dd746a23633ea318e1b9490e7ff2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff568a53f5de5e6a4670e1c19d321de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcbe2a9f6aecc1014a2264f9ba3c10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb1e0e569ef3c77a197b3f56d226c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1118632beece2d6ec753a32dc357357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b3d625516c1b2b9f40d342732ac86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cee2120891371510251ce20790a1bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487ab410e1ac5bc42aa2eb56a4c17c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8065c65706a8ace13eb2145597c51d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a8e66bdb654acd7dae5ab2a6e83eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a357582c86b6d6e8267a231afed9ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73db6391915ff1da1c11662d04bd20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d466668fc2f1ac39bac065aae8ca230365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea4f8fc994d6be79ccd4994a91495c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd840655dc5694d7b11e1c4116c6ca4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa47fbfce7d1977f8b7353e9fe35bbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295af6c0219889429ea9fb0e2e4d1648369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c25f4e42e1aad05b3a1502d4508a48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d928894f36d059c205cb3e79c14c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11885b405b00fc957a666ed993c6be7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dd14b2ec7a5174e4fa873edf3e729373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76846dc5935fa5a9089cf35115360604374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807a295a4a6f9f137b366148bb1076c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a85b91882c8d7f51f207607ac98c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842da21253f638f6409f393369a5f5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9544435a1e1eb04a8898163589547e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e4847aab9276e611b4ee66ebf4461379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae58294561f185b38e93230b8544a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928aa05aea4940687a7d505da96d73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b888159a3330ffa63b3511db9dcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93713735b9fcd8216b259e18e9b481ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bb46f2dbccfc26473b461eab02f97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88317d91f2669f0714cb5df489eecb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543ad9e074f0214b980b5e2b92f7b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92abfa6fe5c7a8b70e81845621aec99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2551f557875ab11ce13a176923929388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867e2031832a15331b84301a82fcf66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f58bb91741d0eced578489cf20357d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b0bc5b4bb72606ac9d8c5ec383a31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e0a09145b6710e9d6753c3cfff82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d684af96dadded5224c67ec485f0c9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc75bd131d4610cb64ddc10364c2d81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35c4bffb458c532bd2cd1485ce6909395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3805a09b25bcf1497b682d92870f0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78338b420da9265667132c410bc39ee4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aadb10aaefd84e343a8a305b733008398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b94737a79475442464fb596916704399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01394ee204cfdd5599aa844b4602e6ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b899d5d3e83b22a056700a5c5874c81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6404a08f3ddb8217f46e79a08b9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1268979e47662b2c64b2bc5d3e5cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397659c745b40e9fd521af003651943f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95290411df932620e8775762d24238da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cad2726e7cbab46867a0246613ad2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d051ae5f5d05b720892eccc60b054407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3116252dba24571ac1346e8db375c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bfa28e35182d8067b14f98c320422409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f60a266b5f1e9bb7e45dcd89b06d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86545291498c69c28d85c6717bc6bb3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a051158226e09f704b445fe630a716412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f67cf0cbb6ce2fe6c8a0ac96af3281413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22880481c11b1905d1b2b22c677e075414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbab1c7eca051153a5aa99a1049fce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a22d6d1b7c56cc7f04e6766ca077d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50e939026443d73c37b88968cf0847417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffddfd570306459092aafbbf40b3a58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc44fbf514a2e26b0b8e71cf1c64018419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a12d8d3bc1ed42031d44f51f421c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d74b8185dc61e867770a5b88a91598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbae286a17dc7c9fde7f3f56b043e74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690deb22e6355a49d997640e8f98ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444114451dfae2108e6e0efc7121b9b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5dc5857f7267cfec30a53a0a9f7de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a358a3984dc0eed3c5dbfd778c8fda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a8dfcf7ed5c102f6c297d60280af2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc2c89dcaa2670c7875a6de4cf094428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740158775887c787d47c918d99a97650429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc3111c5601ec044b4e248686e887c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af0b590123d845fee1a15e20799e19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66de6f67d8297ba944c2c4e1650bc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c4e36d01944e4c9ee40ae62c02fd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa1a0579097ee12d17e8aaa467109434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974798a700609b0d18e20a371c62a08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860ffe03cbb0d90091723dbcff904e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314b263c869d1966a9aa4be5213bbe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4964955a47303293473fc96a0f7a95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e7aeaa31154703f51633c703c45a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227345d00d04c0ed6ff3800b795791b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee6852c37c46c589f22511160bc24e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e258ae9ccecdb99fdf3d2ee7b7f1440442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4758c90945b11d1e40f561df5a5b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7812b0b94c4d347ba9100937b426d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522891fc783317a88393bf1590800ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0aacb2e5a4dd51d3b56936082cc08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7628cd1a60e3dbba2da2be6f4dcf905447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586223cf67f57e8524cc1bfe15920ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33a4288c2aeb9b305392edf851ada9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70113726bcc9c19b893e5421d46380450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec90995708d9820e40bf827dce743451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac119307bb8b23faf37437d31d792452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059125765a502518440e42b580bfa42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630bfa40a980f5939eaeb1d67a688ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115874414ab244443e2db2ec72959e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d7515995e365e561e63c2c9db52b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0035da3834c19d8897b99552b7913457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a374f9448bcb962c4b45179be561a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093273437ffc593195f5a1f59f2001a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823a59e09293f320804b6bde30f3238460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb515e1c80029c0f3aff684a7c126333461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a141dbec8220c354765e2e71f29c138462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6efcef6c3f71827746245f51aab3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979039c2562414087b962275dcebc6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac965d953879148214723f0193ce4c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39134d17c8b8b86357c46c522cbda71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7feb925866a8915e4485bb25531bb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a419b4fdc29d4a02d46bbc96627ae05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c109cdcd68d9046138e657382c908469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd1d11a373430379af5cc613870211470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4075775e759b3e3c67c5ad995cef1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89797d52867c2b3c5cb1ee33700d1822472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004f4079a155578cda57259d67db500473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6f20750bcf417fa4c00a6842fbd2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8ff09d1fdbc11d1d11384f82877df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2bf22936b79029a746009ec243ca6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab35765dc93c84ba6beb88fe1d69ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b09007545997aaa73f533e609f80d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76366b4abfb428a17fad20fba048b5c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a1eaf5d81e4b0d424bec6e5e1b4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f9b72c8fcd6ce7ccc3338f292f13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3d188d57f917b273b3f1d1e893d03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57b1b932e0c66bfd5cdf0e301a18a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5c490f30bf3f545d92135f16d04d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e70140fe015196f3a11e3b85f35258485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2dadbbf735df2c5389e1d25e3d49e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7478bd2e4b874a1456e2f0089de41a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0a2885abcf909f94cd5a50ced93ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78030f1850759d5f644dfe92b07a08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce783327a261800812ec8d765b57f40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e8ed7ec1528e989c4c7128bb2b1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99f8b98a69a0488f9a07d8bc2317c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ae02b233867b21f27fe2675dc7b49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b21dacc3541dfec040f04a1335dfd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ec1d25c23ea0b23d038b5579587bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc82da296f166a666b36e2bf9f5a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867597a8ca81a52f34703cf6143128c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f207acbd20051af4db742402e82b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982343c3e648b2744c592390fe09022499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f63c8c9e1535704a41b2a4d79719500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0381a9683ff225d2d6b5990ac249cac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363ef0f313d0d1ccad53c3f7c673c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cff4a58bead14bb11e19c5ff9dff79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71acf5566c22fa60259ca1f69fbeaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376354336d88b7bd79030058bb1b690505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f19c3b30bb8bf8987f481ba2f9e8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe05528d246662b6d6855bf8338afe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700eed48c3e3405c29e445259d41acb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11dc85c13af5a297abb24badcceae8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe0200476ecc8b8ae1bc37b754da79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef298b5605aaf7d41038e5674fd72e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21770e23a08fe5c382b372d754db2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55ccdd3b70baee5f2343b097bfb695513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954097c88fbad1a89da49b36672fea02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92657d4bb60aa74e62e3230e6389d9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c94b007962572b7024c7c5bb9024c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0fccd4aabfcbd95b89d93b1200350517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f38303ac47a4a1bcef88b3bdfb60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41172d779e4edd7ebf76fbec8a0b8bc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51d3b70601d769da2336b5edbe4d10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec33d491f4e5a6a96aa4f78b0a90900521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb29e0dcfdd5301210ee1c4bbf70ea9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027fa101ead4263f5a17d5ad6e575d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd588c2a22864af93475a487af6fbca5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763709093e729f4ccee0974f5f63cbbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442a555b26d1fe2f1b98dc411d225b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a8d725b167cb60f085edd8d1b77df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f65a045334f6dae399eae1714bec33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2ad07146934367f7aed9bcb95944c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf9705712b93243af6ba94bc4e1f28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3c0af4093bae73f93367de12a44c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db819dddc0837c4f8eae47b0b48bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e16b8f251474c88543e5870ea0bf2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3aff350b4bd9e8408e281f50e3312534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad11225e5c6a6c46eeb96e00269835f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b330ca560f2a9e9cdefe8006e1143a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3df94248c0a543b283ed0cb837ddb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3046a8e6c3851ec7c6d3dc1981a2ba8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd5345c626e1abafc51cabbe40fd7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312266d1942a98c44e8395bc3ee3402d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59861fc65c8262cd973f85e65dfd9275541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debef1b6e20179e964fb2493abc046e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfef28aa63895286039c9b9a16b569e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb4e3e3432c2b6d9474141f7f68ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8e4ef3df3153153530fa88b3d4da7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584be9a3adb41ebd5c748d6db9810b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000b4e5d51d4d782d715a7bc36f873f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693123630a5aa273173b9bab9a6c155548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53d9abeba60fdca69613bdb65e73fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e25e78bf8537fe1bd305ce4d0cdfd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeddcb1026aa016545ce3e961b1d245551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b601ee5041195c8d73f5e9a43712552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f323ec6b6440e5496e6e8571215db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd05d0a1e10e3912fcc4602690906554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79df064e4eb62eb0af06d16e082fe0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6656dd1a3a4f731889d5731aa84d951556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad822247df1adf2a8a5e7742f46c5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46a30f7f8aed9fe422c649905a03a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527bce34396684c13c87fc4bae1f620559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e2caed55d211b816cd00f085da687560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0df1b3364e35de34b022e86c8eb93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f6214ae998a0ac7faece478425bb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a864d0db0bfabfdb86bf433dd7185563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b57a6f3436151b6e4d878c01fdc53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83836d5a3bafccf47bb4a69eab0fb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c1c1e669e50227f56ec400e468e48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7bd7bcbe51dca69af3bdfb8751ce1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb53c2c5873a83d5f575bdc315d41ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77687d19e64eca34acf6d96f7a862b8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e2624d30eb6edae81415f56756c24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b9842be2b133cd146cb0caa54a7df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416433e3c11eabd1c56b55e638a4301572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdc38307b68ba798fe496edd81109a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24fa40c6558cceeccbbf264c13985574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20e3ffabd969f3f2233ee95dc1ed5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368874187352126a751b97a5f8215f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae56bbe539f2131b77b44b14ba46503577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244c9d471fae3327021b8ce51c61c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac5000f99acdaf5c40bc39a566d24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b0fc06472911f971913aa75f85743580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558f1550b9aa795983dc0d42b428d5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf885458815caba26ed69b00caf4d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce5a36a5c3758fc35ae0b1fd2f106c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24f6fde885fe797e73afe201f8661c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30dbf98ee815a64fae2a44498ccc3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4566e01808cd592b5c3da60d5b692586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ad36dce3ef61af07d47fd353f86de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e5395f3b22464c5614f9becc05861588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef775cdfae369d797a93e63cd9a10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf895f0adf36010226912d79b1abbe2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5879cb9d71c290f0a38d72c1f300f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0da0b8aee42daa20a2e49c040c019592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082ba3b868d8c9ad108a6c33ac39dd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a11a313794b85ff2ce2880d5282574594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cd18fa63e023360b6bb5063e880ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152be0486b92787c0ac340f13135ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ac63205c1f27a9afaf5e837eaf059597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c4613dd72df55b6dd78b36a96d01b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bce29212f3aeb45f465bd5648a91b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87470f9d53603555ecc2261322d0637600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902bad1269c07566f1ca801353fabe1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e844ea331196b29ce283c1e16a3232602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9059259410726bbe35496f6ee2fe775603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb96208256fa1f78ffee72bd4d77f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279d64af186ef57ef3aa170c4adcbc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e70c100f1cd4c2ecaa6e09834e2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6948bb4da4935592d65325433988607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb0ed439550eced8330b5fc9172b60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc0a81780771c2248dfa7eeaf823a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed34d6db8b27578622ef214dc77482610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f207d68986c578196482a6ec7ea7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d381e175a94313bb0476a5f2c7d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b78a0429b73d8295c5909df7249f32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4e17526a42dacffccfbc873db34bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bddf7dd740fea372ffc1062336d3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199c80a01a137a200118ea05a69f759616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f4a5b6f363b35e32a7194317e301e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8a35755ba24eb4c62afc3a72d056618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbda53d9ad906e73d440fd66b562bba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5932f5269303c32ec0cc7d80098e06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4a9ae2129797b98d1137144dac2d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a859f01b4423e8893a04272559d8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62017dd96c490c50adcd6aa0bcb46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08d057855fd975a1b214bf5899ddf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a9b849062f3d564a19ebfcbb5edcd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d569fe1ab28dacc5778b7e19f9b3c51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d96ec040208920b9af2aab83d843627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f47d6c6cb1ec9004141ccdca88c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34d02b3164a17c26c1390a6769dca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb1e32462da5e4dfd62b83e39b5c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324c1b15e59c0e51ac3d7c3d81345ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9042f7fae0ca5c7d00281b31f6567e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05055d240822cea9b68f0a9082101c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844708026f73482821d954e5c8d77214634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296e6e98dde9e9e10d512e38c360872635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d702a45cfc3ff9a3e6f0996e6c16c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522334ef0ee5cd5f20cac26a382a2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5540b01b72f5b58fc4a7c9d937a206638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb22dc0ad6a692c1db1d2fb7a4956639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74607f6109ad9f6c25494b2a7e870281640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd19531a757f52383f2674e1f8f83e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86028ba82a022ac699a5093aa40999d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510551a919fcb417d2d58a29faec7576643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3aea7a36eeda09c79fc5dacf2ce68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b360b7a5b5cde8afa42a680d312f5fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf818fb0eb8be7caf0010c82ef765c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a864af141ecac1732a754e904b56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb272b39346f0f0d8b492dd11e2a9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaf3e72307f38ad4ad10eb09f13c48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1999b561c9080c99d726c38f12f66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743addf584d5f129ad581636fa27227651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a7e20ccb35d55227808742d1b9d7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221acebb686f4d7f3e49464b0ea25f15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c8f728de700df3e2d9c39a5e0b32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b133775eb51e944eab0163f2d39f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eead4a239d5735954ac720a10fc031656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc72c0cd18d06dd6f0945afe4741ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbfa36f443185d36c55eabf3f04edc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c7bc221e6e591a8e33577d078a0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0a9e64cbbae108a136b616ddd58c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47090054dc1a724287a26885eb3c4553661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6ce0496934bb6096d15d3a522b552662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8e201c180c5f0825be94eeda6aba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a321bd68782d26dfc39c01a534cb1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067e8825cc1a8f3c4a0fa026f2ce07e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bbfa6bbdfd9510e924edb79ecd81a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f862371e5588e2a518472efc0564e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f5673bc6bd5b81a1101b06b49177668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8497aaebf5b4b736cb6353336338d5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429922b5a7f68773cab37fc64f87d6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e427ea69f37b33261af2d3191c7de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de714cf3da0d64fa646dcfb3c09d695f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f110db7b9150d2ed2b48c250f2f75cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264e07374d1cab354dceb1fc56810e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808f73e155175e168044a0b9b66399675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd8588001a6ffbe91bbf0d861e79c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d5e5e1f4a8daf3e8efe579b8b860677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e3505f4f875a4a5b90ca8af4ca5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a19e6585bd63290e853f5fca65f47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae8d1b61406e97405becc47ca9bc77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6df73cbefeb593c2ded1883e97024681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84ab426ab1797c3fa42868373173b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd787e5e6f0b91c43a1a76bc3c2c10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3a257b312f87787b37610f43496e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e795488225950d54af00873da24802685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98d950f0d6e57336ecea18501b857686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a9c6ebcf0685950d4204245991db0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144a391da04a2a556f5e9bd10ab31da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591370e85dabd3499522be7dc0fe532689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d7b39eafe35c76445e1849ecf770e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e95c5a6e356f30f893e2d6e7f300691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c792384ac6a6b75e4e82befd09f41ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e560d079e2c40b2854caee9c0be39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd53e50425efd2e3565e38f69bdbc83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363e120e957a1c7f393cc400740052695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e07250fb2d50db4989ae8745d5fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe60224e3b763440afb990483c31b3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8a71be60a9a497f9ffae41202f732698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79399915b2044e01d89a18f708e6f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d61de0d350204f07162fadfafceed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1af8650cb3fb81744fb077ef2772f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595efb206371ce117b3033526c0e278b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82da89cf3cfe05008b2a4756692680703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b01c0eee1f4084a2ae07059de522704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028dca61bcd4953e2d310477ab09c75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92098fa0d3cc93a1a4c2ac5f71d71b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1031e9418f973eb775577811df8487b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257611c6fcc29e30607518ba2ea582d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f298cb84609c3ce994d9413da94626f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697371f14daf09347d97796cbf68e0b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278775fa8b25762403332a85c06205b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72fdb75237b2c387bbf5c35df2055712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c734d7594b8a79e946d0337996dee17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2baf0eab920fd668db2c696c4daa78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f418d9e72269a146a08459a0ca0b3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e4598c34ca62f2d69e5a3177c2968716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c4beef4a76a3b51bf294d865dc25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375617e120cb3beb5817857f7b2207718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45868843274fffdc9abaddd2a1b5519d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b065d319fcf945b50b77bc6e58f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e3679788c20513c868c71a3020935721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729b3755dba3a54fc534ecf01f71b7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90366e59f4c3eafe88129c72f340bcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7294d6948adb7ae6b4f088562a7bf7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5065e0baa08647d3ffe7657931f6b16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26321c87137140f18d8408e27eda26c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a8262fedce0464d36d4a754b93b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286a3fffa4c2b9f79cafa5e7738ee3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc3803566d5ee876bce868a8d7c89a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9eff25ff0899953ef2f2dbf35405d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3f12259ad611ede5905c1c23db08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a4dbfdf44967fa6dc4f7a280545c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e61fdfb99e959d3bbd48b0b44084b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427fbf607776368aa31f89cb7299d27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d66955df2c5db8814083d9ecda5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adbc8cec7b68a54227804440caa1d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456127dd0964f8296082f732af78082737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fa33d3a3fab8db494898f1b574726738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c338ff36797377231cf5efebcd692b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984119c78745de5905d72dd56949c9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36485457bc8000239fffd45bb374cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddcc5647f4f8f357e16def3813a059742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006c36b01baedbcb5042521be17ee94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e80d5804208c0f3d3d5e85ada2bf81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f9c0000433f481b5df7c2523b319745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859114192daa6d8cea6e6ea645f591a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755961a7539a56c92fb959d1097053a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05310f9975cee9e7e5a56f6c3d9fbbf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde81cb8a7c1a72927c8278d1a1a3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575267e03c766120c8d066c604b9e5bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdafe379b1f3b1fd99bbd1c2a24db1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c2be63bef60d27a8ce463dc99eca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21dd0aab4567e3cddf19d4212613fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c37caf931721963e0084f8515368e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9d021de8ef496beb9f8af6ef0a2fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e746ec273cf375640799e0161d6ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13319e0b8b986c4009eb475bbdd823cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916042e4f846cbc092506a7fea4ba9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd46cb2e39431f8c64efe333c419d6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e60334cd44da5d1cce1ab31ab53e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c88864aecfaa28e2c402fd0f8b4b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30df237b0a0587a8c93446251f46c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c268104cf705ca5be0edd9d70bbd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba96503e040cbe70d5ad47480ec3563764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3409c33e097bb701aaa8f993191a6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8c28b48db8787ad6b44653ef10c58766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834446ba96ac874d5374a95bc94e474767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c03feeafafd7ed00d3dbc138e88b65768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c933467ece1de0fa66b50be632c54b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2007e6fa546311cc50d52bf73e6d68770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6132d34cd3f937cb22cd6560329c2e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df267bee2f232d87a8ff126eb1b3fa7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb90e277d8046232fc83fe65be29f1d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe8523c91b9b5e6946a36eebd6e0e8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40388dde7296978abec8eca5de87acf3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d291ca00dc2b8d80aa424c73c332e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb37dac2ffa4e4a4bbfc86991f2caa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1fbd8da9908c76d21de862fcf780b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dab3138c9dce32238176a95c1136d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751467e5160b85e64f82d78ab1fed3a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6e08c9383829a23da31d82a2c8c50781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327ecba95cce9423e01875c834a09fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602c36b29f741f8e5ac2c31933029a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac3fa51b1de62b2e215e2f309a2918784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bf32269ebcf1bd215d1eed0a13f33785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab4afd643c49a98eee5ed6a69f37d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8784cf62d9b0be8e68e550fb74088787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5933c838e3d29218a99940920756f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e0578433ba6cf0c0ab55684a18988789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4a22bbfb6b9e07b0ccbf8d9bfcfc5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984866c7bfb8274df8ac1d1c052ab5d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7153604c58ca46d917e24c7497cde5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a510d7f2076805fd780d1b2907c8c2e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b456a9d1afa6ecb4880d13a43a0aa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe8825ec78fa6f0ac9dc2a3ed01afb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128763cf66fd9b0ee32b9794e831000796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c18d596aaa725e9ca1cc1eefacf514797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb40af5d0742411e3e827bd27db03798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb6fbb48a0cb7ed3dbf870899cb970799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8973fbda5c1dce9d1cf5a89a9dbc821800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b0bc329651a1de8a5af7bf3fcd424801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce3d210968234a44b9f2b30b668410802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fdebc3ec5b03d7da793e8cf547d30803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748828758271bfe6da1ed26f538a71c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2dfe9c98440bf0454e96016103446805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1d5c9ebc70d78923e88d2d52a3fbf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a69b1d2c8d472d379b4dd6586ba311807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd914ce8da774f5831f3c4e2dfe2245808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bdc5ce7e1c43e5bbd7361ef874feb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8e27a609c55f0b121942bbb21b79a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ac9428eba0fa2b3ce5dc3c25d34b7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0b024c44dd5fa77c0dff008218129812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f13608f0232fc0d8bbb933fe15dad9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4537412d296f1bee76a2463f5f1a41c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a9198f223c5cb7d880269f080d21f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef1be74285b6a2ae2e4f1467982b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908b7541532f5e0a9faaf9e525d2d2a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ebe440e483f6a9d93e2bde91c9e92818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611015c926a16a7cd34565279ea99a4c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f098b6887232373183e32f0f462e91820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f2128c564c227caa0a68f570bf6c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1bcf0a1e5ecad52cf3caa6338eae81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750e3a4b9ef333d85358647487716e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4802d832c7e7e74c95cc3cc76e4da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e85c1754b841d4e2b7987daa6056334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fa26e621991752248b5119bf7693c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be8324a467ccad78fc10ef61002bb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392631232efdc1dcbc5b98e4c36eba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5358b96eafa8fdb79143c43e6237e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d216dd2e844b20b6b82551947011b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b670840b13f0361ac8aeef0017c508b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fa15760ae1e5d75a5fd32cb4a30db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6938d48a0d6ae4cb225756211d6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08149a2cc09d023f45cff8c45c06414c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613daf4266b15f24d1f4f6ec86a917f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af596f0c76a0111349e16ea9b01fff715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331036a13954a158720715104464f05d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd9b3278bc38158ece6bec7617671c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486998ab42fca6db4194ebff45a84b4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606d7297f9665da8640e486b255c36f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3f19057828f23c170e92909097e5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a62750ea9243384c6c312a4c6b9e2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd1c4ecddca6b8676a0e0ca6cbb4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c6fb0369eb913c9050a752c6cf3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd49a6dd1b6cc064f4e5e56b995e7d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5baa2788f8a0ae5c741817208c44225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1760660ce08b79dccc4f15e9c5194726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925fc2d03e9e056b2a26562b1e33cdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c77c723b435e5fb076858bf3f22d6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b458011459baa2c8589180c224dc6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b7f8c3683b65f294197e0b003edcf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6deb1c709af5e5bbe55eb8fc9a95731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a0fafa5c315e461d970dc6e56cc1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb0ed3e99c917d776c7e9a9be3c00a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afd4e0e23652a3612bc722cd643a1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e5ffafffc147a3bfaa244830e5c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32771b0ad5b23a02c77ab9299f35ce9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f86cae61996748b5b706524826b84437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f7c489a7ce8a2134d01dd933f882138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aaca7739ab8fe4b4d5fc97cd439ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce7900ee1d26e3c41b0aa60909660440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a54201937309c4ed5fa0d9ccfea98441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454bcd128ec9d4611fc45b52a54ce5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cc8aef916c98cd6054f7de40a18dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84cbf3a23f4ced5ad852bf858d95bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e254922a8343ef202c09f6ad8ad0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d766a97777854e860e8e8e6ec95b1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00025a4b7c95886d5c9cc7b7a72a26bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d321853ea4d8f843b2344ffc05f2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4df2373f6d946da8242f53b63a8a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e202a5ffbe9065fe6184eed4a7169a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329673d72558b9870ecfabb879094acb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850efb5b0a850f43f323930df24d47f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd4c951a9a56d96adb1c887ed12f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74215d2cfdc372254186e9a05a8190a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794f4f648b8587b2311bc3ca91f50f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b22c6e13eb30c626cb449c3b0524056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e54af3e95123932ba6d205e0218a2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5438acee7fc1a4109611678f0a5dee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f836b989cd27b9367e2e400a3d39059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8b842ffaf1a6c0e9526739cb8794160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a3f1205e6b6224594e74e2e8c3e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518088e7a44f31db635b15396a6107a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0f9480f227df23d88ff360a35848863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ad2e2ceb550cc6e7f31de0fce09f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd3a04f57618eb80ca2de21909c80865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858365923fc32c667bfa9740a5771cd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3280fe7463923eac3b809e4c5c9200167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e800c22a63df2167fe7bda895cec2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3b38f68924e01d0290a6d183b3c8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2def358cdd11937844f6f60e3ab170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eece53f2d8f1ac4286694c8eee7af971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3cc0fdb8f0e5f5b6dca308b7dbd9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a897e20f71aab0324f7d450c922173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a123bbe5c0fa85096a7881e10d72a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee56ab8971c210d5456389ba192e9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1667522dde5b96cae8503b60c6ecc1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1dbe1cda2eef4bad4c8b92147204c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ab52077e41ce4d09a28ab26579b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da04b7d05c3ae157935cd9af3f2a2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dce295c502140196649001038ab6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e3f80af424507bfd912ed1aeff98d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4963e16316e9f7ad6b2740611004982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6397525203dbfd924d34c096c7355183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd268be500a007a5353befd811c96984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01dc186848ba4ac1c07a57707c4b2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89177dc5cd8e21a6354badcff78f1bf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6ea6c68d3b782dbdbea9ca5968f8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab24c369250c158203d8bfdc73f85c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e51e111c9b302e3f5b86534472fe8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7189c92daa96d537c2a519f58760b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3be70dd34822cdbb79f2a15ba2f5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6743669f36a474cc95358f7f3009e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aca3381e9952c099c1ee3059c364e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a97e5a2c3ca1b8f6d76da8cd3bc0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100ceecd16cb45600859a0b3fa517fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687ab4592f2c120109f41caeb2e98c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bd546ea12663d98aa79845dbbd2c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd20b5e064841e99e822888db4cb91d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79570d3c21f7e28c303b418ade21676b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf631822dd2cfcdf8bd252d78820bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b32f87df15cd9cd69985e9cfe2835101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4343fe2cf2feacd15be02ac331280cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf7da683128709fb71d4d2e98b43a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b09171fdb1acbdb2b424fe7c09613104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85ad4b12501530d05bbbf38eaad10a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87770734a376177d1f6bb29ba2f9c2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c86033db7c2111bc07270eedb1b64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd6029cf1dcffeb16399be1873849108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550f4aa69cb954f772b158402e6fdcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbdcf01110a310c5ed40b79c08c493110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65592b87d20a308c4837b3cf1b17a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8b9c14f1562b41b6dda2a5a93d190112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f8d7bac8da32a95e1e5f8f21040c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66721ffeb326201f637c3983a79b9f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9ff3f3f773a1fecb15f141c6b22c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf249ba2d1f665efdfd856ea0b87ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48270c9d29e2be4b381beebb6096984117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537b2c9216feb30d8b66625d3a81cf1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57016bf4bbe83bbc179fd40af11de0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb2c792e80f2794d91604794f8cc29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e01e5d4421860d2b4061a1885084d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba07016827fd61dc4bea72c8d69a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f947cc23cd54dd85acc59bc9eaa69b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c09c2059af9ff27bb30d214ca86ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b395cf9f2f05f8be8123a0f8276d68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b736b8b7634a0e2cc358737c3ca28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf93cee6d5aff833fe77c1b2f98a2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c8aed4e0a1e2bd82979a92eb498a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbde62de88ec9fe56550e8fc2e5826129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcb578928e0f101105796c72592662130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9a32c18af142fd2f2e4a5d25c1e0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a7285f669040528783711bcf4724132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30ece3746c5b67edd0540d98d6cfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba40f86ecd30625b9bd2ebc6b9c0a49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fec6bd39262b28f6e885e1c0b3592135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a934603503ba0d6117c0764a90181136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8cf5e02cc511bd22d43479dc5f92b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106f4b63ad4f1212c6048c6596e9eca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a5b3df54a216ddfef81620cd7229d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a992bebaac4d8f0892e899a8b6f11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62db4cf62a6a6610e6056e8376594c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412b464f5aba3a291e845f11771fbce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40974f4d353b4911cc90d0ef4a730970143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3c4fddd5a411af75ef155f56c7281144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199578f0958c4735a1b42e61a56e17d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc450ca21b260667ff3422c5d523975f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831535f0ba3d3e4a86469dd99412f3ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1207ae4480803cb3cef661843fcd54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca986d3e4de84293d2afd5c06a5c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41509550b53598fb4633c2b228c0a372150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91fa6423791b6044c70ae46733b176151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1dc3bdbab7d558735ba8e54c4ef02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25b40d3750f48dbb8f9a4e8f93185c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccc69ff0c4a2b313cb7d3618ff826f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18392e534dd978a30651bf8dcde3d6f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d4a38f2c9ef3d96cfbef8227ddc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7854e21e188dc4f679389b4497f54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd4d55e60dc2525e93a0720853ae6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea297496eabb4e219e384b08ae5a07e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db104a3a56dde443480d4d65558637160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a009141c1a036a866de3ecad9d051161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede3bd9375be6e85270bfc57aacdd1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e41e9fe0f1663921618f89873490ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e331702e73045fbffdfbc0587a09af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be00268cb14910894575802c8d6016165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bfd7873ebe728db764a434873159d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a847bcb5ec0458aba6c9963af5cc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee856a9f64f1275f5070368263e5f05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e53c689cf69cee8326a666eaf0dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de620ce311bd8951f4f0116876ee34cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ccf7ce635c4eca1a979f864a2a349171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697934ce565712ca6669c3ca6a9a9076172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d1b9aff17d5a2b3333c50d4a641d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f85812a450b0d82d738a681ea3a11d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7dc4978d3aaf3bbeedb80608be4ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1bdaa537716745caddb717ff30dfb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c2f8cd8da5318613c795b22e89e41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db94f70be8ad26128d995d683d81f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b208f7c5f01872b64671829aa887179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65918b5a4cf9bf38df8742e323384061180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306958bf670f4b8f4ab631acf28f746e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62531063205732ff24d9d50a0fa218182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd144380a6bbda28130bfc429177ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d198a0dceffeca24df2bbf01441030184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353a17d86228f251754df15085dd00f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f374aeba87962f7498b76393eb2c46e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba015b24b07a34adeb8595700436a3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd70ece39c119022b6df9290a286ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c2e56545a6bacbdf526c14c57a6b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e032fc7399daae94ced954fc534015190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0198581d7cdcf456459d6c175ea33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d218df91ca1ea2de305cd55807a77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994baf0475405380960e12599954a43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033994b336242b268325a554e5859e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13700ff76316e445435d26aef1effa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e591a6bf56b9352e38d953867b10b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980799cbd5881adbd6cbd090d88527d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c936da072b2d1770a71e0bf0dc7e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca9d65b03591fa80d01525d62bfd12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083e232663d80db30deb28c6adf94b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d07a42b0a2a0bdcc72b8959079fe9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f63e9ba8a78d33ab8f0db0b72688f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0b74e5978a1551ddabad21e1ca082203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214b8deed3152acb43d4175f9794c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5187dc0cbb2fa80a2a264b8cf72a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edb624ec53f5bde31ac48f83975c4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e001e62a4aa31e1c8d72505caf77c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f56eb51c2b2d9f4c85ff7d5943120208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36df54c45962262a04fd77b3dba6e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8837d83a8e6ab6af0f51728d55c72e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6842dfb80ec45c7c1aa6cac69e49d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2567dd6b1dc79eb66d3f598a090ea3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f812dc34ab8fb2448de5d8df86e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3588d2d48a9fe2da44653aea1a608c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df319a6d12cd682ab10f8bd3d6edc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb64a2cc4612cfc1f60588c54a9de9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af0dca782e2323db4a5bb03fd4ec0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f478ca7da3e57e59faca253fa25d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c37164af4605654ecac455f44758d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17802f07792e5034cf5f8549368ab5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec409b75cff7f786a7d08028c5f470b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8612803ccd7811f582de387288dee4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd3f559ffcf994e498914d6fab03da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18f2f78fc2c13945fb12ee35b519b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa92ff9b61542eb0b13c707fa5461225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a0bf56ea73079816b4a9758f1dd82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696640c4f86e2f68a9c7ba4b98701cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6fad8eaaad9ea08cbd34a332102fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b8c99e3336d61ecb278788f2313c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca11f195a1d303128036aa160f23596230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e18ba902fbbb45d79152dd1dd590c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af5b33686f962dda97675344ec6f5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322426d35c30a984de87cf5c1104605233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270303d673bada71e2a2b537b5577db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0f952d6b57e2d5a77f9b8af609f64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f53462ff4cb7dfda8c0b0959203df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e3894d70ee55db5904e4810dd6164237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4dd9bc05ab75863708f32524cd06a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4605981940f052b124636ad3f1139239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caacea95b4d7fddd253968b92b503a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca562d7813e3d524e9760d3fa5c9b00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b46b73fa302bc3274b8a0e1002d821242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e563008a536d2818915b416e6896bd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782d7ddc185256e992baef1b7846712244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a9318f843147dc72b3bf29311b3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15081d79307b62f781e63ddf7bb9cec5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b713bbdc6af24fb7cf595a17addf74f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e8b4e69db406c5d725d5d2489e8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f74277b26ae5aac4e3646f1afbffc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d93562958a38069145da7cf110c73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a0e75e822688a863949cd8461e5e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ae51c1b23ea69032975ba8a20a5e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27642c80ca59e99e9823498472aff3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1e7fc9e38d806bfb03493048be65a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8327b54ae23028d47dcae15430671255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4391eaa65690512aac9a8e50bac49c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ac171c5037179a5ba96faf1bd892257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd80ecdb99d7b2db1508653eb61cad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61594b01b11b307c00171905683493ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd570f4f9452deb5341e4728133a18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadd261c3b7bf35a07b16fc896d3917261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1f3bc6ec6d444c88f3a9b396c1deb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a609f459f11ed4f7625676592585d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9817a6b65b9cf46073abb3639126866264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe064a77c75cc67cf436dd2a014b494265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bf8a20859ca185135bd81b6261a27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fccdb5d221f610379d858d10fe817267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbdb592eb53a56e15ba9bac47789e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5805006607ea410630df545c516fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdeaa6beb3639288388973d621bb1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e5e5f8cceb4f37eda1a0c5003f034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d3244345e60a62c6c0d5548ca12f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402527a28b2ed2bccda600187e42551f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f94413ebee4882deaf245e02bc3d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71685fc8b7529978cfa29cf6dca975275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde32163791fad286b01ac46a3c40bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327f65eca7760eae1a5148fc0261ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e644724b46dce8976bfb74d657ad21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b5ee7b6c822ba607c9395afaa816279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6bfe20d4056fa43eb0fc55ed9f151280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d6f88952f7deb231aa667ff50dfeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20942e39bb35b980c231f28da660ae1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a169cb5a1617f55e4f35d9205e7bbcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c1c169b779a41bb376d6959117cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956ae84676645ffbd34e26f773818f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfaf52f829b2468f6cf1ef318a80c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aed2b78f4efad0b6bda5cc7167b2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095889271161195968e28120dffd0832288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eadb9309383caf1122b4515dac6394289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f4e3e65db63dc2931b835b8e24a47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910e2f771ff725e1314add446bb5054291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e10d73218ebc01b970d4c72e8b1730292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cca477d7bd3256445efba96883beaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91819644c1f1c4df7c82b4fb2d0ccbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d09fdb3bf787208d08c5e5a6adffc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc26262a11edcf7380e1f2c7a4fbc96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d08d8b4623f86b3642f6216fbde674297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac60854c2a62a91f52d4f4aa20271298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5df875443febe71627c9d8156d5b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626f594dc59a6f703ff109b08f33032300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1272cc29e4874e6e80e74e127def0ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a2f4a9912378111b4e423f5960b22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c275965dbd93b6bd8f7bc13729649303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b05d3d85133660a9314684194eecf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d15a53f9edbc6f0ddd36284eef80cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096d538ac6b2da41b0a40c78651eb0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fce377a4eaa9fb16af4b22df1f1775307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a4b370c90c3a7a23a39ee2d89d890308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064ad2535d0e9b5b488d278efe3e09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e1e4ff7c41af96faf2519407980d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4363b4fbe20f7d1ae3d1738ea405495311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67fbc0684f9f2b0f1fcb77b017d024312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf71f85d7430845079c1778c4367a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1d5a62665c0b668a1f6a5d95cd207314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d91f8a08519ce6412906f6bb3196315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1ba66af9f94cb8db748954d250b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea629321b8136d3529bee3f2851afe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095fff114bfc91a14374ff6bce6af61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c43973f5d44e28a4dabd533fe724d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df19a185becdba3c5e3d0cad304e15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861816836be6905fca39023064897d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b22968ad41888f910b11ae5b7b1b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513747072927da57b264eef81657d92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e51322f95bed25660688be7e6c156324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894f407f5e5a485b852634287c482d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f07d02d3c42d798394527210f2d727326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1d4985315bbb9b1c7e66182329c18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb945ba1b3bc7e5fa8bea5ba11520328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186acd5c01698b135cfafbd25e7cc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a20c23063bdcca514b3fe205466815330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585422da71bb219d3723679cb91e7351331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd320ddb02ae55594bfff41e0a9775332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb14a68e56fd9abfed42c3738a8afc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a011ada321eb8a8f3068f0f237106334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1e72635f4b9cb2d0c98aa18c4266335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213734e8d8badb411b89cce1ec7a240336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92fb8cbb97cd2e6dba6657b6e3427b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5489742f7b4389a30469f1f7fd90e0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cdf02dcd023eb5fa78aab8ecf81ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00921ab2c01811e1222c63129e4c7ce9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b680924cca2cb73c14c2afd9c463791341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9bad11c14ddcefa9dcfde1a6a304a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87978eb0d02d0405b589c6eb4e31b4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf632cd3f2d68ba1ddc2d79f4b574f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0890f1efd0ca9d0354e4241863442345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fed10a95cf0ae9e00306d9c120ea0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06935a4e847acf0b3953a0abdd12c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185294a6632bd272c8a5a02035a69a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290586cb1ddaf03b317b6b74be4ff5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf18477ac2b5e0bd3227ed18f0f33f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a34edd88187479ce57bfaeb7208d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94110cb12da2df650fbfc767224fd7a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16931276079c203025b8d69a594a74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2dd6194914ee7a3e9f815e8296c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f1479fc6bf5599badff5da4cf3e4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0fb03e94dfc2ac0ef691dada817a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83530de744b1220e389588ba51d5244357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04decd79d1693a02ebf89984c26751358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dc13768eacef55393833b60a6a548359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f49d8378906d00d7c8f6cfd4a61e71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34ac13a0970dd195f3ecb4f8a656de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee1bb1ea3b8a344540c1220a40a025362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877be22a1a18db0f0e81c532f519ea1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9203fa2e83951c69c02871d9e4d6182364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9de00814feaa4973c9f9aaf541272365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900641e3c68789fabbb234fc422f756366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b352e038aa1ea1f3d282118cbedebc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fc8fdd0d38ff863bdaca9fa50cf76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b44225a52c72c0617223cade95f818369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a848091810b4ff5bafd6e6730eb793370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30794d7ff99d329c647edabcb261a06b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5a528fe92c5a2fec425982d622447372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b09bb5f3b1420387062409d1f008cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9cd47e9c695e904690c5197705c07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97cb8f862c0bb8f85d439834f1b365375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480403ca87a9b27e1cda7cc8fac7b4f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2199d46c5729e0b7a38175185e92dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b79c24048946fd9b1f2c19a0bdc3a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d84969a00f17eba8a5629c7187a0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99044c1cfc82868b9825b6bfeca2130a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925883ef02d357a2a437e04d55ebd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73f5958de02dea009efc3886a769c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49f88f6663185021f932b0c97c6996383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b43296a025fa14c3031005a592ea0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503360768750419b2e781b7a40c0bc50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768836275b4a56745f40bc4d228ded7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79159b55a42bf00db766e671afdfa910387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941df020b7057291d6711b886dec2cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbefb10bd2a6f60f7aec69c80ea83b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b61462f068453462c6d022178e434f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe1749284960486e4b0015069031a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc6eae6ed2f30251f7a87d6494efa4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c9753d4b3f8e42d91ca15be21c04f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c54439f5975232927d03024bd2ff1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480884a5dc1c5bcbcb1a22e358fa8974395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712710e962afc6d4e3ec7d43761f8887396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04c7f60f5df128da072258a736d7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8250f855d9d2fffd593732eed7008a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9ac9717782bbb71bd366bb3a9bb55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8fb6a4c021d8444a258c454675941400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c1aece1f2c0953de44052112b78ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30697adc192d31c745f289fe4a438a34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1322359e93ea4322ac53d068ecea3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf2b38125cfb218f8a6455151befdd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e7fcfdf1cb480e74f39149bf1c23b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908952dfa0e7e3a34b20ed643efccea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af3c94b4f487568e91e3fca09123f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca75cf9c05d82f9aa79ac6f4f674574408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04bec99a0bdc18907e93e2255cc723409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a68ca094b18904c23fe21dace623410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebce93dbba5dc400ce25a700fe952f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b4ee7070d42bbdd708f3757508788412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e349498e92feb8c7ea78d4a681360413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b5c980fc1978002e88081506da8e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b9a8ad3b6bf2754d08172a4bb72d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede089dec62fb56c3b82c695a47366c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ea4feb76f1451582a61d152e5b9ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64292ecf427464304971191790ea498418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec95663db09ec8ef63b541ba9b3f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c80c3befd9382fa238458dd2526734420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cc8f732e995cda08a072c4efa5e5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8239a72bf218b1eee457411841ec5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f5fe91f79fed109c230b3ef47a658423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e6c3aba0ac04225a9587ef46a656424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956515a84cec17de1ae4c11c647b6d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d078915fb7966d66ce28e1c11759b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8aa0a263cc059fc396ed542f5b5ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910da165e0344c7933c5cc55bfe1ea8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166181488f0d956aa2a389df6650bf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d837daee859a1ae405f966fb43d3eeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e58c781c26a09e619da49b0af53d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3335d147d16d5e64cc0d86968c99c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c4294d8ae98eec556db21c849b0a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7df625b6c6b438368acd4fb033baf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6639cc9a7a84bac1c5bbd4a8db44a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8b3595cc55a6d7272c3f2487d4fff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d53710bf6e6242d82e8e52cc58a00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16811a873290f1d6bcd8037765711d69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5c8c5d11adb64ff9594c110f51ebc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be22b747b475766a5c7e4c2842149440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a67b22ecb63e3fbc2d6a9d66b0cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd91707818b84f3c3c2b3bf9915005442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec337c3001cb3bab4541ea996a5e2c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d4258c0c71e9cba2a2357ae1884c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dae2638f9044fe9c2540d7fa4d311445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5eb7817c28556b93fcbd6d69b6e30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0d88350fcbf65d5267115fd9c149447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793b55aa55cbe1c46247c98af0cea90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc30960cbc6d7a35c0f98b99e8e5beb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf54fdb79846d1f26ab2516d3f9f473450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5618c266b13266ff1f4fd0cc4085dbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15a624fb05a1184adc2e7f3322e1df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168be4be5e866e1ffb835a8d71c2048453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8981ecc0186f53ab4013a66c07cc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875a17198b1e6a079a59e9da5cf6cae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be275df785da6bfadaf22f7b2145c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb990cf12c548d5bb67f806e4c6ba1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf86bafff429fed27dd86bfa0edee9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebcf837df12786b1370b6e42eb2384459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf10eae5050749a4666b3f5bcd30f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6050eb3cdb53ecb3246e192c22d38b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703eed7450684705c8d2e2c42a427e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8aa3cecee622bb10cc5adf8a33ca1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335a50654793563cfbc2f5f9174bcd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83973dcc52f10cd6f914ea42979da88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd23b175fcaf68373f5fe7da03ce1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e37d040104d66aaccea42ca43e466467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075e345ed4b99790e2c58cab8486465468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65523479143b7b5a1023c2490da07c6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87ba76198863b3c36403d0c4a558ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a42e5bc8961eb60954044ccf6ed4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040414cbde8dee1ce85f2b1a481479bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7021c80958aac251140a087c67c6028473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab3e11fec13268acfb6c64f1a48269474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c305008699e9759c8d855131907dfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f3b7c408880cb258547bbfa86ff2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd2f6d4a55251f2704f2992ca69df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a26bcf550ad8d0b9f26bbf0f1f2433478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85287eca8781f43de5e1b64c13c867d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464fac3c5f072b0e1cfe854a7f58ca2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb0255117b567da687a66ab671db8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b32af2c5ac6f7913faaf4d3b6d704482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461ac5f07f90898f129b96e24dca92a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19041f1b0351a9cd4ad20ae12f0c9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3db57eb31cb0a6d24e1999da689a34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88108b93f2661dd7b216cea5ead26b03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d454e496bd12eb458d48835403c90a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74b5bd49b9e4467e10187e81e22e01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000f30d856cf732662a4ddfc7b3b1bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5718e6284a4117865d57474a6b8f96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c70fd2fda0ece7f6652d6a5036558a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358680b1b21257479acc8a9377a62f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b85b2b621fe20ed9f13f152476840493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40511b9b563159855e010520343904494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67505498825e4a5453640c6b4f5606495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af18ae067ac0eb6871a26b315b640fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f2b1fe232c8fe8eb38d02e1871af1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55163d0243c59d9838186a8e6c20a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aeb0a8a87b164c6ffea3a04e93917499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5561c8afaaa7e8795f2bec6dc9a85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef18821301bdd33b1d4171d510abeda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ffcbc4f20f30e43f212e55bec363a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde137ec7e0901363f0925b3e127f0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c759748f2168b87808264457c612b3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb9ed8a1889de5e598d42e78125a0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df48a5c349859d6fd66858d2aa89e3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7bb7ad71604b6da705a76f7a6c212507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f4f263a553c8f6cdb2dc8c460752c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9af2245a6692f27fe63b91ac5ab935509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20332a09b08fc5a71ba28179fa19978510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66699e6bc9457f6ad6d8dee6112986c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c9a661ffcd6969ca280ad1f5eff23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8d614970896c0b7763a22af0585ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77759f38a2867b8968b5cc57211a6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07382bec014206766988f4c77b07d777515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f865563fee1f24288ebc86beea5ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a947d781ed83825b497c66b85509517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f018c0f1caf1486b3e0a45ea9b6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3caac6e0822e7a2d9f025f44c2c83a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a0c491934a4406ff16616a6b6b8b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194f6071190c0142e1f99a37ee2fd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5a33f505fece99f4c1e52ee8fa109522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00e0b9e612d4f9397f771fdd1553d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386c2a49d78dbd6cdca99cb32a96d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03793fa14458c86d404dd7a9cd620c04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd536118625a8399a91126b7d775bcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a76af96831cfa202cbe831d68c273527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd41efe9d98b09caef32bbb9d90c0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e685008aa57030155d133e79cac920529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd121c7545c7b215b9575cd4c13479b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69def0b7f7a3b270e894b8463b96f884531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395678de409b4380436a38f5f65105a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafb9aafb359e201548f514c994f4e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a6c880a09ef2cca3d0465a3346c4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2957778cf549506dece5c726b847f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd71476e001c9728490bb688a14e998536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd342c483c08637f6a1f3f1c305818cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c553c6bdc6b3a6f9d32759c883c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060714ffc326c41f2eb1345b7396f0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4f706f566bea46f6cce7d8f3ae5c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aed3815b55ca7749cc718c437996da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82220362f875ea7a8c827e874a5775ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81211a631c5554065b7c31c85be98f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc7606816a5d764ac4631255ad03d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffddf84cc1a515ea075d9d7098961f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac572486d8aa20f875535cb3748e184c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd880de62da2cd51a057f0f16b4a997547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324413928dba7ae561f4ec59a90651548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c21a09732729a194ef36e70d6ab3d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b81b61cfa8c6f73d0f2eee86335b5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce274b50112eb0904ac3e84066adb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69d96fcc54682219b240e20dd7c68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfb9f0bb2db7aa228f3816f491ae3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65f16768e09d1a9b579ad3ec7acd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e30bd587ba6d025f88308cd33d6f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0317b9426a8ea646a249454006c114556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d8a18d62d16de2648d59b690e1abc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47870cad2ea1b35963768968d0d3d525558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777d91fd9a6717791f1417984e2628559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc749c2a1ad663aaec9b6b29d0ec470560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3f860d0413ac529db3b787fb1a793561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511ff39e5ef967153815eaa6d015ddf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ec259ff33b4068ce80c34318fbf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045633f4fef9b05c5aab5345782123564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4014dc3cf488b5c4d11ea248a28d6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58d043937ee8061a5a061e90a7f536566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515fbbd6adcec738f7d7b7eb09f4d77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1872625a89423237cc08ce5e7c6979f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2ce5f120c90e22949bf5b3251e841569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eacd5039c31775334e5d36b89e38a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75b8558326c9d43f627e752cba49da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c8bcf99c2c95f649046181e7a3ec4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e28ed026d7b6ce0cf707eff5b34832573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd0d75b6d695068a989badc05ec63c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab9209ab07cc75ed42b1c794c9136a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db862d1af2ee7db836695d32026da939576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3547f726a407c0876aa07a4b8be62f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4a6ae78e661e39a4c9a96a73391c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f85958c13092ed644b1b15f1cf641b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e2364dc37a3ff63e125e0b53f11f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93035f7d97e24cfee8743d3824cb81c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331450ef484024fc966c4c303acf6c8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea101814534383758872c1f0976eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612dbd297a7ff7bc75a2bb70e02b8de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef21835b7b79f698a45195d9607a0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f1a31eb95a03c1c39e4ac0b332418586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5c7ca6de9046125c057efb712ce92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975188a543e9fcab60356c6266ea6d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ba1a28ac0df04c31345a1b7d75664589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb5fd55ca130f72deff463019c76f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77394ffc1e77c9cd0ee1064bc2c16021591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37be4f8bd00ee1bf66125e52db4c5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae583a5d0a1e81769e7f51805519ed6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940383452e66d1dd78ae4e47706a7689594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11720aa3356766e6bb6b976c012ab8d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba04ffc88d481cd48988ff1e5ec0474596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d783994deb7349a57c978593e40736a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88fa483ce28688ebe7810d5b13066a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50d79c01e2539dee06ab3bcbbbcbfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff413532bc545b1f5c558c3228db9964600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e975532b667ef106bdcf3055c32ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab8a284690397494462e0a65c7c989602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b352b85ebddede240004ea588b062b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b704d0c7945eb73a86fcc614f73ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80764d708d28eb98405def94eb699f9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499d3c66f01dc7c5f1161c35661ea1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a00bc841b5ff7a453dbe78f30288d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd0a1f5b9b90b697109f31cec942e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec16441ce05f4adc5c7b4b381384a4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323c213b9fcf4b7dbb73b28b2e6db54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fad29ab2bca9dbb208be41b9381b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315e2390f90f2e5850512dcf965ff1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef893967b8db05a401928765b20d75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b916fb8034db143282478626baadcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293060b4c1bb3dc97447e1670d6a9b7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896868090d8edf00ff3df0f4ac33883616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649b65617128c7cdf634c8f79c9a0fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46003860436f6c5d6c809b74601bf95c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193deb78c598fd72fff373a77d42a7e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751bc4a30335336d020fd761c152d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0546fbfa376c66288d8ae3cfb55b7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e1e8fdd3a8b24036e91b2bc348d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749458d8ac263d839a4ffe16aa7dcf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ff70cdc2ed5305ceba4c2dbc5693b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea525ccbbcd63e4b58389404931aee59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07697864439e1bea4fcda51265fdba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac14c91070d3ed97071a30bbb4df5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb99a512669e66f603c615337521b65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61326b5a37ddfe0c75dbec8abc05074629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0853ae3e57f9ace957cd738d99a893630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cfc4cd4e2e1a89ee6bafb85c47069631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f9d97d6f7b9f59dcfd1ba09d7976d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec06c33bbb665a6ae29193a720b73f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313f32ea273adfd0e6d3b56a4a87be8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f568b8c535ff44b5672f1883e64c7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9aa4a3517d7745bdd5cff8c66d1d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839d7100e7b08d712deecd74fdf08cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2bd1061795fb8f6bcb087c41ced0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49e5080315176644fc3a5199a1c7d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e6ba648160400013cb28ed253952640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca27f4ee925925746fdfe9c0cd55f92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653bccf448a41c803fa864b1e58498642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a7cf8ddb2bafbb4d25931e9cc2766643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e2047e11f4cb1c22f79729167e8bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228113aa70ba35d74adcd070ac82849645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27814c42230270f563d43c6a5cbacb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb258cb5e6f49a8ea05999617f54e521647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ca0922121d5c1012ca179c0e3405648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd6479aedd46c6107351e4b83b63d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06c535ce676ec086efb4f0eb5d4685650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92d966b75c9800f7a9b70fc001e18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903ca3cda62cf0aeb68078f8ed1845d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0bab67691999c2ac5ee8031606936653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7a4de398c7ce452289dfba108106c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31249c593a23252ad9d92d049c55a797655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccf2dad6bbb2ddf9b75088c1151df9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe141c6554ce4a94a8bd023e3455eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3541c09b40733d9ef060335d3ef51d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795896e71b931aa6160066d26b3aa66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe1d3330f3024a39f6d3c9dd463c0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de179538dc998a96507f1861d124813661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9205b19536bb192969cda37f8eb3d26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e86b03b85571cd0c34656ce41a423663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fea5bef7884da7f2afbc0f2b5d793664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093c4dce94c1e4663c80d167a09f86a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d84778ccd2d1971a5e76e8c53c015666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0674784847aaceebf2c573a8848d360667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6992cd5427a8cb95c25a3e29cd3c8e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364c7989cf7118b307c1b0eb1b382ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f2ee3fef878a5bda56c1184ef9dc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2621206dc6f78a341603fb8c8131671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942facaf570426e05e059f71694eff08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679143842f69759afb631c34f12a9c97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ec1b2f04f9e71e4c17d49a7f1ae57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b2ed790705bf502cc8cd5954a9ba6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc607e40e2bc73753a5029012a01a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb500b3fee23598e28225a928553a35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0588233c5b6f7c723b73b3afc90c907678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063f82fa9673b8e70942b0f702c730c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020844ebd9473601ce20daf318165341680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa407fdc5c3fdaf7b9aed64f33ccbd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2125633f0d18b06ffda1ad32a5de8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e76cfadaaacc054d6c222e8313b59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efcced6d0a7e5ff9bb350ce3f2bd12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbed339fb872e8c12950ca09a58e354685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7cab6c0e2e0010be677cd766d4da4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1d1907e003bee561b9a4c68ea54a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfac07f4be54218e4510737a9f973b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f8c4c28445a144ac52b9526fb16a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8206c4374582de936d04fe96657a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503370158ec34fbd2ded159e371bc7c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dbfcc8bdf66a98a61c14fb843399b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba487e8489e3ac75c753ca387ceddd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a9f3f4030cfb95fafdaea55d3b839694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b59d6551178a9dd65107aa504439695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c842ca932717fb5563b1a01d4b1ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcafecc02a982e8cb7791c4dcb9e6ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555c3d15088c7314717b79a5c919ef2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d7b15e72d221f189c920b6b1d8b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4bb17f7399c22734ae9c84ccc5a19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae5e877a58e2e93711d506fbf4615701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa43ca80e98ad068bba320244192d70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66acd0364fd9df9a5c78ab17bb975e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a3bbb84e66d1cee7fcd025b87115704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5dc72739d281c604d7b9d033d245705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8fe26a056053195d1707b985381e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347e6164cc85fbb9f735b2b1f5fdb07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccde581558f7d01994accf77edc703708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ef551bdfabbf4d7f2ea8f640282cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81fee1bfc38f28920c686886364e67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fc750f664fe4e2752979cd85c220d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4185aa031ef0fad07ef4f0166be4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab70c2d3acf96ed0264120e30c5b56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51a8e4e5819067549195065edbbe21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059758c3d29ba9a31649b3afd0c13de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41c6aa920d09973f0dcc2d578f0dfa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239038e362b6fd3e1f18213385267228717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c3cc044dba84cf1bd3023d5bf6a68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02072cd80010a0eac976a4951d1764f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52775978ad66bf09c0cc48faa521606b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1994b19db3a4c2a10f6708aeec2ee03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c3e89596760504fe672cdd51dbef2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb1d9212836b5ce4aa804c9f36d5f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4baca0631b0073dbeec9704590dff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d971343d3b42b3ef8e2a557caea50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0e6f884542a271d634f9763dc9ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664445d8888c9e4e448fc14bf26283d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dea8e54bb1317d1bd52423ef2d9c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3227524777e7a00205106b3b1f378f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d1ea1f1e7877e07bbd9da2c8577f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1737263b7107f336c1c5a39e318fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e0228ea835cb5d4575d6f1f431767732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ae438e2f1d2ddca345d692321618733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8139bfde65b5d01a0abba6d232c19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b529b61b4d40f3f479c5df962ebe5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d47ff72f6ead5497d883e5e5039ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5d9e0f798e96ec9d3ca3c11aecc18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1d051863b9a060c288f2a6cf65ed8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cb137b992f69a05340d2036eba51d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3764245238a39e1d831687b377bc149740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a8dc56f3be7437ffca6849401173741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfc9068c014245299711e96b983221742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73157f946b5176423a163c155a82eaa0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2d5b7a91204ce9d3effd962c00bd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9885ca9e9a53ce15ee2050fec11e19f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae621ebc50ea7119c2703b03554e78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d732ec7990f8ae6ce70be9976ebcf0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df9451549d5096e4c93e37ce784bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06b8a0c501d34a143e6312d6e0bdcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00969ce755bc832365372e1d91cd5df6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef077bbb20e355dd3d59f1d30b4ed48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfe9e455feac86daceeb1143845c38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8bec29fb117a54cce922f5a5d24f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba0ffaf0068ec50c356674ab54ecbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3506f955365608298fc0b6499fa84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d37bd758705cb0fdb7bc43b737d28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0e7a0ef233f8a7f0c2d54b58be1d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d8a6b445c8b731edd37789642246c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e5fd7ea42120dcc8cdd12bbf41621759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eb23ac28bfe5d08ee043a0ca7e7dd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c19ad35ecc54f66ff55aac8dc31c76761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf9483745c432c36cb8ea7a4d7608762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8848a11c59c13bcfd02afe2035ac15e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8840f0e814552b403cbf17a0d134b8c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcef41ebc0a10b8f492d08798301bf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3439db1924d78bfee229bbd97e95df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3bfd2104a47ffe4cf38457c3377af767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>