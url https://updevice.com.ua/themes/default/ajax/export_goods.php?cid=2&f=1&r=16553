--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49045831d7eb769568427249e77781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181cd680eb2b8b674b0bacba9b025122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99f69e97f3f0f3f1c3bbb8a0d592313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9c3162bce400f415741daa5143c574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae2a4c45eb997820ac0ce85289ee85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8126f520260d11175f50b9a3370326c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2659c5a685b570a2a920a6a149e087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07293220f0d4e3e997c7edadb2d6a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c22c2ca6c89029999289843a8b0ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e036dcd18e8c480c743953fd5e1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b77f3dee62172033c516b8ae9a6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0c4c13b0199ba881b3a36df5a158212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c1541d6780807644912c0ad3596e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cc46092126c814ef11a588002bb0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb20b69ad2a7ec075254ceba782b3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b857af90b15ac9d2686cba949206016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c165bd75d2ddadbd31a0f195c6cd3d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfab321b785a8562822a1cbc5ad37e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e9e077dcca3ff96fc52bd9d549ac119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbadd74ad3b10b3dbe7e62bf1f8a91320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c907c2520c68c835bbf2a33036b8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51ab54701665814d6297220235249a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c40dc9edd9b77cecfdd95a4c83ef623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bbb38458cd4c2d133a093393d565924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3f5f91920a2cc37c5397be26554a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d221185aa43ee104b6541c14823326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ea364af80a9d2dc0099a85ee8d38827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640238b6d2e8e643b1a54b24244501728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51382d080489adc97047e5370b02a2a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc2812bd45be7bb3ab119d6e15751f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c618c99ce3027bffc49c32777af1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a131c2308280c88a3f86a3e9d6049f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eefc4254daf1fe688f3c572b78b36133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6a829399dfab122d4223cee0ae82b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a602d0ec9297610bf97aa09be9c9b2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bb13703bc920fd2318bb8cb4b5e8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf192eec31cf79cc88b26ed18daf8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e515eed12d0dc828bef3576ab3b4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b80171b7912dc03dc9ca5231a2e0b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee38a48915dd7b9096d866fe46826b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624ea968ad053e3f4ce0bd1941cab941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78339406602f9aeaf82d6bbde3e93942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa673e353331ccd30661e07242bdad6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a864b422c75e24c403b5a7b2a508644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c48006813e8ab274959a84f6d9d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f4ae16ff3554e9f21e32dc29dbe2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c10649e179fb0a4c3688fa3c864fef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9a8931cd5ed8d508f9c4a34cbb8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec3deb6a23b6f05b245aa2c1463e4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e95ef17c5da066c01c9c3843c0b66f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a54c7ba17afc71cdbf027a9a269e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a69fff95ba8181b0b8707d88e211852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976657341401f2ab35def97509302a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a2d7fdf39a8a3d4e5fbe6c8a458454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cc165d8dbecde0eb8373f4cb8251755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de121e328db3a71819049f1f3db3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f72be48e3d5f0bedb4216a3bf2e3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72374ce3111ecbaf55d7a910f8ffea058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b2289768eed22901e53f49ab799b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc9426baf3dce47d0149952a0628860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da7df38c759db515567624f6be7baa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bb087469c7f58c9f21c6eca42bbfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f65d14ccaeb19f5e000ecaf93ac863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e857d4b84250de051b2f00fc14cdbb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c24154cb7d429008adda6146906ccb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fdd2f9670caf3139bcfffc14ba43166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0907ccc383e7cd161f5e67f75214a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6df07500f773a676bb5581a93000f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5996444fb7059369a59c08177e99f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c21da8e79f9daf9f699976aa96a5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fde5b0325f398062202ccd6db43c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e101c2d1028d5a76a18283dfa506e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0e22f25b31ddf5df5f672f9af81373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f1d7ef1efaf88f9bb24729f6820ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cc05156a10ed6d7cd566d446007b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1445914bdf4268b6d88d4273db739f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65b96306c1cdd7e6ecaf78a60bd6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b8801550b505e9248403d865bf1d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574c0284a170731e387a0c6c3a965ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edeed89ecc7eb199398fa0f5bd50b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280c54ec0e8b199ec1867fbce144c6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea487b89a9aa95f20370428dc0e7a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee74aaff8fac0b196ab4445547298883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1c2ccbc8c4287349d80a7e2883b4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4395904ec3ebf8a99d29aa12380cb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d9e16ab31ab7e38afa5a9c3506e2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1f351b566b9ed532e44749205d96387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667c2fbbcb8df223aa1229406c5c26188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f95f42ed3bf3404e9aa2cc00795e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d3287aa437da836dcbdabaf83c43590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c685d7e7035a773866ff903de8d9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f152eb45b296424214fe0903375b73792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38e1005117980c0211f5a3a7ec846093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4614dbfdfda86529313e2e1e76eaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6f398f776f413f8fc66b736d92e9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddb7be858f2b07f5000a49f5e395de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74197d79b1edfdeab24294ef76551f3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a0a987b98c90a65c691330cac7a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47173b26df9d7e0451312002b6c3d96099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a244872d0a804147553307d20fc999100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebb2ebe660dfe45a9b2ad113629b38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa51335ea9f477a978ad730cb95e12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee33565cc46be21ada7065c035a97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d755673df62885d8b6e5ffde4bf2040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0c73e61178feaa9391f0d373a1ba0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57c2a2d70fb124a3a3bff995a20733106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779ee33f00af2cd2da1614b65990483107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557159ce1ec8198ea81a80d8fab2f28c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627fdcbf31b7058c34113852c4a1cd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606eebdae9b6a97ddf9a4e67638c7ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3ceaad3c90b3358efba33c0ed87ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1702b0121365c0cf306fae6c4087a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd6a9f1c27d789078d48574de74e6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2dc15113f2889cf611e715adc35db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6094e8064d58309d2210f35606bc4ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15360b16f7b89eb3dd5567fc448d6633116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d63420dfb4fdfe65e945c69d26a4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c4d9c4f15a186f11bb1b9349750de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3f903df42aeda8bd1f30b5b9f72a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f98c348189289fe6730131c5cb3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16475a04c7b8ad667e9fdbc8dbb85073121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c0fb1e73246af0d3d637b0b6eb779122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e382a958f0e74e253663a50758c58c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c7d88005eb9d00ce4e4991ab69bba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d7cd4afe863cf40ec41a61585eb36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dfac9e5ff574a295a91f6fd53eab6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abcbb60d38b3f424113a03b05354fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a651d047ec178cd835466a99be261ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60d954d002a4e99d43112bf0e1d87a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf64e7940963a6ee5cc39c47544e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768c576521489a63a63a041415a8e16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3c6755f1c0907fe4dda8f3f06a324132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d279eb01276bbac06ebf512c057de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f052b66e86f89b154f4e720847ed4ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd7fb41009a947585c7c49025fe796135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f719e93c94307f7d30000186661d052136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f4e2a3d5ac67bb591af93643b005d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ac621cc528229e9d7bd8d27f81439138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542db05effa0bd03f6c8ad8ff9020bfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ee8b340e55d18d0fbf93bd0084cd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21f81e535a1208fe3ba58c98e15d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5692a416e58421752e690177a0c62d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195bedd199620dc343e27f3d26abd31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53ba1d62a1ffff12ca4c33812e4c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78119c25bb387f9f7fa70bf8a9966f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da0616450b175a74e775953e6e377f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863004a4f6f2e305e7728efbcb4398e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2ce3d67e52a7fc0085198a27d409148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1d14d478644a9bc50db44cc6d67ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6911b62ee9e20383967f7efaa9009c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036771cbc2bd2894f2a62331de736c92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f122a2e7f7545ff70611083450d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e665f0cccf35422742ed5ea484b1ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a3eb31ec28ee963d7c419e5b38b8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd8ff05b7943dac1721fd0257a615a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8626a88f347b45b1339c596437df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daacf9dbdbe916ec3d31f520748f75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc582a74b4b270f33af76fca9601d90f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bdb33fa170525c1e2c952ca7a2adf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de08aa1a133656958412d650e1e05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bbec2171d293d969896d9556889f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e38481db5cbe8000ca3c35a9b62ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ad56afa83f95676092fe488fd09d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeee51bee2b30018731bec0378e6f2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e9f2f08f2a6a8393575f77ddab259165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0856ebdba3a5a29c4a763402a063c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd2ce2f98f87a21c6e9aa6e3a36e7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213f4042e1496b085d8e8084c042599168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce975103b7f1ea3e641f18e1d56ec5e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e578e094b4035cb2086f9f5016e37cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de368244420ef4711bef8bf874a0f090171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f995a142e89501aa7551660d692d69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d2578c24f25ef53e27ed3a62fd415173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642243327eec74070a2e2fb6108ec8d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cf7913b4dbd524041492b342c5b16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8eb46f09babee41d0d8d4f86fc0a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d15bc6d253d413e2af6b83e83281177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c3f11df18e7f273f44b0c41b7c8b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3fa08e885daebf0a77f62b1142a31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bd5ab04cf77735f260957f18aa48c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e7a6ed85042cc4ffc64553858855181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89128c65fa3178da22955f0495eb1a2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89bae3e3d35136cfaaeeb7a7c956c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a65075d62977196d9f786b0e9f34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db03d0d886a002ba72f25af1daa46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ee588ba911b208197603822712de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c6cc4322095350d0ffb162e2c958187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf464e8167f33e1943f11bb6f852281188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e4efc8f7ac2cc004f4c741b49732189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5a1554fe15cde1f7823aacdbbf1e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16ead40cf720c13256249fa604a6b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a2995f559aa57ed0877b1ac7266e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157c9c231af4e0d1a5798e5584c179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3584b5f880959c83d144e574b758a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f343cb68e7d452f75fea2e5b52a989195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383a378d2f55aaefc0802f69d5e95ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688439750c600c40e522a50a3029e6c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3740fd39c72e1e48a41243aac79f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1202733aa1d7f15c838d9eabe28ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b52911ae329b0c6a1ee066ceb717f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645972ce940bf4f4e8a958d2008631c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65fb129e984e3e575ea6c898aacdcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c300d6fcf1e3c22ff174a53f92da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079293c66848f0a740ebdea2709111204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591fa9f30cad37cf76af519406f947f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fee4c362a937831e2253a588685d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c74ef0c3bc03c3fd1b291c9074c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69ebd710720cbb7af81edd1ff1449208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54597d4636754fae8287e27acf562bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab94ad6edd683107aa58f84913ec23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947983c0bf87453c881d1f6d5be4a108211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aefb2e2d18254a08f875cb92c6c1a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b783b5128d68b061d0ca1ded4a4c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b8cef18cdceed6f9af85640c8895f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11d85d371341077af9885adba14917215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4664bfe7ee65f05da999bee38606db8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3610846cdbe42d9063a168b0213438217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb144d501f8ffbf037ba217a6a3e5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917388113046213617ebe75aa334f17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501bfc482229c9368596f7c9bf983d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7e4bb1177bf217270b44f730a12aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25680e252f564c50228cf9706315333f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c2c14d7a875876e47176c2eabe12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712cf49092f4bbd5d51976694aa02c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213f49a7d2bdc47f7fbe2ef70d8fdc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fbb8b52d7532dd08acc8185d82498226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3817cfdc56db2171bc5eabbf31152d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf18bff85a91e97572be7d8934eff4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b428523af974a67d3555891a5643fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846ec8d0979281bda33cb1c15c40ce3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652a98a7e603bd0e67be8a03fb9bd7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea1fdb9bbb7aaa9f613b9a1c882c44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47657b59e4ab3dcddfc2b8669008240f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b7b0a215d2ee9eec0a2a184df031234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d958bcf1476329cb419ccead3d541b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24f36dfcba40fe142357975099211236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b62447f87b9975e2e5c825cd52978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e382e2716bed46c63c74a41a5d65186238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509ed4c872112b5e289848c5ad5d1ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe1ac7093c0c548329dbd23a670088240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157680e56bdd93974774e8c04280fdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071cdc96768b2a1f099d2587283e316242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023e5c4eaf0a1211c917f18fe388231243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6f3d657d6116bc425316079f9066b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2796f0ab1cd6bcea05f7d9f08547c19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4683660fe1ecfe59de2ddb812a4a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd9b9a3318f24436722f2c847edbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd077f4b40450f78613db5f8838cf896248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ef4da974a92769ea2266e87a75a40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0cd11c988cfc3f72d89e1ef78b99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d48a973d9a76e8bd4acb74118a446a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ddc5364448e2222311d0f22daa15b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34743cd64e51ab6e05d683101b6de0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd6b73bd9363423e6fe9ef222b76a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedff83d087120b6ac790a6124e6c63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137298371afd5c1081f334360ec11a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1906d8cbd384c9926d54a51fc85035257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb42b95723a66b02c717d01f2bbc09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2565b912d8601ae1c0c778bdeecfe08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566e2a01f9b2af1af9fccb0184f2c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ed37ee314865e41c8a8d99a80e89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c61452cc89462516128344201917262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894deaae073d756b4f09d01a401ce36f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea31930062cf6a918b47bb1dadb24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133bf6d22af7f67d0dfd1d08200cf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b193da32eb05ffed4145d3eceb11e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdbbd064c9c57457da8e50f712be78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164aea48c4f0324ba610d90aa342bcb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2fb4b899973d29e9e3716258c9177269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ec682d2790c2df6fb88eeb790e616270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440595731c4f9e8aceb33358159875ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c2196e48743db34fdbe191e7d6793272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec0d0aa5d3353ba897b925a766e75b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b609bbe856263bf4fbfa395ac789e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34887b44cfc2a2b5d6d3e193a60e71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6ccdeb4145c3cf45a8d433e64d102276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79d64260ab9e086e9cdae36bc13584277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378dcf72b5f4f45baf0220ee9a19ad7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129609e2a486c20d275be12ecddebe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ffecc18a0f151eb964d092122bb33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d738825b6302f0463e3318ef9c0f67b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaffe4e6b72ca93e173e36230626f66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be309c088ce457a6d73356e087124ba8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ba045f9bc21a3ead828126b3646f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b80ab9b6c9be8a22ea91949a6d01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94511dd616d48b9c10bf77a7b7b775286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00cef6607c73269f54a047ae9616ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c5f0b4b3d296f9e5bdab1d459d0c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928ad1a71f97b2f8cbb718945eeeae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa96e83f5db917c0f1a91c09c8c19cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9825f51c12491905968ca6ba04eb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d00d75fa36c285f8fc4c9c8409b295292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae069813031a5f3331d2252a1d9ff4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b0f07b20700e0d47c0b9a330aeaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d33a525fb3e611a6b7d2c053b7e30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a2357980ea29c77e5524817b87017296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4280ca52aebe0338fa8d771c77908d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdbda688ed8a964653d9821e099e86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff857e26b4b07bcd07eeda7a39f806299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ead9b4f96b4e61059eb99c1098bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e740c16311d7e3f78a4f94cbe19fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d2a780ca7650de98cc58c2e409baa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20527dd831718aae7bf71ab1e833e0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35b51f851c6ea15609dfb23f201f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58279958d94f1fd49945dc4afeb0fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d86e1faf31b2d5acd64c7ebc6d684306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f8d4ecfc6cc9119b45f59e36a3d99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accc0785a13b6cacc32ab0399db6a94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed090a613d5bcea572144538468c9029309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85447a29e1d3843276a34ef46bcd2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec46da728e8d7bbe92a38f87e0b39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f052537ff9e1a7c90da85740098a7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab7025a2af1f5924152e5e3951775313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e88ea74ee5361a0aa5055a5bac3cda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9da7361c41f23425e32a58b1d4990315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6af6c10b64a8af504ee5a9162155316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503908639b08ab22bc22151b68c06093317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8035d70238d666999bb08b1f50e916318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8818fb5f2628888473c30d75efb7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85a4e858b2e46353b3b8253e61de2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b408adf58c191c2295beb76ebb4c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2f6546e1670ab784f94c058acb69a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f8e618cb52ed2bea0616da53fd441323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d48e63b5da1b1a0093099c5cc92051324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e18d42073911ed68a94991c7835d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d78f7058dceeb300e17cf4f65f0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cdfb515154754825e64e2333e4aa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb630ef6518c204c5157aab2a89b68b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36d1d33c7c4b14ac43aeb186b91c93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b689fc753f317faa3dab970e8aaf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3843acbb2d82f2a8095c8e94bb455b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff664bb7bf363288c8547d0bdf8f7fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73feab9c193d61adf172f0693ad80c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96414ec67b20f8f724c2c8a6fa0f3634334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1814b49a7cfe5c8f010e2a203c394335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b22ad8ae44cee062b4b2536bda7f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a30aa6a7ab44c9528a3aecb0494e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02551d5b0213dd72f0d558fa83925ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01546e253536154ce7d89a4174fae55d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d7d480475a984f1a3687ac14ff13e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53100f4e6c803056f75d6cc1bd3e36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a1cdefeb68902ebdd4979e4269da9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e259103ba0f9894216aeaa992e57b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897f378a7a12e3f59eeb8aae184fac2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e785112a9b76a1834bab54daa4027345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e438af6586c37975ebed4d36c799346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63aea2e45068bd273bd7a31118b131347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a720ffc66cd38b4582c06599b7dfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b7aca59d7f9c79fbf5da1c9d95f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe65530b39a4819f92c8cd629ef3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e217ac9102cdc6a1b1a5a664bb627351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b42701ef36874ec1627c0c688ba54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74312ac9db3392e4b3f4bce3655394ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91943b3ec3a53ae41d9f89904bb90057354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ed5a1d7b9fb19cabcd6eb9b62cc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a114cf98a088fa7ea7b58803b7bf20f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfacbb2036ee4896c4e9ae9d7fa8573357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1b5a63a513436ecf7ac05d95f5384358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee454d4711dd7044ec8d7dcdba84a3ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761962c42de26cab07f2c56321fc20fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c2c9258ba67cf712016f71006064361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a1424231242e414ad643f1e9081c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523546c5921eaa15ffcb5479922a56e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da402926fa0c391fe4c5c5d5e7075364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfdb444fd86535d0e379c4fe3d1cef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d40f74e51fd1c3e93cfe4f673d6d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd521f7f749854d6e15fce4291871421367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99787468a0e66deeee13aadbc72fc0f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58088c6ae12fd1c9b46b710a790ac024369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623f6e7394eea5ee3dfebce23deeb8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dc7175d276e9662311892296ebce4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581979daa50eba42da7882167cd4d843372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df665694d0ece63a9a88f4580291a37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddddb5f3d78e690286680db75b7097374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94182bb920542d1aaa35e23c42ba643e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ee7c7bb7e26ba71e576fa5bbca6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b5ee17c7de197379e7157c6f36910377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426772cd265a9af606135f1b5865f54d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3626fa567b939661d1e63bb3994d48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481204f97dc0545b5b0f7dd154bc1ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aca535b239fcac7674b1a19b1660a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a42af7a994dc0595272f3cb20edd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578134b0db69c231115dde2b6aac0ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64cfb0dff3012037e324a69047022384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aae095c82bab812d52e0111dee2cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562557e923d07beb05d684b0a337aedb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24547e7a5d4824f955e83829f963e019387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ed9e205927402b84a992cee0bfe4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb80f715682d55a6c5a1977e2ea94c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16c8c1531aa35b758024d935b60774390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90df74a232b158cffbc85b1349b94b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943509b5d34f5aeadf0e49af4fbefed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda03aa54a8f604045396682e07c3db2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41513f87bac972c6379f5e3c36e390394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca272261cf9d6a5c5343fe7aa31777c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfc46797513126105a1050b0e7fccb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7887090062250c8b897bcdd1d1a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c562eb13b512afd56d4d6a406309f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a3de73b7cb06026b1669b3ddc74aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac3feb6f2fb9fdeadef4d2bd07b64d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0efcbd4561d814ffa019b8c101ceaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce50f50ea77eaa244015e3edb14e8c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc11d723b061dbebe3b272ab3b1a52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545de6d7c0b7b403fe388e1bd5182c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952b00db720a3a98ceecf971077b858405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d1f51293e93485ce29fefde13830e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a012d885097f4068645ca1ce7bb1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf98ed8967c8b66c1c6a1f71f0a80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e4327b16794b82a39f1e9a2ab4f33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c9ba06294669fdddd72680f1c4e2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7b85db2cf2872c6b620704cfb1b4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fa57c355771b45323efde7d52fb8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07907688f43c47788b4c03034624801413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8844aec4445da29a1b42d4d2c6e879414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603e14ad27ec44b35ef9f6ba1d74c33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaec41dc7062378121d6fba6a41c1b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e063c4db9e8ea7679167b1652212e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647157a3df5e6f5e5577ed58d205737e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1ff2e26403fee52b44c9889642e14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20b2a9f90bf7e542624469f4d8f463420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fafb329eda5d910fd041078723c4cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd29750a2414c1fb1ddaacfc974db03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2229f9d00271fb119ca733bc84cbe67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287291c8c5e0ec19a231ee268d8e272424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbcb3de30d825c00e1738b185e7f77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24b20d3d7a72a05473f9d22df8c4e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1375a93aa05498f0dc9bf0fe68ffa6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73177c8e90026feb9d34b822ee3724428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89918d1782879896448b1932898111429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaddf54a1ca16491fe5de34203afe2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b7e2cd782dd7ae6dc275dbf7f9a14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689eebd1f9974b0bf3c309bcda1e5b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60864ad5e72def9dcba233fc7fb5788c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51831acc0dd71d0b5037b92d06c5b269434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a85455ba8fe7fa42cce90d3cf0fe8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908773d533f1bebfdbd98aaef7c7912436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d596a3e76baa2513ffb472c8b3a44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcdf80b6fd3d0a8541579c00c3d806438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc50f247285fc94b959c17705db772439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aeeac5930b1f5e698a68d5d02ecfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13711d00ff26beda70273029973e2eaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2745dae46298485fcde1811edad4816442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccf6d83b0f4bfba4e36ccde3c9a926443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc1d9ca4e9c4ca2976f52acbab47d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e5194edd9a56d66027efdb9c40359445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb0061a8f34d5f47912263b4feeecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9c3670304f9063da2f720c1cc5377447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc798945c892a91f3ecaf519eb211448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0174cfe6e1430110a976984a3331357449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb69091a06e350dbe7d112a4c02fa0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120cc26d37ca366d1cccfe68fcb82b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02f75a63f5814f10969593c47f490452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c30aedda09d7c6185e481196d485d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329a3e714dad14ed4100eedfbbf8f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21021fcaa848f199ddc6eb1761ecf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaac96c868ecbf2b067ad261ad4e8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6c96513aa20252db59d8b4b0a8b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c81b3051aa2ea670d3ba7994069d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b4c793375521131b14fcde90b45b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890b7ee764d6acb8b85807d80739e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a5ac2be6df776ccca9e4fa1d55018461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836976000349e59e355a8df53d0a0f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa707d4d0d0b06f2f22027b814f8d766463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7362bc0bb2f239a86a1244bc953d67e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064c7c169a3bdfab554d51b571cd900465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b72e9dbf881978a48965df9e3bcbe1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c42c902ba0a6fa3effa1c4a1ad838467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d21ef4991515810c2bb1e8cf5f066468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ca2d26f1bf3194b57fee17fec5aa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2278dc162fab46e0e4d849d33d8967b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad919cdcf2a2cf39ad10b58eab9cacf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aaf42a25912548e4a6231c924b467472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8c20db4457ac527a6058a52e6ce2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cbdda154cefedf1c6c0b5d9e0e998474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d8c7e69c4bfa5160f8df32aeed08f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029dd9ea6ebf6c770f6a99d56379782476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed5889faa594c513de7b9db801612c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d52865612062fc412bd649d1e3e0e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552e7e1b396ce506d92aa0966fb9049479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a523b5b3a24fd871d01051e39c4a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eb01cb5d19f3a0fb0499f93c9a738481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d02c4fc8ad1228a33e51206a7506c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6cb51afbbd5d7002b569fb3fca80d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e59527bb97a0f4ba574bf4c9f4f24f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91200cbc2f2830de5f9c2aadb21e1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab9aa16e10159a2141106bd119e452486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd0aedd765f62be8e6cd8dca8fc7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf44bd6f84ca2ddae60ad05970c43d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73773959bb7c2b015d1b8adce40f605489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ae41cfbe6e03e4efcbb3411c7283490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aac892ff9b429f64bd9a485f513257491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae3c041e14f4307b319331e512a27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd50c298438df63c8e1f85c6a43566493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d80b25166e3892db29c36cb65dc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b4e0df8c33329eb0a2f1640b5fe3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfedd7dff845e78d8408260104e312d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea76541ae5c8749e01492a7cf6fc24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552233d5686718281ef146578a6eb686498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82d810a39d2d88e7b77887135b54c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f65fb0fa285fe1cb36c63922c47a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d1cd10b18ab04e72841bc7bdb52f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500aa85044565dfc46f6133cb2a6d06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34976769eecca024928985ec7913b14e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b7749b95b4b7d85829e157f6268c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ba1d38879fb4f2f7762be1635218f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53648e6dd4245bf11bdfe26fc85ee4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d68acd77a21cc11ebcb33f62004ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207e4a2e45f3dcbea8b2d7168f645fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02273d296d9c03444a76368db7ca0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22cbf05a661d447c46bec6e56e42cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6e0b9d62890826bbe35c13908dd2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b28b8f19f1c452770a26e5370bbd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d39df66040b053c6e1e5baeca4c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c807de2d5d89d0c9ae0678cd7337f56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683335f1e0624fb39ec559d79745ec32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6359b943836f64d2a67b6a2a000fb5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4641e84703c93d8fb98f6e63d38273b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a8e9c5f43a4e3cd4629541fcf422c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd73eca50417a533f220dffa3eaff0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe0e0f30e3cbcd1879cf031c4de2fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c9806cd29ec49672e0c572f7c73cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c422f06306d95e505b77cbf97827a1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cff6958307d06a4c6341dc0d077a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fdcf3f4f31a40b38fb0e7d73a4ee3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c928fcae72472e3028f58a80b29768525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e31f9c06f873d041c04f5fab8a72e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895546f85e4a453c7a7fc66ab1a27a60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d0051c5ee4b86672eb609b84c97a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e266c275f45af0c23e12888dddb54ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748f5e9d106ec83e24ab95926ea37f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eef4deed8e6a8f41c1ef6e7db0eac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f4ff0c0c516dbaa5207ed0c0552c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402663ed60eeb4f39a8d5adf438a9ece533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb854982e8bd39495a249fdd5a3c77c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e93b5a53af4faa88fa77a1a0dc0a70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cc57e064d519dacafa70ac687beca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14297a7e01e7d29e4de7b61f3e54b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a01105e6c9316b9732ae16287ddde3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129cd3f55b39dc0627e1123b7779f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22bd8d6513f395bc14fa8cd0e9efc8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16d164288ec40bc5cebcb98ed9659b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8186e7f918a38574185dc35f40ecf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3e1170f8460b8f55f1bfc4fb28da1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44f2370bc19d20af6f3df3318c2176544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6857253c45e0c6e747b538437b1b5a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469bf5728dd471c9aedd1326e5a114546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862144d4772f0d2be049886b9815f9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e7870449871c3d003aaee4fd7108d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81551f31d238de534a44987745e6d7d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae1994ab5ce02e1eaa9df179cd8559550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a16c21f5a991dbd33246c26726010d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd5a7e971c540e16541e8e55805880552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5664b5ae1e5288bb7863c617201f4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a38e511bd65d55627da94a98ed7c30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787782ee220c842dad6d03a93bf4264555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d00e0c61c6040ef95ca0b72ad44857556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d502a765d0ebbe892315c629bdf43d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb95e3a6eb13ce5969aa25544754b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476ab13e07929c5574295b2e9b51522559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7e08a7c7caef681d44041139eb5ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c6afc98f7cc4ab0cd081d4a6eff2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f5b94c3d5b83788bade36b367fa34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ba954739439a2ef9e9eb60839625563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a3a9485db1999fb98904217c27ad0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30d6dab9e5a1d111819ffa6acfc23b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3931fbb330b456cce5360bc5f9f1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812d2578c7ed34d3211d1dcc21c9af9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b778fc6498d7e758e2106d7d5949f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a9ca931296bf1ba4aeab713b71600569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b05ad5de4c92baba8493c3584d10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844077892cc564704243fc8e8c815600571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52087502c0411523a78240fb18040b2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb01fa06614f88e86c3714ce49e6ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411033ca45c1ee70e7dc02fbb90bb970574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe73379e412b9519e5dd012e6f5a134575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b070806813b859664a2cd6564f64d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462c0a678177ab4abd26ce4274d9793577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10333fa65a10ba948335a93f0313068e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fcce97cee1b248dccdd1442270608579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199557547be549daa07c540ae3048586580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e78294b06be60aafcf458747b3356581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6014cd04bffe94f249b6a1b462ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37447112d7080bac798288132c2246fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af2dc36b322e25c0c0415dcf008b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e2e298204a62fb94cc42186c3dd0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23275f3e21fbf0c413a6f654acbf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a543161f32f9645319c43a128fc4f4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd967493ba1a2e3dd00d22f68ee3a65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd5603c945bc2446f5e9984bed86f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea3f03132ebb208af29f7dfc3528c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908bb9853b44775266922ae33228215591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cac6a13a9ef196f959fad3d7465db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755abb34a892050fee414ed6434172d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555082d9731f6ff8d6a7ade72a4178aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b9ee9368c034704a9d804679a7e61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f984ba8ab64b803dc99e865977b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbd2db421c38cdf2d6dd499ae62dab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0df3babb50ab14dd1712be0cc587f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c2a5d17f94fce80fd0880e780e7a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f180a9aeb3a78a41e3e4459593fa88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbcac72d82fc4efc99d8f9199a8f40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ddfc1ff5c27476bcbd08650a3db60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc5adf0323308702e42db270837924603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7d7ff2207ac303dd931f14d503294604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd04adee121327b019d036595da6d28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2ae521376fb69557d73273185ee59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb570f886c18692a08e714735661f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c155ef5c44744e905a8a041d58ed26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b32aa64bce604b6bb169e570c5cf3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76765287bf1330a09892b85851232f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944bb4cea20c08b178723f07c9070f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bac441156ef181c4fd7e69784bddd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480400d12ecdfdf1ad3ef5ad0e4a9b0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cf0d91460322fc0a1748f4641483a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a00b87b575fd65b5d179c21c61ec1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab79ba0a213c7408b63a2e876209b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253564a872eca63c43108c9ff7afc4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0475442b1a1ff7c5617daa75d136eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7959eba6d6f2a47c270ae6fcec014a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e679d3cf5892b2bf5cd070f0486be8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250720939ee6141e29c8f883d43ce18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd8e814b1185bf17f37bf5879e8ce2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56ecf46a3a3f8ddacfc483c34eb09e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc2ab9706299c0345e7eea4bf964dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d262d6e7a08997e1805e2f36d86397625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de60836f1173c8cf488f861251c8cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b5601b1efbefd40fafaa78e6aa1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d210200f9f9c69f411425435da42b96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235261af7997926cb59049af4fbcdc47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3f271a04a8400eb9c79b7042ed3f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8dffb9aebad79ec92e447dbc3d426631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d995d0aff670863d80fb924810fee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5bb55bac10cf7602fbd048c43b275633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e187aa63dc197ae8e10ddffe3445ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad42bc5d95e47953a33c147354a02e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af35bf1365f4475aab07462625c3125636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143311e05812f557f27d4e7cf0117f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe742f136f949a2327846600e2d4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594289337883e8dd8427380227eca31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f19baf104e98a09ddef22c9a11411640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6df05851721a169030fd0c056a084641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbbb495f1194192eb9d3503738f521642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437050b1b515cd91394cf5c5a297b0c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986009c60c32108485debe84e04d0f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd5d112ee57fdef6f7323675cfec00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072bfa63e5cd911e4cedfdd8c50ccb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2043629a57a6be7766f1ba9b5ccdfa2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381015d8fb7223ecd6ea99a08fcd99f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebecee7ac3ecce3a424500ca307e91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9bf959262ff8f85eef5108d54c269650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b441006241d6a792b366960bb67e6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adbbe35088173d82e6a9054293da67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8f8d813592d27cf5b274b5d884f93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aec8b29bf8e01a5b10d2f289946bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84862c42dfcc52a08b7f8ae09532b8d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e24fbabbab7b6114137eed02bd6c79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba08e871bd667cf64215bac094f6f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82916454415f7214f1452dbbae0deaf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a19139cd014d59bda0822807f61c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c79d52068f7c3ad74784344e672e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60fd8f78d7d90ce79c6f26ff081a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab470fc02df95a31d04a74640cc13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612442738bdf3e5137f0b068c672bb3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07274c7402321a296f02cff585477198664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528eff93643e9f850fc6e7e94abfd28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2b818420b53d279cddbe1a87b432c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c345da9c6bad1c4c368238e1cb8bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914d72df248d7432b60e82ebf7e915e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775842842bc31c54666322137428bb9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b9902f81c8452546d909d17c48bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35704a16eac5d231f83e71464b026900671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4f079c05c591d8f9152a833395c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9d648e66c78d87fb03bb0982be171673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a906d5765f3a5a5f1739f942f8f53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8a64ce1288e039e19211a533a165675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9fa2ec74fcb27059b808e198c47e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ec013c2cb525b8ad192d546d45d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79060d7b46c87a3198ac5c849ae4a6a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9be37894650de211cd5a168b8ace2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf4becb793c18bc40e258cb6db79d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93980732ca52d6acc653b3eda2b7e77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1a31adc26d6d82e3fc4302bb80589682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e519c300bcc68157cfbf4755f0de07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298c1f2b26a707372694af2749e62e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56954ca4338b4927ba9aabac1e5ef6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4316fe85b1b628b590bd9a13b887861686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ce393c6ce732039760020ec6dc84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1f9b8e239ba0e1d3380416d025a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76829f16fb8ad7ab486b3d70dd98bd0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a30e9dad2e705f51095e245663276690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf751b2c03b2f0cf364c3bb6ea884c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad1184e4c8cead5ef4932619f1e64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af108cf64eb89d8b7909a219b39770693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788a9d43143cc9f42cc4245820917a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f161d35b91df5e1ac23e47d57d4f733695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16d8b9fd4c86c7230c51570268e8ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32286c50230858cc24f3c8c6507cb41f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724308f196d288144e70b16159f6af17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01b5e09fc4da12b7c489ba51ed691d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c10765f14ecfc1ae68e8be45e3f0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2c110a64646fcd3277b9c16be5657701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b0492690e449c248394f68584a382702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a8ada897a6431149efe73c60bc232703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dbbf398617f34c010ca21e4cee129704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5508025691e88424e46ba48f44926705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda37123a677a1e7b0c75a3e348b5965706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0484629ea241a9734b589fe3dc3d5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ae1fec51e6fe763e963a4fa72f5ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7eac2bf1d62b82060e9d8ab432812709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d002a8113c074d9955b7e9e919862ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753eb8ec2a5d0c570d22ccd8991c936711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ec3f7d4b3234358cfd7f15c4d9b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102b75e7fb52851b45a0eb62cb8e93e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfaf791a07d8bdbf01a680f51fe687714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a845bd1e082bcb65e68e0e0b83e1619715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ee279cf5ea2e2f2322603192fe5da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1093b8037d0046577d75743d689caf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6d88c3f9e7b174c3f132e80d55388718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a73bfb39045cf5a8c36695babcfc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddb194df2a2e5c8b56fc84446984ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196be4e150f8aa05cea046ef06742fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb337c9abe99b0e8523f1bacf87823722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16758ecdf2d455df2a63a376358aa6c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f27e51e52227cc9c5187f348b4f60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33d58cf1adcdf0dfab0444987bf848725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ee448c2234be6be526bc052b80ed2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5006dc16c6df1360672c0cc41b5f4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7968173b86b9b6b6636f310d908271728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341de56a20e44cd3aa899cf9b0185e2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad70c06ffde1f06e2309eef81d5eb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec854e85d83bd1eda1489d96025db7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051621c366435b47f6123dce69a248a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9560cab0da6408b3a83686573ed7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a29fa66499f306240b0729edf83b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dca0c56ec6b3b00f7a8217610e9fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29578043af1a98be6b793f4ec6c254ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400fdde469077b8c2882cab71fb1836737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40150c7445d26b77c69afac78f0907738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f3efb72af5d76c839367483b393d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcfd1bcd4b0c5264844b204997dc5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25465857dba2fca9b6e3463d8ba4d660741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aacd5494c8e0eb02ec2d9ee370a28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05fddcc2b8d0c7ea03b8e3e282321c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c26773664992e52343c2767a14121d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83541f4f25a5638f3f384fa261db67a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36354ed3b46cf4f2bbad0724554a7983746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10b5dd8078983014cf9744e1536edf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff6a0db28af7506e535bc70382c258748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56f273b730519598094f36d305f5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283ff4fe8124edc44651e0dbd1d6c23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7087697ccca73d6cc4ba5551973533d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d9b14453795daa67760ca0f98b1af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c01aa859367b522926930ab036a9f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596985e903771d39bc02d8973a9e7d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9f8318f88448bdf04b0d0bc3a8241755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caa9c722b7e942a15c2c05e23d0878756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c27f09a46dca0419b1f28f335d27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a75f0fbcf733193966b62cb8dfc72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481e993bf2ceb685e9b1e3d8f238e94759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69ff4e56b7fcbe88f586b99b29c16760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b9fd4d446e9c846a07b218da240b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9d8c1512438dd1aa86c1b2e8ec5b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f367f8321fc922bd23f64d34c05c9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e8719a59b4ee5aa61301f01f3c06764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ab23714a88c08af2810ea6d6f4741765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116af0ffa22456b7982aeaec645331d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74e24461d2360abe3269fd572f0433767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673eeec1dc9f09b7cbc20bc98ca5f76768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c52e7f48a7323f976836140cfe95769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53744d5bb1bdec9de35addf33db9e681770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57f14182299b98d4560a54f7b924dd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b4f7929460a0c7efee06b0e0def2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b696ec69c358d753ea4301b81d2470773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba875875f760d7e4cbc92f11a0040e4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad390b43976ffc99bdbbfc26002f61775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0f6df69a92fde7319a51dbca374a3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5725e07d10f4adb91d2af9d263e5295777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cca020f1592607ffde9cde08b167be778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609618a68ca48760a33b5dbc67a0551779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed88ec92dfb2a152cf2713b10bcb5b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981281f0d3e44ad8348a524ce7b834781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaa08dd7a5609a0b5ad834aac0a183782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae07fd6e01ad1cccdd3410f8f1813a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ee79664950f79c32b28f070cd9b15784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93494cd85009c8f169f107a91bfb9e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3265b0b3499ec6979d1ffe123af207f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef96e410c76fb71b7bfdd4176c161be787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86009871b3c5a2f030128ff65cda7161788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe210ee9acc2503ed185e9ffa1496be9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fceefe530365a25c7930559704d36790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a3539db0dd17980f8737271c0aece791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56948855ac54bd282f851e6ba1a17792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9dacaa470e8d6408fe61044a831a8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421bcb51e9e3b442dc6d9f0a886f859794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8b9f09dd50a36948bfea81bd98c74795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa568fd29dc5d31fea40bb623158ee11796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de98a7430abf2d5d90f9f2b44d7eef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd852723998da56a237f450c0c4bd0a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4de354d31f453a00213251ac051f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6b5e3d6e7f32859ab87f5c11d9324800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab389392bf43175874311f44fb84e579801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28121a57a8e6c8cf059a1832977b141802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead272cfbad33f6a26272c9ab91ffc7a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1fc6916da4a0b44239193f3b84c3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd73a26877ade6f316d848e18640a54805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c456433f8f0ebc02f11ff4501c5e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f309f656e7e0408e17ef601bddf647807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a8a637584d459c3e9632903bcc21808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82860120d499705eae868a2b61174dfd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9dfbe275710e3a7a61212b6449e91810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f9b5e595c2e71034d7aeee1ea942811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b546cb4a1d84b845b7618ded1a1363812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06a6c4aa3d460a145b9f926219f155813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7e304713e4a220e38ea1b3afd0ec7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f9178b0005b2720b6d753d1d54e16815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9cd83d481240dbaa7d1c1fe5aad62816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1a5b60671a1a3b971e136f06633c6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff336f4d269e023384c880b429c54b05818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a76c841f5d1de1267a3f8b4496e1819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da0dc6d371acfe37416832f98882491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6625085ba5e0aa9aa34214074140df42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c61b6d10a2cfe6d8441dc78bb7d5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aa5b010d05d08ec1a830be61bd7a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0713c49a9f9477c102542323cec7725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb5d10eadb3aa2dc2338e93c22cf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47494dbb1bca669473d1a7a79dc2a417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fef7111644915829a1324b3da94438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a2e6d5c6ca315ec935b08bcf95079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433061a163058f4f21640d54a7f5c1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c8d94ad959d99d06c8efc863c2dee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98492bea6e0fb631332228cd7ed7290d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e7cf1659a6a63cdaf9158ae9d368b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498df9feab04c42b4c40feb0ea6182314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7617c798cdc4154e05129a3ffc91f7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc1dd11c5c3cc97f59c53c7d69373d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dfca3f6291ca20e3005d4edb4a70217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13386ea8f9f8afd08c02af3703b1e5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb37168559de2ae2a7f6b827658c77719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93a10c71b52a3ff210496d36cee8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ca07c9f6aba222436a33ddff5ea4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707cd238b5c973421d338bb35bb09e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b94daf496ece9abe4b36e9bc01433b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea3a78389faa2e0708ffcec663ddfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040b84baafd86a5576cf385bdb6e0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b1965c6d31c9cbc3204534eba560526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf60440a88e6670b6c89fb9002ed3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7ed1b2652a72fbb4489bd5d38d4fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0688bb196a27b2d1aeac45ff04b21729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b734d95dfb68b964f26859a36baf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7fb694276678b9b4c0669d02560c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2e8d97a877ab251924659bb4f95c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709b020eb45da1050340addd642ffe533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b12d65dadc218669d6113467a6f2fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd9817d1ca4de17816654659a0009d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd4e10d65ba6f76ccea5fbadb7077236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06197214a4d3724e9da8d4e18677969237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ffae1ab2036fb20822e341a245d3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542885b28735464a6c8b3226d1f41bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820dbca070209a6b956545c0af4907e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e4b02fd8dbfbb26c06b57991583a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698c05f0654b137534be78d1b9ee14c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3938780a7e8a0f39e0593a72cc83e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2da8d2c202e1cfdc98fe14d714a9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0c44f8954b43509e17f6684dcce7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194c1cd54c0fe6c8d2506c20c882bea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cbffe1ba0a5333ca156a910f7f95647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fc5490cbc366b1449163ce8a77a5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd5b533b15b648720d5a7c3522984749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa29a555a2c5925b1d8b6144202d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e614e34e327d23fdf48c2fb9abfa8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73373e3688ea3897ab9329016755b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58215776f346e7c7d88269774260d75753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beef58e6ca7d9b51f2ff4f93c08581a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac96c93eb20b0e29974d6cb6c98f4bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd5baddc19d9089b082ed80c8f265c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783bd8a5fa15697b24129ef86c8a33057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60159abddf29225c9bb6a0b5a127a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348a04eda8242f5c806bb12b7c863f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320080be629b5a4f7314a4da9992cdf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3d08f9b409528e926c1daf4e307bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afc848d32a555988774303be4df8cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc92526cc12422359240719888c29563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563fcab1c59494a5df78633d594e13164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bb9fc8c7b5330ce4d0fcd5ddf75d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866dcba07420d35bb8d5e21cbc6c70266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb202dd2e83df4bbe22e404e4d485467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ce0941d0f7267fb15f09d226096e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c3b9048930f9005575d7cf5ed5d5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb10e0a762410fb0e1408ed7791cb6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddcbdb2cb4791ac22b2b348a5894d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa99686059d4d7ed896dac515738c8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46fb278d3ff3549670d9a1f01958b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6d7dce67935ea71189fcafe66d43574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ca14d329a4ed8e274b40f2ce1e8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205987cf7664e3c4cad1d65a4a7785376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275c8dbe98b270f9f85c4f4fa33e53477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48479263a70d0fff053e493bf69c9fdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb566f5b689e23db44d1878f9787ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ea8bd6165087d2fb911b182ecb98780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b147ce5522b77da4cf537f3b137bf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2416d2417e51dbef9f34d754ad3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2eb4ea6597b4e068b2991a337add583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e4f793b9724cda7cd086cb76330be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977ab65de98ad273292b68ed7f7a03185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda258626067184d115a7908a78e70b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3c9f9e897b627928cfa5a27537ad987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c1276a374af6c1836c9c71de3c8c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94328cc8e7fd6e16d8b882393b3cdeea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8e4dbc8fe7a59bef29b7b3b20899a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b6d61a6e509200a7422cb97f68b4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c7d8fbdadd720767bd0c535e3da2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9717e652ad47733adf355d2614907193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67d8a57af28a7f599678f5472e2ca394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840c01a53df1a7907fe812830a028ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972593a0e28304fa9a37ebe6cc064696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc761f7e0e275c3b0d9933c7875662f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f65dff3f569c5d806c8b188b18a6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644a7f4a81ddb7cc66fd4b68b17c68c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecef037da6e04caf9fa88e38d88360100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91bde2ef5a41921ff0ffcf1c6a933e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dc9c3fcbeb68509422f415dda7e80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bccbfdf6424fd1eabd8a829d04a92a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff30df7452686d3b3f7d7c52ead015104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccac7d21d700e39b165c5a3baae4fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d083547dc2e47ae2802011e1dde69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a92454bf9fd92c4151716e65615d3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1037156e9dc1ae1c70809c68e9ebcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed67cba7de5850e40b10fd15766cda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717d94d3c895dc435006ad4dd10966f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd79d02c09c5bd53c5de301a435fe1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262472cc96f790cf6ac3557fee981dd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7291bc4b2782a4b2266495d3f472cc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ebfaa963263a2868147426dfd4ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302ed0114ceaa4192158b3f05dbca3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e10770b7c1e5b57e1602ad6d594f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0e70d65816a37c84e439a070f982117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9aa246edef9062cf8f6eca9691d12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b014daad3dcfa468f5e5b1dc59154f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdd24c4a3b61a889c14a0ffefc5906120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28082ed09c08d96d9e128ae9c62ffd7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9be83f065eb93b71255779114b593122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81312e6b9a2fc3ce3e608a662959149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a484e4076d2b034a049853b0e1af7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8a546479eb539351d3b504e2e4949125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266020ab60c667c9ec48f1cd0e80a9e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be4095ec0ecf0091a3fc03182a235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24e84211d0f9f3bb23fa2c0a81cc6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d000c1351bc115af94ddb9d243b4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630df34168c990d382d5d994e0ecfb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560f9a6fc4791acf773fa371c90cf03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee0ccde5d92359a3a212920bc817ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74906964025697cbe7af56021c51e573133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67ae1b84e29854b3c070ca896e9ef0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad25c3a6cfe2efc02129d4e50d8fac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa2e4ad4f3792ff6be8041c5abae54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558ef8f2f84fabc03e409a3fb411f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98455c55a4aa6e425dd25f49e49381a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116eb9fb2114ace93d4cae67c5776b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f1c06622b0edb2b5b50ab65102337140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c7f71cb241203f2d4334ecb0d8ff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ea05983b5fe61f0ab31c05c2fbbab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37953d83c8f5b365c4a6c7607ce5c5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ecdf9662bc0e0d8614e216cace9da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d480a7ea9a9585bbf05bbceaefb8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ae364627c71ecebb9c82a2663f1d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f10b295846e6d9b38218542a860be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be6f398d0c79287dd3cabdfae062e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de5aad8bc6f6536be16c9942dc087b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b18ff116dd7218a2f0a896ce48f5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cbd3f05a1b37e770f3593b6e44d9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af27511d29ccb81c00b5a0c985f6ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939694fa862139b1f7a2e9258c8d0cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd94d8015edd01daa613414d21fcb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a07df27a682dbd72df2fd8c36ea77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925de4132dbe363300c55aa68e48596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba334f337cc7481e545cf7d1440ee1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d04ab14ac4a8496f75badd27f4de7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb382f0143764aacd42991538f710eaa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a7f1170f34fa99d16c1327d1c872f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e6a698aeda5c159cad282930283c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16eecc69dc6f43c6e601bd1c44fbe6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502edfebcf6499d2a2aa1cc99ee6c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5779e88fc797ac01352a4cd140607f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee53517f042e9cd085c60da5c594963165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9721d1fff1da278ad74b9117b04bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95d85290d1d63c14e69373438409c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063512cbf9550984913a86bc1dd46030168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d9690b2c055c213d416fae4eadf1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0a2fc346ee883f117b4a0c90669c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110b369e580fd046659be7477087562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b068d0eca37ee0ce13b47412a862cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadbc088a6464b940d78e80b702e854173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aacfd652dd75b15f95953e19893ddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5080917b1c54422bec2603196313a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75a70113a4bbdaea8929cbaad6642176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e61266796397bb8d863fef63f05ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5900066044b94987094ba7738d90f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad9106261ff2ce6bd4aa875bf44020179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca349966733aaf2a34999c4d45782af4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf087816d6e4626caafe9f3f8fec4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8ac7b348cd421281e91fc9444b4dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02a7069886347b9619f971df228583183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2710c56f6e38d78f72aa2900f8fac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31a6a720e7370d760c1712a0ceed55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8da4b10968daa0573159315ef9e822186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c7611f5cbb6716589090067b0254b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a61926f7c30d444f85fb1284ade43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1563afe8192fc447638de54db5402e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b961f92ef6507809ae5c5852c6bc6a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c0acebc31a3955aeb54cf8f4844f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3510f281f059a96a22665963671b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb948776f7c47dd32629099eae9acc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be22fb2e43340e8a8242d1fd6c37a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dffe0e1e14d5d95ae8bc8f60317e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9096080747eaa4469a247a8b73748e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e87625194b30462b3a4877fb9332fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f03b0a9e77ce8c066dceab105e2f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a997ef4d5c2bc0ee689754c8c9e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e869370c83701c0db43998d35c141fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882301be73cee8d433f1cdfde6d90f92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acff7502940a3ac5c1e844bd9c8fef5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23e4f96b760691e013df75dcc29fc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7874ebf6fce2e28c0cdeaf0cd6aa398204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0f15e67ba62e5cd7bc06440a9f54f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d468bc88e91c4a8674cd4afbecb39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597cb78c0dc1574eb11d5507e29def0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886478c73a9601a249217d38f0c2325b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c09a679b3f51621f7ccbdd88d628a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015979fbfbf990733f5acc43b70ae90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14038bc3098cd1cdf7e386be31fad171211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666dd5f15778f0ecc4132a2eb3eac79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464131c2293c73eeeb0afce82beb3e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93f40760352052447e0d45db4afeae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809bcef19568f34a4218f0e1dc2f588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72a60646a735aa6d656d6eef224ec9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460c550760a37c971466f097c6b89aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea223a9bd605f25f2963fdc228c2bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6d1133336ed7258133aa9e785794e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557df6e9516174c4bb353a6f8a5eea6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e841a38c2493bf7afbdd69339bc409221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23181af3f17019d41e25f0cd1e30ff75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238722c4925d21ffb10ee654a27fa65d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc88262daaa3badf524d3788533b4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7233ca15d9a2d911f882b5f0fdaa5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee33896a6ea0be42eafb17b1eadc123226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b5e54256f509e063bce115e1d4684227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcbec6e7e68d35cba61a8b946f496a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c2d3790cb63ed8615838d860e606d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b077d715840da7ffd62e2e602969b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8215fe12164f2513be4248b965cd4fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a54e292fa3dbb96ebe2e810526576232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9290540a32becf50e2050e6360538233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316752f02eb9946435ac0712d9e8c3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff7d61f5875348ce1dd93bc542280235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72192df211b5957049fcd8183bd0b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364e94a6550de7d3446d74a0216b3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5327676f2153b4884a1a5bae063447238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e929cedc5055060b08883b369517c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf44b9de0e0fb1b260e9699f7061ee5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a27ff6a5a98ec2ca64159c02e2987241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513892f88ae149f528b06cea670d7b7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1011483619834fdb93f3716172f3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163eddaf311f3358e1f4cf24d81d82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ba66174673194ca0e358d3b3db2f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e747c67d3df3e7d8547cfa1b31ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8023560c9698ae76790e508c2098e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca310f7484d3f86de4a8169190886488248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05635fe2a077afa3cd1ecf765136e0ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c53a1812b7a6212d6367d0e005d1ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b636ba02d024a2a953e3b3554732251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e699d38b93eedf6a6aec28ab89852252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e42866b147089a1340f40e7f107c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28953079a11a59d23b8c14165762c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f672719c95270d28c2d2b401fdc5c80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41cd5e04604d61feffe0fb2eded683256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63532ca31f809d552e5c7e61707266b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b525e5d02fdf72dac27dbfb66599b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7e2fa2d8e18a5b9635ca53f92d41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89814363105f3a932da84498063fa9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e563c49614b99cc012417b5ae8cbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc896ff41dca2f29b827f0442bc338b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc003e84a2614b97a6aaebf6d90663263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840833322d564a15433600f575f95b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b3c5d8588e3cf1f06db9e45dff2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22dd0566b6b5923d097b69af6c043a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a95d4b899ac3b569473d04f57b4511267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2416b10549bf5856e0a9d1d0f51e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0651c996de6e0f50d0ea1a078c32c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf3ea80a38ce70a6b41401bdd42519270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37027ea33614bdef243f06e6b688443d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95f39feb5e7d498ca713521d9b2b73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20521b818aab2cb2d1c4703e8169ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55046c7f53337f7e4cd25fba4f9a86d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927ca875c03f89edcbcfd4b76a9c68a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b1d80cfc0ac6eaa155ce8bb3c61cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdbc80c97a383bdb1afadbdba010b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121690fe3edf6bc0205fd72446b74d47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdfd60cea470eeda05754087ec174b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b27d6f367357057731aa966ce9fd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0d80b0a2a71c710eb92121e070278281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e96f7ee7c7337eb0f98821b98746b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31fe263f5ddf7e8ba4e73bcfb7362d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46261d90a3d1f1ff50b191d48ed48a54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f698e9e8d4783b074c136e0ed87fc9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326807794949be3bad80f930e56cea8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabb08ef25857b2e2faf8f8b5338419287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32329c1c88dda264b2945cd7f6597288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000ec9f539ffb605a5d8f763d043022289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc938fdbe312b75e147f946af81ede2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f38c55115cc7b022b87dc194a2da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924aa460956cde26dcd98f04af0943a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f3c8ab4a3b7554e696229e63c795293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da08671992a1f4002a84d790af5e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631294b9cdfd625973e8f9ad279d5d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ce34ac7061bd6a74558ab5659a810296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f262a470b57fc9c55c54d6778a3574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b73629dcdd3eb020e142f4d43380a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a511437d52c8881072708b7f1ed30b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748826c251bd26dc75b7cf40440a6dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa512dcf834c6f4bf8787b521e8f4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b13202b69f26606daa5bdb19c9b992302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727a54f352e9cf41825c2adf0fe415f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08061b4f0994e6623b097495fda82c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a6d0084156e1af733eb6c26ad8456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026645e2695b6aa5dc53442cbf9a00e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eee8776185b4984f0402985d5385a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc4e990eebd3a325d6ed5c4d02af17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a51028b084fe7139efe7f05b4782e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa856cf344e52d1e5deca9b1a0ccec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5dcb9e46863d93ef699a71ec3e04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e36e889f4d11423fe880d0778c062312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e42caab13f15d2d579d6780ebc8e46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6c9c483e04300b5d0ded9590142d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5abfccef4829ecf430b7d4db95d3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1bf9c68a470db28d3dc93c6e61b23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63b73e7b2b507a7db531e13b766194317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b8b5a095360940ebdaf91236b175318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a91e4e5c912ffe60f9beffd4f9e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da53a63f4efaa17fe1f4ce1c0b9a141320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac6463129a9aa54e9f01a2d50c2bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab396d8c80f54b38ae032dbb85ae5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb10143037e8801bb034a756da0b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcfe49c451ac03d94427a1515a50e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adb4cb79c74aea4b50873b78c5ab04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977792eb1c5851124cbae326bef6320326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aca28a03b9d2e1740a379850e25368327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c348ee0522ddc8a8bae9d64409b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ed1f658816fdf53ae36f5664c996329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a8feb5aaf950a7bb54a288af36ff8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f34129250556cc73ab50142c6f695331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb7f9e2261b285b49aabd8348e66ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1748650f456023e1d7d59af8defcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b920804da122a1be9face44ee04b6fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c572ca6f41b284719940f87cac0168d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd059a90f24b9f38311fdc5f86a836336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a9d51ebee091262f0984690ad13a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4df3d56fc2da29e1bb2043336ba63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817cc4bc54b60c6ac2ba2ea7d0eecfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daf9297e18790333b2e3f02e9cfe80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87465a106ca6f711b0bca71372b54d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0703e42c27665a978a1c24971735289342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566f9b456f56145b4c0690ccbc52c34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ff183da55b339beed116da88cca9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea2b35d2b39392b6c0816e41886524345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0a9109ab1b3cd86fc527b489d373346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9eb487813ca7118755ba5f0c5f8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97898c3fadd62139aa9044bacaaac3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8841065909cc50d8c43e1626d48f347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5a5de8a2082d698a683c2d979a261350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c274c3486b9fe8bf04c61e44331155b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aac2afb45c4bf31e67f36d56906509352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa93b70fc0bd2d610665fa4be12940353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57340c975a9230f92ce28c7500fa72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a3513490549efa55c5365d12ab09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5301cc57c716789bfb1438b9eefb72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9983d3bd63e1580d3d8524c7fa288c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b03c978fe71399e947d24b934fcfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669515095ab652ca9f8301e90af7ea1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e631d21533bb87a8ea2f1097a5921b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba69a687766f2aef5332766d7ea5c53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978c6c23424610ce5f808962a98d45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d3d9973e495cf7fbd9f833cee2a39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d79e2857099b41dade9ebc828f7ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec975dbd380bc065f897d2ef42151f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde8d177e490427b8d4d6f26e42f178366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b572951ea7505e4acad8e11e67a566367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d1cce50d5776b5a6f02d01a2da57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77173b515eb5001e35b3d420f67380369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52945be00e08782c130d715cf89848a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37740f7f0bb876fc4432c85aa0b9b379371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c3ca3b5fd708336dfd539420dd06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ccde898f19e4b8fe90710c5ac543b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040708f4e3592c1b8e3b108cd3b941a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e9d7d4db8a9b4b1d144a6babac97c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc627d6baae95b4786b5733de64f8bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acd334bfe1cf442c50d358117fc7e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769d25b885ba136025b8ca68dde67bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c1c631b11d3729d328cc5917fa105379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0433fb43a3bce777ee009fe92c3e640380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f1b589bb9b2f4cccca6d36ab3787e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb24e268ef51a65e0ab2117c7ba2bd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2278509dcef2d1a3346c335c3572c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437f14b31a4b915a795f453e83ddfd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0e11efc80c30afb563ac26695294d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ed1c1724b5ca21eb41f7d26e62659386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e6b7867c605646f061e21ed73509c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca124f562a8affb83df51e0b3226b031388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55fd7b60b9bd0d9cc15f753b90cc6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcb1a0dede309c3d8bf77485667647390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0116366213839afbe282dd74cb4b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522505cd4067f1d05830f17df627044392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04686cc24fbccdfbb2a0d2471a02182393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a91c62ecb03798302f0406b1a4d4d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf97e9e19ef88b7e31495dfa29c14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbac2b43d1a4f183e6b9ff521b82f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03a4564d7dcfdd16b470d37f462559397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4f03cc909e5a097312560787d3eb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bda014024b9522ed7ae7f8d537d34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632d9bb81578eff633b312243f17eaa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617df14dae08efc98fa0d6cbd4863a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58ac68d688b8e58ef1ff065122229402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758de33975427190861378a8f7ec685403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973d20d107750d45ad6fc606f3c8912404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171a5a9583ec0552c38cdd4a103fb9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad639cd4c61ea737f9f62fe31a4dad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681e38687b3f6d5830af9e011b3a84d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcba95ffea2269df88b0488d6ea77f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25994e53f30d3f69cfd9a252f2e30b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b8614cd4ff79a632cf34b71ee05c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f0f5306d394e4348729de0fa2a1ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df8ebccf3e0902cc3c19fa9b890ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e26421a9d6c605c6a3ebc2c1fe453413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1544902ccda478c8e74bf4510137422414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a638351fe7bb9be8953313e64ee8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b2890c33a131a947f1637c13a1648416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b31cb70523f081c0c8029c741d5d10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6fb9905dc31d1ba371de292e42c14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df49de14578390addc893f1ff235d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bc5f504612bcff506351c197a8c6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb47242a1dcaee1e5dc7ddcd95d101421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23ea9827ea9368c7ad0cafc7baecd1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18762ec25bfc675b02b5d063681ac507423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa68e0918ed6c376f5e116d65f9da1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fe87bc864f39e47547c32f7fd0c8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11e85cd85cd398bf5d06a6a2f218e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd46b32d1273f33b20369cdf51e5235427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4ddef3f32ade7e37b619bf8484fca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a21b2bfa30ff286ce5f367eda0f5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad0397e4542d6959262ae3d7cb36c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391ee31c84ae806e55c65ed081f1e22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693107cf9a2553e2b981b1062131380432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bda109a2b8d834639e6c168dddcbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076d3340fc5142e3fa107f27260497434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e9175cb223f59375f7b063282cf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61003bc86ac3a5df19aae4746942564436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55903ea0c04cc5a80da65344661bff2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc554ba2924cab505b54807b9edeb5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d44db878a123a3b327dbe0d860a6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9357d07a4e13f1ff92daa89528809e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a727c8afbdd30522077838ccaffb69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e43f8093f096ed411879eb99374b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26477d47478f76a58c91a35972b68ca1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6df1e933e710b9c6fd094fc3c8c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec05b209fd50692157979b2928e7ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf6de4ea104527ef14543ec292067446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a26a19e3573577096f5fbd104ac8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e055b7b3742aa3d70b21a850eaacf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95816670f7ec6bb9b485fdca97bb728d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ce45a6972dc5eff3c9aa7d282f12f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b4ab896780b1e3a5651e5761fcb97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c34835ebdac0e91f55a29f6a7a95df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1110c8b91fbc26003db80474c24460453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386ec7035f0f676f5aa109fb30abe6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc509de99416ef30a16f9bb6e815ff4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6817bf0ba83745f00a16a518dade8a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1fe67da8c173b82c87a4ad3abbaa6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccfaa883350bdaedd59706bbd22104458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b66293e98798d4cfb476647b81b2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf422ea9fcdf2b48f17004f70e4b634e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38303323515ab45c13c5f25e0f2a221461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065b9f9d780f55a86045bb92e1a1440462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140befcdf9dad73bc25a1bfd8a2767463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc910b6ecbb80f283260ed743e362464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7583aa028a405077d4cfc1569f20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf41475f1382120acc771ac02ed32a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ffd677e629923ef5460ac54f29805467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d0b05ac85531250656b8737cc18d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e76f0bc769121d3a1bd52f4bba701d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf2693356b9c29c37644be215ba27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b062c179b099ec000e4dceb9185e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace8f48c13c62f14263e20bcb63a078472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b965259348d0199bc9d0fdbcf81f224473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6f0a20b77d50329857fb005a7c916474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7de76afcafeb5a97392c9c15d10f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9550b290e679c3f47993b6684231ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ab8c544ba9abb17b2ab6df544c409477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbac4797630485017a5f049cddc5f9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a6d9a238074217edb1987cac81f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53220221dca8e69903186bbe69d7c13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb79d381e606a544fca346f783a2b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34f5d7b73fbb32b19b2590deaf2251482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f454a6862592bb21c92e148bbe26e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12205a3aa50b227c536f59d8263c1f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa7cff4cc607c78f29d0d90565387485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ab4dfbdae41d471028ce55dd27b80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2606a5a451c8b4e4cbaae49099ca92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465b03693fd6dd9a8a0b7da1b509f22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4c19db87466605437db306553f35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7de6e5b8cd0f09de8e64e383a3d78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71120e1b09062e10fd1eda952bfc85bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99956130e9a1bc6ff28033dda89a18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ffbf20e6681c99b01b1f2d38d9572493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a67b104dff7909ee46931cf9d58fa3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceeb02ae68e2149253aa000d2a5d7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92cd04ebb49fca5c8b278123e79dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b12117ac19bdbaa8e745148f5da27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce8c8bb6debfe600002c13760f74b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9a1bc111149ae838c6f0bf070400499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfba7022d326bde771d4044e577d5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513e8933e46f62519b88c7f75e360f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b1ae8a22ccd9769addba7416390ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94190b49d458ce1d709bd3e94cdde98c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be57e0ba8a3cd61ac1578d02020dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac685ef13546c1836c47805c7c576b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58359fe96869c2fe16e2aaeebb8f3a41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3a60e0b4a72e901c0fb50d7358d42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99755df6581ec465931b1ab20fe3b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49b5aa6ed2f938edf5c12b7a2edf86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd6adb9493d4ed70f9a51c5020f2c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf0ce53aecb3d9ae86738c229abc7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747662ee1144056f7680157f22928b7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836e2de5eaeab97f9f25fe25f43dfc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c7e491d345d2fefe8918d8e5a03e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da97b50207d7186435ad5bb9cdec54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e616eb38bbf428cb9261f15d1f040ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4e3da2c46bd02f450e85ac4df7e0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2801847a278e96ea7caf92bcaf04237518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10405be6d37efae079a2c8de4facac78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db25aff35c2de931be8d36975f0b2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35988bbef01d03ddb7d6d769058924e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e00ac9d99cb391473d7888b48140a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be5e4358980886e493a98e4447a569523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79165d1970528442c4289f9aa8170957524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856526e05ce04c2ddb3a9c92e83e566525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6ff3b29fd58393dc1d3f6b3c7a663526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43785ddd0121e381cae2da5e680d970527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f226f8648a5e594de8d85e5bed489528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b2c25e497a006f6b392e4b5481b4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a3087ef8422776031b22693f48dad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16725f3b5164b97d536f4f732f8fe115531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e96fc464fc8b48f072c52ebf9480532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207978f4487d566747d9a1ffc80790a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6a896d87cea91ee4ac350c26233e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c8bdb3a90a5cddfdbca7ffd0c81d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df902e97b7248d89876275f8eb9ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe048656f358ab58fd6945d9bbaed2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e684914f9b5584368d6d2087f70b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759831b91b2796db48d351e39c75593f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c22ac1ab60f5e4663d9cd308b947e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a88972d577f59d1beaa52b19676567541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f048fe2b0afe15adfbd7a9f84293f28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58040ddec2a19365453532c17df2cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237126c5707082ee4d65c51c261842544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dbe8612cae000d0910bcc7e610956545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059fd517c927f04e1fe7e18e39b9a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e449856dbbfec3e2805c8800b80c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41622f9a83936256d2e6b9a09ecdfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae28f218b45a5f1be44d400e113bfd3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb491cdcf0498cf7ba8e6492f3c44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab6acbffe5818b36deba1affd07541551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece8df7b8953104665c9e10024337ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b49e0b12be62f4efaddd1bf231a34f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18090cb3cc20cfff3214235456b60c9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bc85e47a9a664b7e1feafa63f69de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddf7e4dcc3a6a1a4bc8fa64c117555556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61ff37e191a52534e95b69480789a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da349895fe50cf200ba62bd15cd9dc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e041c924a03e0cee9400b405b6b5b18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebf3545c8fd4b103b7126545549bdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4980700a254745e702569b16d215b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5452305fd5f6569c9e41685915736562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771213807e964ea04456c899c77af868563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65927cc56c1340c4b4d174f39306d726564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0c3042536e58353d873d444829d12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed6a90da708adcedd58f0769b8307566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf261ce8ee8abb1187fa8efa4be80c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9526e0572982d4946a9c2afe44a885568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa41265d9030efced4ab151468d2606569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f365b1f27cb45d35dac9c4623d593570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2932494bd4dd493714792b4ee3ff8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e2dc6a5184f2732f42af2b7d493e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8adf5b73b187de1a38eaa349afbf6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29091e9d5be9cc11af36fc4a007c80b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4966254d2907fb082b5409ed09f13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac8115a866da5b37b9c7bbb9d6d56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e3d16461d45fc4c0428b08e03ce8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eec9ffb5ac612520cbf300c6f7173578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77824bba7812a7de437296e4142fb1fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257633ca7b938a542c7d3a4303a498a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651b88cf40e31a112b4ccb8ff9fe175581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f57ea54bf944004e70f1f6ca61e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893cf6bc1d2e5a4b77c611543ace65e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7952f0bdd96ebe7bc69d97d6a2a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884a9769abb1672524a46180afd6633585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa90cf4655b84c32d5db6f8d66437d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39977744ff49a02ab2eeb78e3c0796db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403c885b122282aa9e1c065b69c4593588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e6a267b2da2860f42a34991ab7b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2190e24966b83520f3bffb23ad4ced590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3980b7627e863e9e1e71a7394f99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249ffd1ed4518c9e31e9f833ebac1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7356cda56a696dbed7927b924d1f64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332f2fcfab577a58ccea7766b9c3f02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91840eb590982f159ee1fd34783421a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e4b02de844439244609478715898f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62883dde5b8c5400774391f36d748e68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f772ac87378493233d94eda6b31a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a1e2276620eb9c12a99929cf1f9c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda6cbd5a62261abb80e698c9ac8b1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53699b33114e230e01c6eb5c6bd78391601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c58f2e66b1c0d6f30311823973b98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c953cc90fc4effd49e328dafe7d9b41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a61cf4afe69f1db63bd4670f6087be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b11fcf89757316a89000486fd794605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38726b3f262549ae54c06dbe1064a7ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9632075a08a0998eeb5b7041e2bf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d124201cc4d47b4c48ebc62f8ae1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a70846301a3836c7c2a5e0ba13f7b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0a8ff857da31506cac5d66f4f3e8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d1138392a6947ecbe0c6cea386aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6529a1357f6de03c187824ce5b00fa3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254905223f13e6fd74fd06c71a32d0f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0e9bf041155cd84ac16680969b26b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5defc3fd76cd85dabe70ef7e943cfa6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2da461231dc22dbe7226af8c16a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108fdb6b4235f1d839c31453023a0d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6b53eb4df85fd696f863ca831e947618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6691b995d4626ba4bd0ebecab0a5aec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ab5d918eba27e21430e28c966e8ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85500b9c0d9f735382349e2c3053fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77030f5e9f9e00140ecd2f2cea777f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd81ab3e50d4e572e2ee05c8ade6c58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f60b36aa156d247898158c95bc415624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92d4604cc34e4b05c0eb5cab687a46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355a48ef229ae32d84d91cf2417c48f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb209c64bf035e5f90be3d1561986e8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cca19241ea8cb682344afd46850c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2edd6dd295ccea8db7e4ef299d9f41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f9b7dab48987a7650a8749f6eb416630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb42ab4670c6342b2fb2aa81d5b21fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dea1dc4ac06eea44554dfceb96c3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f46f4383e487fbd4811ee930f24dcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580762dfd8809acff3fa792a5701907634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badaf3b2ca81ae2203f94dd9c1d971e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468689ee7b16b4ce301c80e6b9d7ff81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f1cb0d4149d412fd6dc95d08034be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c48c0d084d5f954663d92f9da2ce7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1213316b6d76968c755f1a5252ae33a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce183a0bdd01a885511b4f971f320640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd33a90cff9d8935385e141cfe260641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b2a6a90109cabb7f2c1f262ddcb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7612dcada511bfc396c3512300fca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c5553d7820bb97a9c1b12a8ae60e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f180c3c06f62c8e51c58089b1939c50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daed6e33ac3846375ce5cbe4b6cc607646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cfd95d47c44e26c13fce800141960647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fc9bf18e0d80db7ffacb345ba84fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9761ba73fc131a549b832304129a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a4dec99258db7ab246245bf3fcb04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d748248410f6eaf6244f20290078d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d3a5323f28d3b5c33b56f49bb98ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320b909ae6b76aed38452974802a6d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0ef8f25efc32446c543eb4a199428654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f67be307950e10581f10cd6bb827655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2c5f598c6f5c3032ec5d9177ecd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10894ddad73958ab816b764abd082e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d152fdc6c07189aca3b2e847f8b1a3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e14c4d6282123691c411d2c98021659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7e0e3dc2e9c46e3c0b97043245930660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521e4b2736141de43fa2325bff8d04b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07f56443b7876d4092aae34c3287d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0292c3373f09f3e6f52c4d5855137663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d818914462ca2de9292b9cb70fa813664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39e41c0e38461278e8fe2250556fe3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4438a0efc70665e641a9c30fe94ea82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841c540a82c5d1eaee2bbf10f37f04b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc68eb4cad10165286a5ac802677db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283df014a88c437af2744ce3f726bb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0003f1833da1ce3827819cd7d1c28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd27f70056e2ce466961c323203e40d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09faa11207f698791b7db38cfcf939d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9885a71be34775dc21a52722ccbf09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0f649b586c91148522fc8a38cb5c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d4feb9a2be275d3aac1c2ae25c1f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1b228d6cf46ab3fee417a47987ac7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57bd130030fdaa1ecebead09a84056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c1e1bf7dc648b06b1c4aefcb0dfb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e385863af176164fc23029fcc35103e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684dacfa5fc9b63fad4860f8a95eee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bceb788a665593acadafda31b3b3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98ea77041fd6d481cb4d9eef86903682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65901d36edb79a8d53866320e6ae8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3bd511b9ec21a098d77da3396f095684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db15e8de532961e400fe823b44e951685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18454854897e335879314e50e244ce6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1d2949698d989d6827367e9b604cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1fc17828d9b38773ce8d802d22923688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf82bf989c890f42872b4d8290eeaa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce5bcaef38ecaf2381feba5fba6aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad4309950f8a062f4ddfb64a08a119691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45d446f98a034fd72494805d53e003692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b9f944b9a91d838116a7d6758b051693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7214fd9515bc78148d1d3229dbcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785737cc7295acf8c0b2cda21a473d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c3d5df4ac3b7e24f5f9b27e08409f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08f3a56a743c0181ed6123f0f60335697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d817f7e729b8946b6f3438352adf346698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53bdad1f7884c514552eee462dc92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da68d47ea92e11e9135293845c3adf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3365cdd36444cd7fc1ada25b5491bc3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584395edb387221cb400bad45db11add702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72cc0d066ffd4d9b8d011bf4d3718c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d8382e78532edba6b93864250ee6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908c491a16c468164f493c772343233705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87c39bfecf2a1b7b6326f9dee83c24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54585fa11b8b4dd1f68b828303132e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5986702bba246f32fa3653915c8b105708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5f32d5291d31d07cc45e3452edc73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c891a385c88e65898ed89021da4911710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaead94e5aaef560f753ce79558c91c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2e49164a712071aea91d1c8f14482712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6441ccd9307f6a663fc11b384c9cd9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847ec30a1ded731162f16a1ea708aeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04da966d8659bcffe93c505ef82896715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07416f3f4df95f5281f208f2281ff6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412c6fd30a95a3e69b89acf44a94875717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e985cdf86d0fd58bd76a07a2b54e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14797c58345fa3b083983617d3cdae8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12713a3e3879998485dc958e3c710720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea4416b9002598790dfceebea288a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141886e417807d89929d1898156e9cda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2c8b38a807a1e020426ca6c50b5ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb6fe26321a06f41b7368a432c94b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcba72582ca58802e41f0721e5775d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eefe944dffdcff0b734678f685b463726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170906b378a02c4962644c006d2b6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023a1ca3555f8aa8c9d925695067597728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b00be79c888cd948bec228ddc087a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac0fd2feb7d177d097db6f4f77d0ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e400aeb160912ef645c31af3eccad9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2a8014dff6ab0d39918a063667112732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b69a49c18993f2c75efcfc9fe1fa6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e78563d90d39a854a59ec5f4461043734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f83b1b36fc845f98ea221213893b87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a21c31f38ade721bad5e71c652836736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557930458ab32c35ee670c241b19295737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfd674b3523868a71aed412c931346738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2095354ea0f96dbf90d4658a5512ced739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20849c637baea2fd01d92bae7411936740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c951a502de8c1c28879c09ac5f6c643741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8cc72f935a8f013c611c021d0434742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8d44940a4b019646670f6a179f711743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71baf3d71925af7837551d00cabeb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693882f7f3466799b9c7aef6a36580745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e355538cebc4867d3df3a197e73a574746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59418b1f294989e8218f4d259b2cff45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbdd6a6551a4be6ce0ae8388c0e9c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450c93dad3909fa4e656f8e244c3e3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0ed1fbe1e124e185cf64ee3ca40a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eda433d80e5f876e1cacce0ece836751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0d8660aa29bbc99043f37e0cd4afb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c29fb8fe6ca95a2a3b9b60ca3c3f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e65c7704f1af1b2fd84fa622413d35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb408c7341bf0b7626c3c1aca2f87d71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a702658dc45b1a17f81afdac704958756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77cfeddf89e09ea097b96bb8967d0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c9e9d4d91210fd8e2d980c5b19870758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b2a42af3c61e8ffd7d526b73541a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e44395951932a47cf85c3bec17c5d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39412c3a5620f9f08efaddb5f9bc6eaf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e33270627dd64b2799b8c627ebb9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7fb7fc0e1964b23e1efa5e2dc7410763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d858dd0689fe4ec419448fb419eb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ce706ccdd4bad3ef4cdf1c66a5b0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6cc6712b326ad5d07d9964506cd50766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992ca9c50a7aedf65272f7be98f0240767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>