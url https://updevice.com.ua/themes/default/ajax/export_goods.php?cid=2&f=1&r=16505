--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7c029dab2c5ab13da2b4c7fc5ad71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1418f0e6424349089b331db8ab373cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b562c98d07c738f58d3fa4b42f1ec63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d601c10e0f70133cb338a548148654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf5776408234b311430f13d55f5f695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b52c1c73f6b63f51be6e9f7f997a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee1c2c9d0102bf84222b72d2ff7ad27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86b31e68a60278da0e171c40b6e298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bbc7ab637ef285adea5821bee36509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a08f9c810a8e4489cddb0a73d5219610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc195f43afa98ca55b554ac8fbe2af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c18712a8ee75ed26cad1a8b7cd75512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7a79b682aa07a077310052d084e5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb5dcec1fe58bde0940b568077f7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c2d82bcef9def8300bcc0cc8ea2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5444d8a1ab6ed80302125f2e794dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523283e1d7b378969369eafeb64c42ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ba5939470a558cca510010fb6e44218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b89a1153c132c6aabfda0ac01bf2d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a50f2bfaaaf71a5011aa6a1d8c5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780456ba056bf3377792161ccba48e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b833aeb47a0de1f0ba4f48d5db77a1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b891707f04f8740f085e07aebcc11a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd5ccfd83546948596b87837a89eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad3c611e9f48992f80a0c4e86f97ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0e2d0d59791fb13e9feeff4c5ed726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124035f8f1df229b325ada58067cc4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ab1112f0020c873fe64fdd48424a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81f073206ec7dfef7effff7bb7b33f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89726b14c435fc1e4d790a1945ef756d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb884e51f20b2fbc99cff101e9038431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c89c3fadd9b3de3fae016fe8b8ff032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7f704e2eeac53cce05eaf768d537033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a359ca39131082613f48591b372d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846f6c095511454c4d8cab6954b2ec935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42367f85d61dc65d96ef381d7efd8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2429442dc8a00eff52bcebbd667aff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64dbf206eca66b7a32c195c50ea41238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffecfa0e1d5c116d0c66841fba069039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d6e9c38e48def190b54cd4426398e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a884718180f6bd5b56b2d26263e010641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01566b28afc14edbcfea114ccebeb7b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc0c2e02aec63ae875c2edbfc8f3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4da613ff8fc0503039c4f9672ebe9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51f9d8b8ed8faf79a60035cfc9bb2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8da60e1233d8bcb71689a64fcd8fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ae57fd734e8ad3cf6333d12c8814a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101856a70ffea2e128b2bf466b73fcf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350db9d570189f32e991429c980589de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a59769e7d2d3a113f8b8aa7c8abfd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0af5accd0e312f8da57cb5dad900351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc1bbf201e5b6dd39acd809ba3113952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4168e1c227bd0a52ff73d0f7ac0b9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c36a1f52134865be573214e3a8a7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5164147c743ac13681ab0ebdf93e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f665a1c156010805347eddc64be8d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981390e60e9002714b0affc3c25d5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c831a7792bc848ebc1ed87cbddb449758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5e8c04bf1f10ae8a20232aba3894c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015e862b0d4e6721265d674be06fc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f963a4c92b5469de03bfa2c2e2eed6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c045d67b8173a4a3a092bceed185e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e278c025613fbd7f06fab56543894463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763b2a2c46485ebaf2b6d6bc57166e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9fb892e55262dc0b0f3b726fe82065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de35c56c15962b8c15c75e912eded866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101865b379d4eebe95c57846f318c9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ffd5d9cbb791ee6021a89e950668f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b788453b84f4b0a451880d0c3b2fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc544ec4d6c2c823496c47de2bb51f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2499d9411627674bc03dc85e1647a4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5f577395ad623394cb7b45f8cef3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165029c096c3da2919e1e9cafd86112c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51245845bb75a405bdf76824f2f1481474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c796d796288e2babced9df716633f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a34926f3a323a55de382b86c0a4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd05128d0fe80d5e99231c76fcab9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee440098733339b74c0da2d7a69f41e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac262cc312ab6ea7d6297990e9b81e7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db97de2b71abd9d443461690e2152c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fdd21824f923dcd69c7344b1af86c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805631152ecd06bbf48007987d1458a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fff759d16e20c8dae689b73d6e17283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c574736163c861438ae6f630f6da8fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ea587a9642d5f082de32ee58e38db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf8b7df47ee632a7d0214e136ae9bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a0620e08a244ab9a27c57e51c6b8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea03e6a78ab32df8bb8e8c9abd680388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f6d4f4dffd551c8267eebb64b0fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a6f36b7a8bd8a5c52e35016ddaa0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4a4fe48a9512f91528d76c798f50191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135799b1a5f6411dbd91594630d7f64c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b8c276718ce203930641fd80343393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e0fbaa175067b4866f429d84c4f2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64856cc5ad758122a2d776568399a6a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4530dc8d910d199dabf20eed11a27b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c53854d431e44d10362ced4b17c19f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d904bc1d0f289ff53d20fef6c7e13c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d54b9f256e9e99b0f1b9bf94d368f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f5615e49f311baa456c09dc9edca0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e8446355d0e822890b95117f868ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eab4f211658ded8a1bb2b8081c747102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac101ab567a9f7c2d3992877a24de056103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eadb3a749fc8754dce9ecf8ec686a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be608b4d61c820cb29639e052f1a78d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd528029397303eef7cbe2122bca3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f8815a17e1d402fdcd8190823df27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17086f36182b81e96087e7a53429bcc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b962b8d6c33930c3e7a88fbeba299f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af40fb18486d508f1e2b14aec30c14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731cb4909927656ac3a801def239f81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfca9b7b95cfa65a2928496f2d85aae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3958c68baadb39a40880bcdb94020ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc84e36a40408cdbdf6030fb19de8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069ca4e1b6bae1af76b234ae395ac90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b8f423188cd304f63c18adbc525e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ef5e3c382b9d720fa94d779448d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ce72f4f0e058e224b6ebbdb19fca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ba2b80b4970810bf5960df3ae39e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c83ade4e556faf6db5421ef7701f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44601f860368d7a492ef3188f8c990b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf58d737ab661efd85e75f8ccb2bc84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a407a118bb9d96c5813c7f8702eb613123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aaae37edd406a45d062a5114296dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc98413cf447978c07102c5d2be7ac0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48313224da1402393f17fd3ee5bb1a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1ba6c81c921de12fc983a600fc8fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3fffc799bd3468fea6423f7a21770128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848d375ba5813d733c0f53dab853ceb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd50c142f9b245288c23c96f967106b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6882ee4d18b1c3053e21b3451624131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55d5012a79b3f76b0f66eb9c0b6606132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de582860c87dc08b0e59ac75a3642ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b72368e9e6e9e97116959cfbb6499134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028095167ac399b5c2ec2bed9722b789135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d35f2bb2e3273c3c82a5aade07c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd6500fd628cca11516dc5e0ff43b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c06c9a6b8d7926bd7c1d4e251be9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05545bee969fbfa08f5536d4f997ec9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e197bdc57db5ae6f77e4c282f254140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ba31fba6e455fe2c6b0b1bcc40ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8da67c79285b90224cb4bd81e9558142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52006b8613ac9d1de669445c8f74d32d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1e7fc7d7c57968e6eb43b9bedf82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d261793a892f85671ac8ac1ed9c494145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3cd87d7588786f1b18219364547a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244346519dbd70b7ca1df1cf0c88dc2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf40fc15f74a52681c81908a3550f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ec3b4335a82eb7a71ec45fd02d14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1727a41702b88268bb750123d76fa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec91e6366cf3eb629cac484c9f474e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597e5707b86bf74f5066a80d76911d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66461c394566cce94eb4f0bd079f10f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ee9a366acce67b8d28ec0b1810e8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97089b4ee3e92ad4002c762c81f1f773155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de93ec4cbefa95cc4e88edfc55bbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b473fb8bcf7ee50dd2133ac185e55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10413b03159f0fb8f786282535e606158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d12724b6b8302ee480ad8e7e66b4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7ccd2f39e6e15ca06cbda3fcb814160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14635333f41fd7841d97afa74797986161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b18cc45fc4ae6cdf964dc66d30357162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979cb63a97ac128f1730899e304479163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b39774a7577e396d547df00b13c44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd4be8b77cc31b62e7548311ef56d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282d2d67dcf1bfb2f70506cdf5de100166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2395b098ee6992b972e198d2a0214167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe0feecd72a2dd376aec764019805168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856345f1d5da8a03d3d841957cf32c76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c675edd4be5a128f14a32b5a6952f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d1666275b6c7acf49b10ff52cf7ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2252c5fbb8932478b940358f6890bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc590ea14cd9c214c4a83e1630b1f595173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf7d2dc6220d6afc98894df9cd3a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bd49f314bec5f531bc260b1d4610f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8cc15e7fa36498ab735146d28e7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7482a4a85a582f856c18b11d9b8e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73593067890d4374c923cede54fb97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ef24b49f19833c9da86c194fa15c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5428e08fbb672b477a9713e4cf1fc1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e775d2167f839e00f1fb096e3dc7c42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880bea26069f3ce987a364791791f78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f976e724ea77e4ebf01255be7803183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f911a39b0143e0c4b0ae60865822d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346140ba699be68873c2ce3fd0108925185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cd0eca4149d5bbfedb60a1558cd6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693256b74f0d8782b2a0d84ce3ecae5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8ad2501f66b619d94faa4f5abc3c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934375f8522b6a4abdf28792fd07a6bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5977cceddb71d13cdbb702f754a98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec28b0505787bba09e8cc0279feef4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19516a45a6f88cefabde2de018237192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183bc1f195d0b34f0399740c90eaf92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ab9a69c3cebe4325cd967324378a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c91a04cde689c4f206b40b4e6b726195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b351c3a565fbf6908fb359e95a14367196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00947a9adad6370833ec765da18a6e78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939467c891dca1dc518b80851e94f56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c33f31f86643022c2eb8f7fbb0e76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54426fe6d0df38c11dd87522ad60265c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f2d780496f83434a677bd755cbf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356502e6bb5b415226c78f7f8a8a56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73f1e4a7166b58f6a27a11e3057e24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e34631cb4db754f514d990443e3465204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4120bb43150758126541417e09257205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bcb4d10714051e7d2432c1ecfd5f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d710688333ab67735ed0dc34365a14f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62479d6918c5b183cea8144a29d29d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443954e70fc16e1f5f51262815e156f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f2a92881650a316be807bc2261f21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f1f43a11491939042c206a019a8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a864edb24a3002e984bbca58c6be2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb373f0e6d19aac7186b85252c92d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e8727078d85b546ab7dd4fdc918f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baff476b9e5e32efeeb8569d910974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f7b3f52a0e9f83d8e0fdeba82ef04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908fa3b438c8d5ef975f7f7e8f3468d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edf06fc0ace7bdea0d57bc4c3edcb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25e4ea2259a4219adfb8c56486fff2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c6d99869be351f348ef47d61c33bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4073af63ff24003190ab20f8c8d0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d7043b6f7ddc53a4607310cc2916222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fee9938425cf6e2e93075c4e1bd6db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e61f791607b020b44ec4e169146a0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd3d5517c97f543859861fdf1f73a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a0013269df1bca9fdaaaac7edc2ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42210eb177166a02280bdc615fa40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453e665ef3478452738f2ad0f3451c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed9aff2319aff5cd9cf9c715513060229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7a4356933df76238eb0c2b22ae569230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c6cce82243f4e0c6c4f223d8b381c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd2be48b23b7c70fd57ca87273adf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7158736b2b094aac5d8bfdb5749035233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32699c07f9f19a91b398f4737efa6b2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e292dc1caf5e1ff92ba110bd8e5761235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef845d512bc7c2ef14ef89740976619236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd733de3d285542d5d1b8e6e856b82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f5f68e4b9b7be3fafd8227f6dad8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f698478002c652972af80aa53bf920d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9335fb3dcd1f1dadbb90fda7a960b39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4dfd3dd7e754499cfb46af91bacdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b57aa3652f2d2ebb17ba89180ae2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b1afb7fa374a69ebf212f4dcc7554243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3421bfe18b0ab6f839d3ca87b96110244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68cffe1998b28f09dbc524c1486b8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32152543fa66c6c3b73252e00becb7d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff293533810ec6a3791961dbb008eb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a70748b0f3a36c8006adb78a745e71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adbbf1f24a273cf12b259fc5a8db4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acf09c95f2a5a792cb62b9a15fea79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836af30fa53a67598b3d4888cf0c1c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1216ad6a7ea483093e87dfe4d8daadb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c7c82d874ea70d9d45abe7271d7b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148a8f5e74c77cb919155c4900da2df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc7693e41b608be06dfec8a5118876255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f956a9c7cb0357f5c0e51cac4d0d90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d3ea2ba8d61b1e39075515718ef5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b3146c4ada8bca12da04448790970258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a532084886404cabe79f2a0e6f2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb528036393e2ce460a40a7b69f9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1adecddad1011170ecc531fde2b595261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d63d28b9dd80c475c85242ca78c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80553504c6717e39e5063a1e01b14acc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933aaf01cea5e966e9f5e6c762bc70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba356da7ab82c55006bd8b972168d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08585458ae2e8e4e44b9a64bf63224f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f76453809ae81ec3c52b372cb57bff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fa9abc6a5546ea1d2b956350fff86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605f4fb5d90d6cd50030a0731e46846269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0d07708254be7953187b66567d6be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5346e4f1c7cf30fd4df6ab53a02af5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43fe9f596745b51092a5314f911e02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494405db0a0ae4441365ec750b76443273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8992ea59bee44c90650fbf30243aff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94178dc5ce1c051702e65d94ef47e37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a16ad79027683eaa80083f405f1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee00dfed309fc1ef63ab2ec0a6641277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2de35deec56952dac51ad2a93d8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0ecd189d8467080871392da53df9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c6f4bce72bd75231478ebfe18982e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb626832112f147695fa5e0b7b2db5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0501f1bc5d7440843d9902d58c74a9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d178fe607da413c60774f6a4f559b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fda896623f472af1d76da14beb8b5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc5d3c8fe48eb810236148b0b3a485285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d204428be0121f500e032d6be35f348286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459be7f04aaf938f86b03ccca41e3ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de6eb5698957bd998df84d26a34d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb0ae397837e8cc22bc27cd9bdda1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdb181d061a187d1490aea7c7d192b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c85275378c48b049ea521459312b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ff4f33d6da662d1e5c388bfc8112292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352e2c88a816700d1f06e7106e07e4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c92e49bdd2e2d8c235d02008b3f49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b3d1d59a47b3ed2dc49b86f968f16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a404cee90c6cb0b73bee6caeedc5b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3f1d8f42e00d545c8756cce47d01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362692251d331685bcc9d73839924f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f48b1a5732f111efc10d332e14782f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459216eacabc738adc00eeb47396a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b1d07e041cb20dcc9def7611888a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec99bab34a3210b0dc82ae36faf82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327188cf55e8e1ca2be5188ed3e5bb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d678d89da7994746e265040415cc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff67c75a775e5608265d111ff99a907305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb9b56e23c9f3e34bd7437122114c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d239b385f20c3492f2d8952425fb8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f6a9e2892c968cd99fb355a0beb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52435484f1a289ce9ce956976d217656309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ce6d5c3c3c9ae48b08464ae62ce3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf8cf9ba22773e28937f1b01d73427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d8f7e9963dee7e74753098ea51076312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b31f8fbe937b3cdedaf6ea3debbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd801f02e4a3882a5157cf9fe068f16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b91e11357408535c4b3f400d2df551315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8b3b60189fe15b5de9d7bd2058a86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e3ffae11679f5478d6176259dcbce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdbc15aad1b811675f4e0c42f1851b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d5ed2d569acf819adc7bdfd9ab29d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60698c079939aa1f113f39d097a6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304c7ec2e717c4af57f16b7b3cc372b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a89f19518e75f4d3a93bfb620bbbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbc61e390e455047d54329932c8961323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b45ab025f2c6b096fbfffc6e193b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b338f5a5bfa3b7a1b2e9165bbd81095325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a093f4d94430caa386707fd97d3df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fa21b3f8706f6e3c982ac334f1839327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8f671a3050f9b7b0545caf141aacd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebff42ea74990f059ee89de82eab83e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e91d55e6265407f0aba1b821c648e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99fdca0ac20e7712650f176f5d638b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f724fd6175d4d40ff7392b3d89887332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20421712727848c39dceeb9a2baec98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6809647bbb912d75fc5c6e5537fdb10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e33057e6a5fd50c973ab2c41c08967335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055a1603253d2d82de17cebcb14244c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814aa7b744c9da0f2f94988bd5e9862337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a985e7a5c3c3daff356a594a34293338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df9cbb9c117ed9114323c8a31ec58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd027a54f3353d30b43fabcc69695379340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368f5de6829cbb1510a43fefe6f1939341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fb2e2418ea408e5c88461b86316b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a9169823f1555e951483cdcea69d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a807a66eec2790921d8c12645a2cd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98441a0b3f837ccf61364cf2d1a19ab9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab65f8ed93d06f5f8db41ab09aa3285346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31aacffd95ab93de877fe7b6796df0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0cf91e69bdbea5b7894ddbd72ff1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a9b7c02754a32554b518ea04ab4c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1235b9f07149730b3894bf714008c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb0cb102e5cd8dd3fd8f9fe10d537f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca23b2bf3b119b8ebf23638387591352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c29af4863b3c109c3c6b5dee3fc66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150ee018dc32612c3aff810c0a23276354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2859ab2b12f850cff7f19d18f2fc0fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce57bb5ff7965d1ed852dd9bbc5b99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122746497cfab51ab0af7070cd1b2e48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd638d46b81879a3740f29b440198720358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1170229266dbdcd7aa2fe332b2346359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce50a047f90a61db9aa4d675eb39ca1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1a2d237a1bf01a77d6aa08016a09f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bd046a575948ba028b7e7712bf6ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad39da845348e2ae7b4992c4c75beca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa173233645d7bf608be75670e8dbfc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868b049614f17311019261622e77ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6e05e196e00216fc6e33636402d44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d4c8941481f548431c2011264e401367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e8294ab5c76a250542500197670fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf47b035b5610c08d3d82f66a0d69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0d65d3f2ee47083cc6782c8a76e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f9181c9741e83f504753fdb11e150371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb67eefef434aaf68054abb5ab2653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e4c678847a107749053ea045bab32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227e60c6eea96ed01f535bc925a4eef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da4c1f7fcff757f8eb4704c2703975375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff4098a047186f436fb8c98b20e7dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16299b301013f69c398cb5c458697ad1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df500fe369b63e066b0b3aa8ed663e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd21040e7cb65394dcdd46ec7bd35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb427d8b194cde67005b4e6d42fdc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe810b7c173bafe6b09e8492159ba5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2779df64eab540bcfc665dbbd4403f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d4168c9dc11f9add8248df5e30fe5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5708d003e4c8086dc65a3023486a62e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4669f8db38eeeac0d1c13f9872f8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94f792fef6b3daa2713574c471c684386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f7424db6c7c27fac766428d221f06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01e9a36c2a2ccc8479d9d6486c48fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc395e8736ca389bf7fa230a232ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37da1810c887f6b50fcd60c60ca2160390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd0f5e832c2cfe0c36c2110486219f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baff136ad7390cf0daa3c9db2ac288392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d9ec3b1b943c110960f52f9aac637393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6c4a3b31490df9d3cb61b6624f812394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6ea1492980be19f5307f76485090395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192173909b4e2d31f761e9dbc9095870396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab312e6b74bf047efef32a5dfca6b480397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b27e064c06cb5ca72efab56c98192b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdb80c8fb7d07bbd5244c85be0a759399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb35f6e42aa7a2ef7366c4e83d8644400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d16b3c45748094e2cc96613579f6d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cc470579ea9f7b6b014662df82b77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dec8d255789879b4dd6362ca0777a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726560e999188653005207a14c29847c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7452dc9d248bde5586253d22faf1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e6bacd52a726d3deeeea9e917c14b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab5497d65cf8371e749ec20b8e2bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a74ed803fa01775f3c6491cabb17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d281a3149fb7accfb0b3e72e663ae65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5af4b99617a7e62645fb8077aca0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef1a6775fe444ad87503605e8f8ced411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380fc1ed0fdb0d72e9cc8fb2fe37920412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e3ad9a0bd3d0b39df3d79f75593dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ebf593cbae5aba831a4d86b9aa12c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635bc0026597048bb477065ea56a56e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc3e3eab5de3b1e09ff0bcb1395b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b807a3335762eae462302a3e2c2af6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f9464b999e547832beebe52bdb398418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b159b48b65ea9c44cd924c38552d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d2455184bc26da011c85b55436594420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161881a8ef8b3ce85d10e2cf0bf53459421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f816b4f850f75f8d0263ad19ba1ff6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e9ae9432d6aca265a732190fd8d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f1e1db21bf444906e15dab681293424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144997cd4243b7707b9e2e69fcf84e3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76704fcb9b806c59d75c1bd2b98ba686426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cee0c278a16f134745582babc059c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b0ba612367b43769d4c4ac3760db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba41623b49acaee73bf51d808e2993429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eae8f4958b5f1771580bd80c7573e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd930a225ad03154ba1e4247a1b740431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23fa3f9f40391c1c44d12722316889432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395abfb1272890b25f2db643219a693e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811562d4af9c8f33c6c06c12dd58b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eaa030ff511e7d97d905eb7b0c031435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9db3cb2d3835a53e3af74bb1c0afd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c954552981258fd4036e24857182e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a58e2f3e87d00473ee00b045f1222438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede5d0638eb0758e627c622acd675b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d387d6bb96ef2f2ba5d6b47ad9379440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a83f53fafaf044fab4910863059423441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d3450ec4114e60ff0257f3b4edbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa894d5a98b503eb616a6980d48079443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83918f814368840712a7e9d66e881d46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be619aeeac993e8fba28e786de8baf09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc41ab091e06cc43f644d811409072446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318a7b3fbc7924535fa33df7087901e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d101aee03b0da32cd17d6ac7ea03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead67e987e496a82f181b05e411dbc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3af1e32d35c33b38fbf3f3b0340faa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb09c01957f1feec6c97b8b5816dd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f5850e7f3bda7463317eb89299f83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2f78d63b5ac6490fa1d1fa8889cce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b559c4e907b2415af2042059e574a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b67b165b16c05f62dc1d43adbfdb4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00ba2c263d0f5907d78b0f8a203b69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a34428e3436eeb56dc0b7b6942957e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597d49ca828aba87e4e15453825d5bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa6cda623b5d5334fecae5c327b3c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e80a064e12c51df210684d2f78e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158322b8ea70ce3f80d3649e1880f12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d35db05a616aede5e2e0a2ed3d132d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aa9943ca8562ca125d30754ab5f47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86916c2c16f662efbec0cbce9333680f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07912929eb25dd97ac8cf623a565aee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6ca772de45776c1e7f539da1f240a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93bffe93e905faa55264d9be1c2f19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c11f749ba44a0427319573e784a527468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cabf9ff24885c84e29b6821af0f197469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d82084b5127bb2ea39854574d4bc8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50829a113b1fc8a4ed93ade11d07df47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69407caaca59598b20114d6bcfeaaa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f86dd50d601511576deebcdf50ee6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cf277139475fc95d6d41cbd823fab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1871def42289db0aaf8249146ae7693475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd651c0375e8786084514d0dbb296c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16645b0cedeca7efcb6ae14c2a180b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6323881471a5ba3de2d74e2f40b2f4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663a548435606f78ffa1f76fe3af0f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664344a3a70598384352e3b90cbefd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ab07c1d963bb56b219adb90312b96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eca67dca5e43d65f719e63d177916482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc0d48120d8f49e857194e2477cc73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc17295f6e18a753e9836dee0fd09cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3416bfa639a9c4aaa8c4e75a90ec57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1a612a75723687a2fbb8018511a6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f7de878645098e4011b3cd7835f63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a644fed3daa439ed82bfdd0ba5c20c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1e3255ff1aba26eff7973292937e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae502d24d221dcaa4005c84b12fbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e566b50173a1facec50734eeb3b0b0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54090a799c3ece0e7e18d77a5f39044492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0fcff9b464e890ce1ed1d3ba529db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63469e529192c2bfec153a5ec1a3a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e7ab799486dd50f43c2db1d8233d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a34ba99eaad20a099c4d200da650496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16a75d013eb47aa949889e64b63116497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0678df9d7712cd3c3606f9a1af99b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee81f88874148c598710ee48108f56d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc63b03e0fcb05253d96ccb80939453500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea4c984219e0bf91883a4e8e10c97e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea784eb5aed082fd8c35c2eeeccfad2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1c4ee5a8a83dcfcb2fa2d48f5e53d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d097835a19efc73a185a8b3ad75e21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd02efe7f9e2f597a1439965c6572bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bccda3301b803a4c8cc852144fe67a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666831c126dcda14ce23987dd2e8fa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc76d2a89f61325f626d9fae2f7247c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461987a52f4498ea3e29dbe80d6f02b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a139330ec9a10f679319cc56bc8c0ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c01f135d6f0adff3096b78bed2fe1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b434d27101b076a3f4563777fb2a58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421ad0d406c746888d6dc7b9dd24ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d2f940c336a073efd55a72456e54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49ec067c81805de8c83f8a0e9ffbd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563482cfeecc1cda0fbd096cd8412be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a8ea99c547088296ad8c4dae9ae13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d6f663648a74673ec497c414de74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e948a7eca1edbdec5ba5535812e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6f3d71e384db340cf1a044334afa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ff42a55be45e1245f04cc81fd3e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929794eb74eab128d654626a16b11e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc04a5b9b5593f6fbb50409071980523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcd3b7384a2ca8e46b582c2d51a178524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5df0c9424b39c20881299c1dbacbcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c591828be288e7d57a63aa99ede7175526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28310e2e721518af4f3844a75c45dbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b1cc4a2d074e96e638a3033ee4d9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc475bfe15772766d733d2420658835529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93731203d95d613a1035434578fb26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f61a94a26d935026c50feb15e5186531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91054a53d97436a29434471defbcca3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad74ac99952afc9b213330e4b45b42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fbee0470d203e95ef0ff7406e91e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea0a08caac693685af4685a7877261535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3ffe595675733aa3bbb11428f38e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a7eb1a7213c6c063350e931867d6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab4d2881ac53b4d948efc05505c28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d50d7ffc1cf6f024c7b655a820bff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f30bf88373fa1421b28598bfbd2f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246e23f351e96be66afeec3965edfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a2f9b8df7e57b7217bdb1bbc6107542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f310b3286a76a212ffc2844be5d282543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26734b200fa918c6c74bb06848341841544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bbc1e754cec3f1ef6200d720e5a74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604bb68082f4cb1de4b8d948181faa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1274ff6aa207c6af4bc990290a54d56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb675c7356af34ecf44e5aa170e5b37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968ed2260c168743bf10e0ef9f3fd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc776c899f03e0404e2272523f3eb48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c839851c56234b5083a49be31b38714551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eeb9ce962fe4831787e08ffb9add9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeefd3dd8440a91ab8057e6e9010abd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f7314d98bc2badcb6d3836f4dae59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05373b059a28e3278f8ef027ff6f59a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeb49dd0c3d5591c908c9f61bd4ef9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599ab500e31eb3122035472599f764e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da237c943068144744fb2b86db070c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f14c325cf8512387b4c1c687f1f59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5418dc1b04c605b5c8ed592dc2e34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e2334aaa85ac39ad4ba10254df02e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b1ac066114d03912a6aa82107779f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b81b65a7aa358d03a6d4d06f75c625563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418859f505d558fffeb0793fdfbea01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240bcba10f1085d57fc32233b7ae6d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1df424c33eab61bb54d646b5ec63d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed282be4edf552b08c44ee750ae8f0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457312c01bc219c89da0a89eea88526568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e52a704610daaac6559bc92f67c41e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f767b95baab3272560187a42311c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad0e4761eb1fb14fce62517a2e3f75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bfec66dd3cd530cef138db4d6b308572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff9b43bd47e95e9bf62e74f429521573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12c3aa6eea1b51a8e7c83d983cc2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a4997b2bacd868e4cce00c1175e58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ddb3a0cfb2a74635780f13b4eaa22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0468ac0337b1175e4dabb143549bbe7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecb24e2c92c7c171078cc26ba2081c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084ea3559dd405a06d5fb876fbf9e4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae317466a28b24fe86d38017e4a89262580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff35909331105e8fb945599d441029581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263641452867b696ecc59d3cdeab1d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7974916a5c51ec5723cdfe58f57d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0624b0719082f860fedf7d91c121584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918e1f18fc1bd0c88559df5a6964da9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6def74641fa7703be1fa8002e7d32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa07a3f34199425cb5cc47e343c2ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bc326ffafc32fc37730328b696b7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b4c9583c0c9446a6d17e60661b374589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e55d1a205c2809e0f87f9f76574ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bd7dd5270f2f551a2c4e654956722591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf47d93fb7d1fe4cca3e3a6566cf61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3bc063b09ba9bf3379f6de3b49e82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3c12a9b9051371813c88e4b33eb77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eb08dd4180f388190ae1f10596f34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5fe8645006588fe053bc3b5cdc8ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aebad3c1ce9cb8ed3825e84c93181597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2d4895dbbf8d9e14f6647ad2a0ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447148b575c9f373ade4c7bf88337e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b124170398b04d847ba4279b560a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230100f9a27fb6fae50d5a0d697aff2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d315174fa369a813f0b4f214bc40068602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b895b0f6d72848d75201ab2f7a8a475603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b7054e3e4f9bae2a35ee4a480bdd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177ccad1371612f2bc7398d5229249b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74527699e1e5c7d76e399196034769606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8e4cc096bcba929669387b30232d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ff555dc9bcb7c9d0d2cb2c9ab863608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbfc07526f271263372ba01a138ef5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2b2a102e637f94e516a15ec1b5f63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69dec54d51a5ee44325a5f2294f283611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c3b527774fd887c4f667b7ce7a4dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d099400b8bee3da7c58172785cb669b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74cafc1170fc89c9d3450cb7d9df68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b4c765bc7fcf5c27652e51d635ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5db3b238ca2c274117bea2c7fed6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929275376350797ce2afc78f28a0b49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22f06d5c4a9ec06805ba44d2cfdb76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d952b45444341ace84241b86bbf3ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91836704a44057dd52f146b6ea8878a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890baaae651e26d39ac8ff48b929e41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f5d6891852433c885b70d6ef59964622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51534955222c9cc532f48a8842fb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e037f2e968e73b8419aff5b1276852624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71a6987bf002f2c5fb64b0a9139540625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee3fe54499960ec97bc8fd465a0f62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db27f2da65b65dcb162af221217a64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af101418d0cf7cfd02ebbc7d2a33faf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18131142e00af4a2f021d6017f1d90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fa736b4fe86e16b0ead0830b49a6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580a768b8a79411ed7de3792b41d666631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e6a1aed648e8a6f7c689a616d1be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dd33eafbe9c045b4af351fca1dc7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ff6a34168226bd8390acd4f7ae83c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de18bdccd7d2b2b76bf9da4a244a23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72413dc226c9a1f4ea82969a39bbca1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c861f72da09571748c1141983673cca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1657eb4f9b0505df93c680f2d15c0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed208e456ee99fc727f6d4bc8864d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f160c26b9ece1dec8be5672e2228d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634c5b17fe936ae762d24188411781641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4c708c27e8d5c37032b3892ddca5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7160252d70498c9140290edbf8899643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cae11945d3f1fd5050096ee4a8b33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b5af32299aeb09e1c2cf916ecaae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef634547ab1698e620257c77d0d869c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38144d23f5c1d61b6525574d35f3576647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e09e2c90d54103a0cdc1726ec7051648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d798a02f3a3316479c09652fef2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f96cdff760b62c54be9d8f8723233650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc381dbbd0f8c99b2312251f505c74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433f2d00e1c7787c20a785bb6192c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6f43c4c3aa137e95440979988fa8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c9e7a0c034504928717978854626654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3054cf408fe52493e1eeeaa19cf1343655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051bd785c5f8cf69d0fe792aaefa282656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18aadc17b2718677e7af8f7522507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47678fe558a075e7f25a7c7abef7cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844eb45f2ac253000c34a3e218a6f82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939143f99b112ffc5f8c73ce51aca293660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3eb52990f172e41f76413a6a2ccfb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55fb537ca62714696fe7890916e034662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ede198c60ce72bb51511792748432663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03054b8adde4a5bd9f41f18e2f00a5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6983444b1f3b387ebde7dbc5b42a218665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8cf267195b5edb2b2921cb60e7387666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0704278a98f405071cf0e55dadaaec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a291309044e8632b758981f143351d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc794ad50a9f66910961660db635b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d59f5f797997b4e8e114178e7f3403670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a3110b7330fdf397c50a7bb305ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722cd661dcfea5e0526e2db52137a64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d870196adc61380148c115696f1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922f93c3941e405b899a6c3bd2437bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aadbd8e5fc43b134e173cdcfb8a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bb8a52cda42964c23e78368b980f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3141e44c09be0ae4a6e295d217c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca281b8396b3c0ded6396ae72e1e28c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7576e0b3259db573fbd7ed3233321679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b44db6d73ecfedb093a982f583432680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceddee01594f0d805ec273388741c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c704ed58bcd3a19cffd6a41dbfe4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e251f6d3c45507ca252de78705d48c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036078ae7df0e896c8e080e21d27d9c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43a1f63ab5dfe282498bb0a30681b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa25670be86c6e5b01270b090adce9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53593ece65e504cc652a5de3571a613b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92200ba8884453509afc9c2ebcfcd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ed0d91fff8445edd5c12ebd7ed80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee5c3f0a9af2ca2369d64632addcb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31758e30677d1be0986584d4ed05523b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0df1afca40b939d26439100c789f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e088eb9127865fcc477d9f38a0657d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8930135048cfb9f980c819ce5f58a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd6c1e400366460437ddf09caf32d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa372b7659e8af2b421f9591439a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583fd9c6665c632351356096ab7db30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec118957760e5663163609024141c5b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed170650e7f52319e5973bd74767502e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156ff31727eacabe3b395a7caad3f3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176432b748be2a400597f874115caf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb083d07580b5c016b5f8b9fa466ac7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a4ab1dbb558dd1f269eb6c96f0e5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67ab2452ac4b3c7d25affe77889c51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9fc0e6708bf1d89dcd4deb0b073b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654949858a7fb2529ac25929b901c01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7283eea128c6d99e990b644e7da13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc116aeed3071aee5a64e2e67a07dfdf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280337db61b6e000cdfa5ca9233c23e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb33af8f56a5cdcccec85fbb8c1683d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acf60e75f140d5d828d73e7843516a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60490129611f7792cdb50018432e1032712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f8ff53491f7669404146fa8a76ad1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259751e8b08d18e97b19fd890c7f806714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433561e4ff718f16d97921012c0dbde8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c99a48bf595fa90c3cbe6301eef24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30095bf7e312696ab28c6bd113ad39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb53418f99a0d9f697f6228c425a06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd1bb64c1dac32f702b86cf377d50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7659331b1288f51fbd4d4ae8e255d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d425406d775f734dced6a561fef3b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eea9b64550b071bebb741ea8b9422722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e78b1017b580aa04924c458433b6fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ddbf6bf72bd6de0738c67e4204cc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11f69db3979ef307f1bc7003757364725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3a63b9bd933d7f1cf962ecdb263f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54884a035ce1bbc899be1d39ea19e71e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a200baa1ef1350400c7b086b100a1f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d9f06dc674c6cf07d2ef2b5f5ed2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680004103b93ce96cfa5f5970c3f48b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7833df02dcf7a7cd02ba151a5292904731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531a6d6463c202914a3f57b9ac189db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a45cae10ce44341e1da2a3004c16d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37107b7f4726ec718d70672f510ab08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9abc066c5cf08aa63b58d2d3f6bc38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d5aa05ed60071fb308eaf3cb69f37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294ca5fdc282057d7fdda210447af6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbac03a6652bbc33277e1df32f5ea1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a039ffb800500be07cd5c0ca6b77da1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9d849280967fc7421b877be223117740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fa966ea5d8b8afd48e94d785fee52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25707255000bca9f0237a64928dd9b68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923a23fcc7294f6c284cfda7e8799a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5fd2e8a4e19ef5636823338458ddc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a496ed0065a0a4d81bcd855c3f0029745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf61ada6b3404c02581c440daddf04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779587aad58df6c14c338e2deb9993d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29f3db8c72899276e9ac2baa062a3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b9b54741c71e58b52ec116707d659749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfab7260fc263f4dc1ea27cb626cf9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcafc723e18b35d81bca739aeeb6c4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d215f8a9e3561a95fd68eba28e76f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379ca1acc6758d97c305283ef8a732e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5b51aaa1139dfe9a2a81490a86a6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343d15e66413eecc88ef22690523540755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c5be269751f7685460fcaae41c957756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219417508b3e24328368cddf840420a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2290ce441f98d18eef2a20517a68a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9544d5491e0cbeb502e02321f9b41759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2f69234113fe716d922f69ac454e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42f5e996ff80d00baed6622ba0915761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f85ef2d5ab93666183691ecf3c3cf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0365d9963937b6be0b16310275c161f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d526446b93e1b3ec92b1b0b4092e1e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1a19fd7347c526931561ba5292814765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb7fdd81eeea9eb35b30e64b2a3c7e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0412010c4740840460a0b492e4193767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830562f06e547b5e673af102f7e7a3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e7a8e634ead57db72b84c60e6e5d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51ce7a66c0b1d319214a164ad95df3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5334e24e42315ed95eca08dd11b66771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e436923e22176976641e9da6e9c8f1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ea1aa2d04da3714597495a47137a8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc9bc8a2e7c2e74971caf95a6794f7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0d33c4c1fa9e97730664ddab6d04775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872211e969b35ed298233bb671d700b2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da550fc8dfc15e0f09d6a269809b32777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9f0e80bbc1681a8ab30c5f1eb23e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3c58ca2752d7632760e3908866797779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9dd3201945a59987755a01b61ab15780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6200e8208f9770f39733130f7f5a161781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947201ec4ecf96ffbffa4bb29045be4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb976071f20718453eed4c2598717783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaee0325e1ac223f6e21f7aaab02e4f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e091c141438110dbc1fa9abc7cbef785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e3ea5ebcf5c9421cd7087a0840b84786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326b3b5e505ccec2c50ad1d25e2c5fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd88fc685bec5669c15baa1ed58ff7e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94de4d122d94e21d7ecff614ea3a05a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4afcbbd336bc8b621b435c002398f0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9042b2dad770ec0315d16805e3eff791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7dcadb052a6e1d8ca640b209588c0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d51b1c1266fa7c98fbcc43eeec0f0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c681ac2aeeb5f809c9ff84678ea99f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb794a4914fab2985a80a2d34643cf5e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fa1775890b81cc0a71beb79faa853796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cefd3558cff4172e23372a750f60f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fea1a81751c4d93405b69ca756bf2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e048d3ce819f99b2eba89650ea318a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d9d90b520adec3b6604a0350986fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe22fa0ea7abd2787308edfb44c1dcf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393d84f5b96971c06de72635339593802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b02e78371fd6382398b4f31c220c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2820968395afadc923aba2ac47d01804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc230befccbaa5c8ccac543299faec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e1567b3e85a1e857466c77185cd6f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3111e13716829b3b5019eaad25131b1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85cfb7f013c165fcd20b5f61f38587808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0357ebd3672bd962118f567293806809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046a8753cc8457fd3bd8a89a911bd5b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbebc63e25e3adb35cb6ddc6bd889f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec1f2c005254748917d0a23d12b563812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f35cb7cd04b721c970dd01900fbdef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eaf7acf7f184badba8ac9b06cc619814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729913e01b5f6602491410cd71ff34815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e0ea3e8445c4bedc3251cd548cdb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee7bec5dff53be21eb97ac08b1a3b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9aaf23d12d984bf35f45242e6e4ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532079118509d97e2d9da0381b983702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4bdfbcffeeba6ec6550956a78d7b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a7249e61d6f413cdb356cd5e94f614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69349750e0fcf128a805ebb117512ba35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f06a52d7b3f8c1ce649888bec70256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db276696aa964c188108093f4b6ae0957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bffdddcecd49823c766d4142e780058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68234845936c7253479810e2d43425379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99cd31d5bbe86ba841274b8872536a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307ba21dbd1f61d0a7b53da815dea9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb003c3648c82317078b89e0d3ac72512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65912674beb82f0330c31c7fdb71b73713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a086da5ad85b3e2ec718df7780ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c5a7ba6f295ce16c9b4b7212db51415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99d495ff324bfd598ec1b039410aa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc6e31efdb39d1848f66f52f6098be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c64b1254131622a843ea4316326e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff832b2c4b4294ea08660268bcbba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233c6db4eebe43d7d855eb70785a8f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49bf0fc9150c49a4b6a4963bf1063d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d03f4992c237df329974e1dea681b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f870812319f4690b9f75af2127c5a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ae629715ce265430c61b3076aebc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bd2efd61023d2981a5f7aae7cde3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60f59ea148c866b65f1a7574b67f6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe111b16eee72d8bf81961fad8d9dc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628913b1220060864892f6a315022a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097955a98849cc427cfd5b56b425dd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35543659e15c1203ff84d832387e0d1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7bfa471498c7f7a8353b79a52b83d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c1b5c07083a37c75c8ef0653341e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfc46d5b6625044077a54f92ec6f7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b03bb4d0707a9558ebbf82a67c3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd71a3ec82b196c53f7399b5c6dfb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219969b99386fb261fd5c170b925c91636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c534ba754f7636f68d1cd7a7dd8bca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ff661378d1f78ff73ebb45bc4e58638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87deeefa60760e0b8cee151afc3fb1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6594879044bdce72ceeb5238fbef1e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a57008733c556f959993d3bf2531fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ab78cfb59f29b65a38376444c502e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ece4ee9a93a7c52be0d73dfd1117543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff058e6d23beff159cf02dd61369c5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c248859f86df6eb2ab616df03c9f47645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccb14e806fd33bdb95adcc8ca0385846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5c704e94389ba0a76bfbae3bcd96847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25246519d6e6d4e440c3200975174d6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153ff5e7120343340ce4a7626258dd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655855af5e3d7e3f520f8f307aacc7d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ae58cf8fdf65b106f69cbd4ea58151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df27849568052cb1b86d0f441725fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026281bdf30777cc0af6429d23dcf0a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8b65107785d879d763eb3bc1d42d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650efc0aec64d6bdf5f98267f587df755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ee3d7f6a06615b442a45d39597e8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb064462470998ff145ea2423982257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a019792b14cae27126aae4aaf5dd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55a49608ebdcc2477704960b15e7b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120025ec9597eaa0992ee539799d89660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8f637fc423f2b7c5458e0cd9e45b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b276d5856b8da37cb44d5aaee199d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eaa342d154de9ff37960795b7568563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa3d49726596d9776768bb54f692d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3815f748188f2af1def23f1134be665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ab6c01b64ef96789849ceaaffe98666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d261c5f14b7e5ecef31ab34e892e8f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea688a2ddda9d0198471d0b8603724168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138edd7e577858c7f99ddea7cf8406769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a184af4fb04b89d8eba9bb2cb960fe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f69737f555d73bd3f10c6e66e0c2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e444737029cb2a08969eb28aef12a8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be71de72a11ba506c465fa7da3ede7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c11c36fb8354443ce2ad5e9ce07d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72402b647588625859b10df8f2be355f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aaea56f1c57f14858813a3489dc3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f6085be2b641f7ef9f8e35f7acd5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5612ce2f24cfb438f279b2dc9ff094378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e817b377e2a7b14c479420c791a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbde988910cbeb875d3e2f3383b236d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa239a4b4202a8d185ceed072859e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f637a8843e1be516843347b1dc6c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ce4829bf1af0726f248c3a0101b4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0852456c0c8412b75feec09e659e4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5481ccf315e80e9dfc331a61e09674085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a960debbb64726331c0c0c11ee3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60cc7a4d30c663f255d744e8cb924787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfdf4c1b5d193e531991ee834fb7bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872d5ffd79fd5aed773ef626d7fb5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de430ce9f7ba311e71f858cb65ff1dea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e211d2de23e34e5f7262048a13e0da791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3da5cfd24190a4d16ba75dec70b4e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e602853adc5a204c2906f092e7fa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cf5484ed4868a6020cf7405ff636494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bca080ff98c45f167ad7fd0d395ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d989e5bfbbeb948a3c5c35eddc06996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d00dd897f1c0d4e19916e0629cdad997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb848159b054829e22b639313731d81898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c3dbf4de79419b57639f0df4ece5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe78d1df1c754932427f283ac9143b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3089e20ba9c4c00eb675558859fa63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f177bb0b0bec038ac36e59952c26665102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629482d61c82dd9441bd3d14b0ee7fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8473dd83865ae3bbd0c239e55fc63d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe827c49e58f74de40b1e5d44e36c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adab66db3a1942bde8e8ac448dd1f66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219baea9c235a0447a0d8e145feb26cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9792efb496da5f9ed55d1acf3157a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297f8a76b3cc6edf3f21c1402bcd5ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d20b094cf2fce06a62ebdc9850c5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a1104552339bfedc969c5f64475a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f149ec0786887a38d8dcf76e0310df0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ee2bf8eda27c40ae1bc22066aa704113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f2dc9f26323a20c5df35910438e71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f024fa9eb0b63c2e07ecfecade052c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5582102ad4a8842608177632042fdef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19662db1fa5df180a90080e189724ed6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd4a47831bd63a64b9883ea2012d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6088e86bbf3fff027ef474fbdd839db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca15e96c48d5cff224bb39d3bf53e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8096bc2a0ec3b1b4cff4feca865c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134ba5f0ec8ed35d4c0302c893c9b5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe571eb3487eca42eecc2a37699386123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99440cd861737701c2e30871a5193124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa5ff84f8cd8fc23df56c512c8ac4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db8a4725d1b523cef90498198cf792126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21e96c749ac08234e8769309859eb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fb66aa09c840cc837f4a41badf27c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027efd7f4a73a1f26a35e37e125e9fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b938391fd2d179ae79d1a0180b42d6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3ae1611b0efa33824412f6793a95a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2c27deb0c3d56949614c1f08bc74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a626e78bf76d4a9131ddbf6524353e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4574c7ee41411d73b1ad454b5b16a46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181cde4b697800da62a23967a20eb96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b34aa8ac51a74e98019ca752e2655d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9f12df7f8afbb04305e035a89e9cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038a52ae348686734925a24c6281bbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f272cbcb202c6ad6310a84b1fabf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f107ef414fe6c3a0ddd6d137b2ac3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee53d836468aae784023f34fc907f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d050a24a592d29e6f2832971a3453142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe38f1cd9ed98f615dce994453fa50d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a0c0e3eaafe720509c0dd61118624144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fb67f62cbdb01be691d8d20486e0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ca87db8679af93d5bc16b94b74cb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e4a6ac4cee3d51fc1ef08e4fb903147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f83408c031eb4c9ab577209a7255a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e1f3d071c91a07b7cd44627385748149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108e1852482da239e80d4ac278441d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c421a1c3f6c6118f98ac604bafef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0130c35b8960be61cea6739fc2d66b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f389a23d52a4731caf04fc356169d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e675b5fbfef59c57e9bd5c8fee2d10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a1d8408f01dfaee2466eb885cd2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eb8a8dfa47bde00bbe8ef293e9582156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546bcc83d59c1a46c435e2bdcd3aadd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff524e65b95842ed8863149e0c628158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640043562b9cb3e3a54f2aa90fd01403159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa63da70f06ea6ac58062344fbf223f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa91dadaee136a0312c8af1f7187c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3308a23eb45196a2ab1b3e889e2b29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4a1c3d28f032d6693ed410e3bc5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa537ccbd6b3b54a35032f10860aa15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2f0f4ad6fe00c4513d28cfe5fc786165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f10da0bef3f2618b59c7fe0da3f09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25732d6874f3d4fa73eb25fbda00504167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c210ff21c2a2d0ae2e1086bf36d41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0959c3f2158709e9b608d3698211f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67df8c4b48485adb674fab69a81e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59bef71b62d58ebc19ad9aed7d941171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7841a795e94091f735a71cebd77d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaec7a5e4dfab3be8d7784b01bcd24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc60ea9b0927cce599ad0f28cf872174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c06e78558b4a3035c1886e5f3117175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41267a3810beb84fc0909e7cc3ac1f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45219d921b729521e8641bcdc92b0b52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e785ee18c610a5ff9e409172cfbb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f45450c365e972e266cbe3ce858e6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c983bf18d8af8de2f243ab2b84061180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc77f88a7189cfeff3268687c8a87a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d5dd708b1f59363bc1cdc504eda36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db9d600c53c7a6541f9c30af514935183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f36d8e4220c7b19ff8e41b87c3891184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a4058b44e41c27d8039395db58ed3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154710e968b51d6e13725369ca3ab0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab781f10c00700ecaea09cca116a9a6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bad02805368aff5935820e1e1db17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49b59fb9b4552f77af659aa57afef1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c93df41e4f8f3d63873f9e421520b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c8610ae5e91deb377d60bed23d7e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca395caa64c99dfa566f4a7e66532e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6002e6b486f9ec4d15cec818338ce3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419b28047feed33bbe8f2f455e5ba13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14d7d76ff5e6026eb144436706263195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7deb135a49e52b26db4d65ddd6697196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2eaf03a55afe9dee09a0a87644e2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af131005c616e529e6e89d3e0727f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c17b25e769443e7c277a52feb90e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe23b22cf00af053caee33856463db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de852c166779858d50cdd91bd72129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8e56a1f22aaf0eb54b16d43696db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46162b9cd3c8785e4ee4e46a93f5e360203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4bf7a6bf37b2a7a4e85725889e49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4b72109e4781019bf3cc46ad8ef7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82332baf544529aece10c8831718bc87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd0e529baaa2c09b79438395744058207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba7ba6cf2e21ce30de8e2a49df867208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6947c9da66c2abea2ea3e0362cc6a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ae07dcb4c51e62566863ab8f75bda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa24e8f36fe0d067ca42e32410f756211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17f2b1a8e728c5c0da4146927e6e39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cc73b8d169a899e57df35daec62eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536bf1b08248cac950e03d1c848144d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908abb826e1aa8421513bf0c1e882b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2272626787d2f9c23376c811bdecd6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165bded201bcca792027f61450c4d23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91849b5090a9aceb1179fe9b8975f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb068c1989f6ef5115f7e1b98a99f4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c90047de660a846e346599c4c8d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bc990d0488a52eec9eca0ee3c7b68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2f9634c18af90c6050307c8e2f3fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea482a5ef308a17903e4fb1b67a2e812223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bdd509c39db6b4ec7772e6f0ea2f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c220c1d9da77099c1607a632e885ef5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a9e5928b34436cf48ae845462ec13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab4cedc1d379290068ff3827f339a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ac57ce3e18bba1f8fd783be7fa904228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7b89766a1a2411d89b6672d3a2f71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ded23a611bcea9c7df8ca8f6187476230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fd486b55dd801d6d27495c14ce1d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00091553f175c12e960d1cd73620c130232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60418f90c90953368080edb4dc863233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2acec9da67546f3628417e28407073234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a40761591c26ee76da7d30db9c797235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0c91da0dc6a6ede0426d40e1146ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83653d6827383b184aa95665bb9daf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3e98bc9c9ee3820fa82838adc7dfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2068293b522340e26b35bc77b39c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6725976a5dd7cf642793fb7bfb45b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52359e5983c5c9b8625ed0746a4f50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0072e37f49f9135c50710ea9feb15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ef089f9917c85156813b6654743f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f089f62423ea6838e968d5df68917a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c3514b51790f5e4f9f5f725d20c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2da12da42b76b258ecf2415c1bf2b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52917189c8115817814d37d08ddff9fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab45d679a16a1f62bbf9dbe013a9dac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742cdf35a2086d0c45fdb79e40f3c3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a676a5d06e619d17d640be49e91fa9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a56bfe8f7200eeff47e3bcdaab13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50895c8dbcd606969d4d9c4db28588e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c4274c0666849ed50a008eb7438e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f0a125abb8a6f309becfbc114d1ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e7098551d5cbfe1d02c272bcf4884255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6f76a423851418e3e3a742048fcc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9505aa9ae9188a26f2fced34b10320257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b69f0536970b3a2d1186084e2df02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d84620aa2ba63d03820d450281554259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3604bad3fcca5ba9a5476eedd0b9c59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a541328b66fcaa14ee1c222b246d895261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f2662415d5818a67666a257f4b8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12028fd0225adeb2455547d4c0409263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d15c9737d6ae7c14ed4782f1135f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2b8715f066470f33899d0a227349f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004ec40e79f50c3817eb8dbad269d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b779c266c29ba8d81e3bd3050d803267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1e8c438f0527e30d96c6a55290cb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b2d163f4bbd2968c7f2935030114e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad0ab7976e7637a8863201b016a004270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fcce1e517483f346c0727c7fe56c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056c41e362e116d37b7fc43437172f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060498dd461158ab5321d3ed967f9a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ca9e03a1d78d792e3cebfac96185274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c642d68886f232b9e2097a8a34947d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2dbcc1a798e8f2fe12ee76addb860276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae6352e6572414d7bf69fd7e00b3e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdcc998b0547fe0fce98a690ed1e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c56da9c1efa90b9cafc9dc22b99133279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87208294a2e212e2f0d80965606f2f74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8653ddefe76160730a3b4f335d5e04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844802eefe528f2f9748b7910c3d492282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21778d24fc59772b0b824e8bcc064f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457e8f634bf495d94b3eb6b2e9e6d38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0995bd5f3ec1d1943250996bd26a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb056d8c284400c0a3bd50ae2bef2b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c183267308444b433bc683962fb6ba7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43309bd94749e84f2724747bf37ecbbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75384ddc9da7513ee4ad1a1c4756266289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1c9992636cc64afdf37f25ed848c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea9194f866ba39f207ce8880a50784291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a20ee2ff645e066b08a906450115d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c9161f302e858c8c369dce0424a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8860a086d051161498440ddd93537294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f25733a5164f6a6cb35e42b774deb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b049561e783e25f3ce6646e6b1db37b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed92d374c0d2d3c228ba7590e07dd55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31e292b34904d206f60bfe7d20454298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966d1da772a672b45b672dfb7a165ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b17cfc490013e52f12f9a9d1ec0ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614c50655a9169b443dda62f24d1cc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2726428a0c4e378427ef14c1a9fe23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d8c056cdee6dd7c298f4e6997363303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69ed85efc9f6759be0552e6f9230d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e3096e3055a62b2e651a960df7f71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f4a99ff14ebb2c7d464bc428b22d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475fb13f5c9fdb3967ee629ef777c00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4cddc600713ed6b64c5a565b8863a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58130ab17debc4ae7751f81bb1d9e95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a5e486aca1319f316b38c41cc8d0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595852e9b8063d53751e580353604eb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5294f8bc07b2437bbb00a26df6e85c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfafc2dec7246fe495e8cb14d8c58e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef983cf5e548149fa7b0031116dd7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def39dd1cbdbb88865c218548b119ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca45064b5253b0aa08eb3c5e02030b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ba340de0d849ccceead676e900a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb187a9f3778b313bc40cff15db2946318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a9126c4eff790ad0895d71fc0ee99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddd7baf0949265e1a4ecede631d6fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505e920064d726c66247d4c96ad1172321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aec2afe62ab16619c942ce515a6bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e76e44f726983124bad65434856b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09b7e087f62f88091d38eb168453ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4635d247f8ddc6432c7df6777b4a23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e504aa93cca087e0134368e4b3663c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e862ebea8661f040e8b3c74cad5df9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36520c5f25c51f443f4f5ee781c6e19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c29472c4b92ed2207aa51c5d739cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bcde53c9e2f0e37a25766e0c629c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a62eccb20ddf6c4f4d57c7d8a268331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856468f9f3e6e982f3d1956d936e5c7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba8a6c9ee972bc7f5f7b64fa4f88c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9716e3704e6172fd16dc6e5b1fd63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70067450f92ee0e8383199eff5b03ee6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d63123bcf13c71de0256bdfe902e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a8a7912a1e454ca3b35d7e0ccb2b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ed2d4cf8eeda58099eef92f42ec17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2299ce52dbb5bdedef66fc0b8d3e67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e310a3955ed982c5635b28fdd5f89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff1864dc1bb066f1f8e341cbbac820341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ae19ab22ef3473d8148d561e9b2fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aff4f29a856466f0b17f6edda8afbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a8f5526284e578f22e85623b70b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72b1e0d5e8e7e85dde65aa36c8958a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6cc53fcb1f8e94f095687e75ff5fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db97f3424e829f4afa6b3d8001aca4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4cce73eef6028027c92d395ab5c7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59691f678b7c3e86c37734f33bd85d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce73623edcc9a8ccc8a355f7fe279350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e683f27dd2b8b8b331367cbd4b204d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80b967562cfc77d5613584cb975d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc920285d7685fed3ec67bbe380492a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197284ffa47a248ced1608d413c6d40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea1aad0ef0c3a15ce3c2ecc8a42d63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928824f01191a0d73d7876114e311289356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e48f1c912a2c689f95dca400ef55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe16f873764043841f2bd45e790caf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b31e48388b5fb23b2afeca845ab4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef12da9619c201a02abd089ee6619360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2f41be4b157d97a8838c3d904769361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625deb055918e74c7ec81485cca69342362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b40c306355c99bebe38be1a808a50d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fefb35cb21182b9033ed76efeac446364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e2b0a67cd3c9751b8fe4d3ebcf5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f688207a3d67233b1eb71feacdc934366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ac4c8564dd5b4c955ebe6545557f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c03af2ff78fd793b4c4393fc011f89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1803589a1580ea2f0f873a3ea70e0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ddc9dbfcc032661eb7a604d488f15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1fb2b15fac4b0298f6dbe8bab44d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b8c84cc68353632f321777f17a7c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8382d4cca62f88ddd046218f93d1559373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362636f88d504f6f2062bcf67ad446f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa14fab22161747f6a0a9e3e383bbfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee0f64d7cea8f6073edbf8063ab00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76708a9c5d6042b17b048eac139b7ebb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188c0b9e47ccc09a7c6b73e64d1552c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4597dbf26754541855149a8ef920901379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945f6fa5c8a3b2d00bff824c0cbed38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce314829f960aa16938360351b1264381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d5427a5deb71c544e5e5396a715c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86227d78d3b1fb5d76433063c6192df9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb002bc3c90a8a058a4676201ccdff3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52539fc74c47e31bc73e9736c26e62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819aca8191785881988531ef3c90451386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3223bc44acca4ca40fc987f682f42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb61ffcd6d0bc4621e0e00ca0053f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85e8ee948a46751cb1fa57cf69af5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807531d603568fa39f4fb14aa68ff0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28288c05182285e8331e2b7335668b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71efaa40cd74f6dcc29d28446b0241392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c6022de9015b0c093ab1e2c5e82be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee95b8fb8991fa82e58b1c030b79e90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe6cb2d11fcfb15288abc45096e31c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa02371de4dff52c595e1b7acd30952396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90269404f799aea6878de3b43be9518a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6be301f3abcf13eb8c34a9302f6be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d453e14ea8806603dd54d579108f44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716814bd6188d9a21a3056794f1b3d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358aebe65c883d30eb8da570f1f87f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b3010dde0d5454dd274b9816b3272402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd51148d16b372bc7df6598c162399403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6ba267a16bf2d85be8927ffe3b4e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a36e055441ad264afbc16707a516f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb8673e4f26f13d88e2dab1732876b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a312da8a5ea55eece8639557740095407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c8291e64a6669e86bdbe4206b31a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aab499c25187ee5089053941845d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b38eefda00843a4848f53e5e9ba4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cdc1dccb5eeafd70b6441fe3a229d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99350925761d4a31c5bb1f116fbc0646412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c193ed37794cd42dadac0c5c46fcaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d26f90b1869195774295384bcb7e64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca004ef3ce4be55cf5a6fde4899cce7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0683501652839ec1d99e9e8ae345c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba8086b6d00d4813f102736616db0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b11adaab1f645c8843ab6d2499de9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cfd71d8a98ea742d8424311ca1125419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c12cb653444f12e3845f8fbfb2404e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca84da70af202ce3654fc400ff771421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd3d47ac9ddfe5998e604ebdeea908422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29161cc004e3e33816a3edde12869e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896911a08216e230ef2893036d000afd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597e2ddf09ebb7d86f1026facdfdd39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff18b4dcc5138027e54581b4dba521426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6063c0f58bcbd40a627196274cbe4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3909a6773c8148403c25ea813168f96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4dcb6008ffa7488ac3cd44e5ced96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ae873b0e8bc9e4a58e55f68700c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820fdf2a198fdc11530aa6562b0a913431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eefe64c8ddbd88aa744a3949fef95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041cc60d4706525a79e77ecbbf71abb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddffb082b9e7e2ccaad7ab48e3fda61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ef107d8cc28c313ca91133740179435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ddf36771985b3798873bd575400d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7053810bdf1bec7abb3364afa0b86f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743deecfe982889df7321cd73704cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e38d1d72ff6d2fbe4f45ac415270d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc3f35091e999db5337170fce55fad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82849ebb2b2dde1e3c29559c3b15fdcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c33fdbf4a3f8629c239a165034799f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7630fff4c6988c2ca517f4286e9c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2079f90f80362f55e7127d7964ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea75dd2e6edf641479391af7ebd2277445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4406f4bf1d9625fa9749cafa772ec0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238fbe37d581ae56da1e22296b4c6ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535b556f9aefdb81521d487fbd9380c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d38bfd2b2fe9e00991d9c7cc02d6da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595bb094b5fadf3431536389b6ab5a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e386890db72f6afa6755c74c58079f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2aa31a9af3db1a6e777fd2d8a6f23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286a8298f24213f5a2a0b5a822ce15d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d62c807c22d4e07185e614434d51bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e082802776403531c5a6a64bf3762455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97a48a244221baf3f38ed202432070456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1ff16dd93b6fbd63b18c9b7fdbd4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5ac9981ba6448f37a94aac110e23f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c237318c92224e01a210ac635dce8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ed66261cb46b3ee1f10c210552ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12cab8bc334a5c2fea9e30a5fe3fe3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466fde94904d3837e92ae4c6341a160462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241f9a5086efedfb27674b590600e52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc664d96fdf44c1854223b3507d8742464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6731ca31fd5ace825058fc295cdfc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04301737241ad5f88547dcbcc57d502466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b1a0aa1f37eb0c23d8f6e0887d1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab9d1ea379a0392dc3304c36b182a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a44cdebd139eaca52abdfcc33385b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45907ecc8b3430fe0001a631a1d73d23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c90ebb08d56987262bf389b737d79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e99c65f5826b96e2abe27cd1b2b39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ac0a542c559fd35340c0455654f36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e0c22635aef5fb7b1c92f9e01fdec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772903d286df1b907cf51f4844d4a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2b7ff7005a97a31629776ac0eb3a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958d5e26bf57583956720f03899ccd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15288719af828541bbb4cce65b8f10d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55386d34caf750ea1c997b991fc375e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dde4b3292fa3d019f3fa8981bedbc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225cd62fcff0a257e62c19222c79002481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d5fc89ccc7685321016be663b2a56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f802b929301835db3b2f78984597f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b22662a06c2e10fa9e4fb82471d275484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859539db45b79423efd2a91196e859d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cd9daea5aead9a89dc74e507232e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bbe8cf7eec0fa9fadf53f638b48dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c30b81745ee8b79b61a6a1f74b43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21305bb2a958eef6ad1fb7e39d7ecd1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef0bf24e742268f1d95156f9abbb53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7db872b9873b06857d6bc6adbe47c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5e2ac6a8807036d43f274458afbc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3fed8f020d87f32f0cf687ee7db82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627a184ff51de4e695d2a7c9d2aa050494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e388a14e64959f45009d666c5d4f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03a864592485ef2d0565f2da74dd47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54368453a13c16ab68781c3b9bafd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0ddc7ff0c553c1fc7147c2e1e3050498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560a68c4cc87ab237dccbf60300b25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9625c40da28fd5b4a3aed60ed7ed04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360a0af998a6a862f85953bd32c7b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aec30b7e383cde77da5f6e253571a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb74851054f6fc55e6740edd46e2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fcbf4ab3099ee248d13def11e9959504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f202e7d36b820743f4cfb87cb43c673505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adf6e4022e21ad9680f59840db04a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc59a69622553985f3f601cd497cae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed43c456b9ebe03bf197db0c09e9386508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29872b82f4958f9b431b9920597b83b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c71a5ad0642bbe1ad7f89cc82dd02f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160685988598ff95981a412038d2a732511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648ef9cb34d2e2ecb0e0979f1ca043c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786468a6d739b98d9886d0fb18ae11d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb856f54113dc2ceb24b1f1113438a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b94e5c30b5a74c5715b4b590150e28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45adbd742105c69f715ed1c17b8aaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5d829b1fe0676c4446707cb127ad7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3f125c29f1acb19592b8f6f64c88a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7c1c34de71b3dc5856c0648d92e1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c08964d28ec67954115d6ea9349770520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef554d507740a4b2537c0c2c1098b4f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a70dd6a3322da5b410ba0addf3aaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cefbc67c1c74cc5fc0bc2d53e6dbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a7e1c3de77ba0c62238fc913fe47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646f4ef22b7ef73fc9c97d2a14b1dfb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869fc0016e57d9fa542359e62887b33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9bbbb63c8ab235306f561c352bf85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47878518343f728b500074fade30308a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c352db207505b71124889b1357e728529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29fc5a7fd0388244a150ba8b969191530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d72d7923113f4758424672dc7251dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d06b16f6a9d6b63a345cec886fd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c346d5a99dc9971c34434251418fbf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f09ce8df20e473eeb37017275215c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa085f0074b07451b28e5314ec561535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417b0802ede3e2af7a02e23b8b64595536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d38e1c228e47b24f2f07dfc357ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4fb00617b128322f54904e6a95faa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f973150656345be37bfc407b5ab1d85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f591135d8ff1d0c8da61fb341271926540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29987dd01a5ba6fe600dd751b5dfe935541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcee2e846d81ffd47239082b07d2da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ee43e6ae32453722d243367e3c947543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd016851ce422e95e09142c8b61c7a0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298087a742f06b9043a410766c3ed60f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4154260fb4322f7ade41bac2f0373546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637d4a2da2271956996acb44742713d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7897707befa60891c35faa5f53f67a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41501f27e3abaca61eca9e99f250e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d567166896f782e14a6b2d250a4384550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882e9eb42f298fc6919745bed3f75be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9738a4b19b55dfa8bbc76cd5476fb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d62569f056f140231f5d09aab9e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6f162eb97080aadfe82116360196554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae455ff68dd9a3374870743048b72af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d2abe58aaa1eba7c4faea1290c66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a61f07da24f312e4b3ff310207fd77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d31fa88daecd9c6e60f19990b3fd97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a2f4dcd28397a909747f90e5231be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338522570090676debaf58d5dab50183560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca257a4b316360c2627c784337c350561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ebf7a8cb19c50fe7fe39a91d28734562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a61850bca974b4a2d991e29a2c9b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fab27434510869fe9c4329663e673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e863ab480a06f7084c41521b58ff6b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebda60b821e9d6c2bab91cce4678cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42243c170e812fb976891c4be2f59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba644e7970f6e7e3103186db4a9d3e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299e7cc7fea080e734610b6f55168c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e7c624b1f0c01cf0387f60789d0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7515a171427ab5931d33542aa851571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7ebfacf7f81152f0aa2afb61809ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce875c306a824069a134b155542a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ff159efa6912134c454470756c17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b12e41964a1028026262270e1af2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63f5eb6ce159c51265f88371af5910576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133a444daefae8f7ba717f47e743ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb67727592d2cd593b4bedc5cc2a00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c15d1acd1ab775163005436c6a16f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235fd0362c979046472ddd5189764c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f8e24e1c3222fb8aab0a2e28a0421581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721c9c1c46bda8f532632d4ddadd06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a832b14605f195825322d590c5ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dbd37c5a6c9d0394a0c522b4f3127584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d7e905c54772090ac08041ba2929e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdd93f82f1799a874c8b7106f9ec9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73028ad4ca7a3f2ed7a81f643d6c0498587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0edfe5638b0f234ad50f72ce12cba5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930da0b4c17cb06b1dfde2d2d8186a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408d2b004d5b86bc8589f7eb3f73f9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db16012743d4924575a649dd7730fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31d41a69d25cff507783d2bf7cd0e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bff9b5cad4fcddd859a3555c94c10e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6edb899321c27ecf0eda969cc72bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec94221911aaa47c161252643601af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19624094af7b8e1887a86f3e81bd2e96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bf0b50285198c6d1aebdb67746e56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba05a2838d203880c2613f830f081c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd82a5a2ce5a25f96aa21ffa3515a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637fbc39788072b1006e82332bea641600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af7d4cf1c0a9ff9918d5f1befbe5ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063974b216462783978cb523037ae57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973cc78f7c7f062661ba7d5c7fbfd21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef790c004dd2bb41cb813bdc4efadca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43048a43eb4df3fe69ab37094bbf4681605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5640413e9a3cf7b5cdf1ebca2cb5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe85b83b7986f8eb727c02c23b62ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2dc4c9ecad40689125adfd38bbe65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e39189de015998cddb85efbb1411ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc0955be92222ca995b73624de305610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba95865a2159186088ec301f79dcc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872098a4fc1d6919dd6b23c7fe8a4c32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f191fd451506a8c2f5a68224d0aee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be1d93f9713d73be34474d7ee71a24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcb007d69ae8aea0a30f464cdbc917615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27bc36c83310af1354bca14fe6685d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29958b5e17e82c7299439dccf1dad18f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd8dd74de00278b9cc7ebc83ea1e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c37548d29c26018632bf65d087b85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01526ab66869a9f7e55d8b7b8861ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956ff5ce29ef591733d0ed1171ecea6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a48ff7503157aba133edad860a754622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1478551da89319e6fc7bdc8ef30860623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4236a9cfee6f51509854fa59babc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae6b66f47a504126a84ee811b3430b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0207cea7565f6bfd994ae038b2c60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345101aa71bd05b71fac49455773bdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22695673efc681e27d7d200984acd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac331f20a173b63825eb6c12745377a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e45a00e5b71233432e87c865ccbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f724f54b42343feffb98eb98e61ead631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede68fb01764279a0c4264e6d0ceac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4727b2ea2226f71067acaca88388052633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa4789ed72ed07adfbc29619a48425634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08190af9826bb3fb35a44fdaf0afc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b80633a472d608350b069632ca1459636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472b34fefaadb2a3b0449790e0d92c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0848fd1ae480d24e9d18ea83093f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c84ae12aa32c75001f655700dc96c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adba79ee2579da58df2bf3065224d47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a13fe219694c7375f6b6793f7e6fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee911e3cd97772141e878374db93ee6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e7c865dfd1c115039cd7a2e428a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baec6dee11955b42f1a6c32b1326cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd664b53c86e4aee7e7795b3a4aa8581645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a949033fbab084bb1079837164661646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a7b7b31abeb3d62036b0533af004f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a483afbdc2c4679c2f2331f7b7b31a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a65d706a2c46b744c47f713b5dd8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7ed39257de5eddb501a148f314d5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dac8f6ffa68e5069bbb642ae51122651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ac78d82d08c25b8698b5df50c2f3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326bc2e1a22aaded130d11e53bf9e4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6245d93c05b1f446463b195970214654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1468f991019d5ef69c1ce23bdb9a81e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb248371b2bc4cc8a77549f429bc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb5ff982b4caa69644d4f4c96465b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd385cc92eea60b2f8d2ad14540ca6e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3142e658576bc0de1957159174398659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5f4a7d81b8265c2583bbd4a344f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cbea97bb3144feeb7b6d59d97cffc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefe24f2f63c3831e624cc8f0393fa4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732370f608dd0d22d6f8e3a8c6e6faa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f682b32dad9bd2f59f4efa70ae92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8db26baad71b99807a0f78ab3e38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac658e6cf57b782e60c2a6680feab0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8473820d487c0398a278759bc0af8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5037afa449eb9a5a7e694b023b0036d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ee01b13de16a54dc18670833c81fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9e00462d4bf791bb8ea1000dda78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90aeb92845009b22c70ae46067ae10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0667a90d13d55339c6076acc12877b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57166801931eca465a048455bede912673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6e824dbbdaded559b1c0acdbcbb1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b9f153bf0b5ea96dfcdaab2459e60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f487fb5c7ac32ba3817a887d6f97a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef2c8e20c81d66ffe9473082616ad8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b934088c9ebf96a56b9a090db979877678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d1707f86e30675e0cd833a0736646679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba958899143f3757355436a9b13d6e1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332848f4d0bb577155493e606ac3bee6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf5edc60b798808c5e9fb4e67ed2c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff93164b264291faf6e7b6dc0fc2c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b9a352de9654f278db11f103595da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def6fedfe94d1d674461e6311cbe5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e8c18a20eddece759f6aa954f1f25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1305f99b551a9c6ad4ca467c60cfc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c042024ec012c0c8f7479d47f6f441688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13a1a58f2da087a06ee98eee781b85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b2a730d59ac74aecdb443b88e5d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dff41857df6b92d40cef64992431a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6fa3f1e1136537b9e42b3b9427ad2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99758edbf2365d382cd889740306af1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90785cb98813880c79eb4718470a01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e63d861dfb5d91febfa9ffc1f1b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906b429a6ff406c796e8f6c0dad4f74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acc08061ee8d8e747e10da7147df36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e039eac544eda4104ed1d6bbf4a377698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5a4d3d093ca1954e1e70b448a4be3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9f9946ae38fdc33dc771bbc076e82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54342fd20f3000b85439c3db32d989701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a85406da4f78e11910682c0408bc18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4b1978dde55142bb230135caa1e98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe748b71a659f37f27efd2857e0ad57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2f0a51146f18a98425c9b0e4496dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaa3091153bb9dfaa016cbcf86e197706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3e8b3d3ecf61f672c2a89ea9a07db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a7210683a24848836e5dd3a0d2a81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1be3307141fd8aaebfbf9e5064ce1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1bbbd1f6fe29350c7fcdf992587d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3cecf410225fe8d64c99eb7c9b7d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c322f50a254bac059eef7fdb69487712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdcf9465b7bbf2f09e45372f8ede1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc739ce86117afc9ef165235ac34923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56498339fb1644156f3f5730c32147ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25978a4e0e3d44db30217ea238ae452716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa817ff92b884dabaa9919d1ec16d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d377607385dfd9a7cd241a3aca93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55057bbfbef9ec047ff35d3c8fd9981f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8914c8bcb2f8a46aa8144ec87f119a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59906a7ed07ceaa81edd41a93713bb71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152776bbb5a423b423aa108740f61b36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fcf9e163d3cc8e0d473ee29d4775a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab40afdbcfc9869ed4afe78040a26e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa80eed6b21fbdf6bdd7c8ea1ea324725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b5d5a449b7de2855cbe95a15dfcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a2945855fe9c1750c54fb9f53a80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54efff662e3d9f67888f7b9c04f61f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd025a83dc1efb2de33b1cad436dd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d406f5ee9d4519698db29792674eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca35cd431ccf01cd35f3c0e6acc571b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62510bd83ac8594af3167a668557ba4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ad15f01edc46e7f3e5b2e3996e95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84dbed41343e480fea678fadc2bd2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe89c38f2b408062287d299d952ab88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455e1f2e51de77c90031977094f25cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985115183b8002f4dcfbad5e74adc93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929a9ff0250c3c91cbaedb7044210ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d63f892db495171065d6dd7e1ffe55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d60cbc52aa778de1cbe9cb3904cf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c4c49b970daad75ad2cd660334f95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494c1b056055717228532fc3a9bda34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69288cf78986d66099094a99c83ce9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b9f774dc2977c1805590db5eb61a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f015a7d99df7bdc9ba990821cba989745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f059ffca6c95ede5b6bac0fe83709746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b92941c205e0d98200696709df256747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553de2dd263a22cb1edf99a3617554cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08963ecca9f08cd6ca984f9d796fd5d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbdc27ce8e828e45d0309b29e3af0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea00ba975cd4d037d2c66e3af83c01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e04176bd5a7ee204ba9df24ef5981752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fe20c9d3f65bff37722acfaeba731753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fde08aa755d09f66953a9fcefd1b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5b30fa40f43ea4e7bf12341973025755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e54a0f474d704363dbefb55e950bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ed81b2c95266bdef59552341e908757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b2244bb66e07ebc19ca091340c5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714a0e908b362a017da5b7d0d1dcec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa260ece33614540b78a4a4486a4448760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633516475486f73f6cadfadca03cb781761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f67725c78e91d0ab3806b04dfeb6d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa0e19db8bc3727b1d79bba0aaff9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d639e0264e0941770566e14d80e3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d87676db1239575f88b7a052bf087b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e34cbbf2e5123a0136f60d05c18a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bbd131fd0cf268de7ed3b9f93c30a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>