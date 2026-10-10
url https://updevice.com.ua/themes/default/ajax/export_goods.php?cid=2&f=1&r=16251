--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fce525119a4111c35d2853d3fb4341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc35501bda087057266d321cb6cd762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072975f24502d07772633c66b46ebc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d95e2561f969c47ff14ba57f6c194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82046317caab258ef7cadcee609af15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316c73511a94ec68bbd7dbe0f23e81d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a632abf6e3f43cd3b90d84b04916ced7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2cb5b63c3646b6afde36370da108a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b4f71b2eb9d020ac3062e92b0d6169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c756e4f6c637b1d5cd062f31ef34d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c870db493ad95e15317e93ba44deb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ebe848f716d955dd2a004ee30130b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a144164f09700e98e89a2b5416121913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814802d6ae60385f0fa93508df2fc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f5b0e3dc87f9ff0869c59945f9de415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0cd19d1fca32c61ddbe0f6a821e8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728c971fce15e3b3cc8ef3dbdd947517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d40e144fae224c621c7a010323934718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11bf446d303ec8591586b5c40b3dd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2296c8e4957f31c18663e916a80187920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a7f429a788873b739c9071a66115621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f509bad8ae613fa0570eed9c158ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db53017db8275f0c240cfff50ac11b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab55a74c1f7cfb95a3ac6aa82b6811f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0050f8a8eba1d518a5130007c349e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd2dcbe1ac61b0683af05baa00e79f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250020c349ef08483141c9337ea073ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a92469fbe0120f034f299a33ed96228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72843cfc916e0b17df56e6e6a073fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18893375b6780624017e44ee72347c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf2b5585fd9ddb9cb078c76500e00431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259576c0ff096b96da1fb39efbf1fe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c06a8bc02f1a6403b065853da043633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa692166aafbe3813f6527cd970e7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61e717102313019e840bde014d15a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d269112cf38ddfc99157df286dc2f1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9f9b247b38bcba6faba4f12b0658a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0798d477080823a1e84c77c056bf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef425cc4950a92530e3bd7109312e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d39092602ab3bdf2afa718d7bccb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f7e8c07da0331609234ce7fe07e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4242eefbe7b93ce9aa5133698dfdeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcc10f5b98def3e4307bbbb8abcf4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecabc5f32dba90a463cfeaaecbc99c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22943df4428bc84d4d828aec7c83ecf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b240ce6ce4c667778e9ea2180c8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f1f5654db6d614e4a830f1e4997547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84526cb9a5dc5e789ad851a60448245648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230be05c1ec6e9444c5d467303bc014849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781805b5972ddb9e387c2ce60a09c4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6442002401e160004021acf86a210d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6f85ade7ae797baa83d0d728ed54c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e6612cd427e3d3bc6b514069a91753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a38c4cecff14218f048af7103e92254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313a8c183d81a9fced6bd0084257c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642ea89a1ae130783a137895af8b0ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4570c2c60dfe0a0f72d607780e8c6f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874263996e1201762dd3ee45bd9c10958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa1aeeb79b1f11e5d581814324175059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e488d20030d7ac54dc51501e0bd78560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594f55390a6e89e426f1124df3c3f0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65936d96ce0502686a9c5a254e84f3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e0dbd89a9746a9bc037e281c91ae663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2fcc5a68ca31788cc1f1bc5d6d8fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09e38340aaacc2c3c340dbe0930cab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07079e119176517aa66c8eb5849bb5fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876df5f0a3c31a8e5336e287574046067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad2c90afd854681e6316cad16af8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d61f670644497cbfcd71c3ffb3f97e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93250b89f6b64620964af5b1882dda0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a764df5010576668a2da3c8599e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ba8525265937501b27432b6f2f41872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b5c8ffb49adc66420f4491d59dce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29754cbd60d07fa0ce99e2dd9a8e086974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2e3d5ca86eccc29642aaefaaf45ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa781fe5a99be383f36aec85fe0cfac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b26af13d0424b1bec8700c249b2d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367322d817d928f11491d962e6dadf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62346c8701818f4b8f316c4d751757379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c05683da63892b87840703767ad76080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0d1de8c92f5d10c1315069d178b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965048493f7d9941e8d4f6e9f37a07c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2978502e11fb5eb8b45251b4f6432ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71281bc8c8cb5652ccbfb6b3e48865b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d47fb2583cc7c24015829f6f4214385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728245ce580c7bdaa61805fe2cc87aa586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad090f5678d3e13725d00ab83ffe0c9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff12f0d9c2a3bce5e68272e76bdf4ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4cfec8f99758bde0b60d6d0cdccf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179b4f4d0b77c0e547c6e9ea983954e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c28f271a1292e48c4f6d8d8622068991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f799947dc616568c7dbef16ede0b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc5cb7ed159cc88eb8dc9738ced1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c6b30c04a61ee40dbf1651b5247a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27784bda137a56a01a470f39df01855195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afb59f20444c476253b89b6f231d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802d794101a4203bfd27f7bda73f18297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1215975e6a28d251c5646cfab74a2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d58bd37da8e2b48d89624e41638299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba49838c28fed31d284ab624d5d09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb298a3d464eaaf0f8f2165a687a68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f36d195f9a7ec121f646fad17d2f4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea342a3a3384958a70de509fae768f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8583affe792b39f0e657618aae984b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700db89507de1aa7f4c633fe570e7bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613f3c2a72923130d3f00876c362faf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fca593c02cadecaf33ab46853cc04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d5a6135c90da7527783adb458d538108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd620804592a671a9a29a3aa7abbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e72bef8e7aa6e09050f3c560280b89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f1c858947e335d5e74c80e15a082f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f890e2a623b650ffb579da2654ae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e42b78d64d2185fff33ffdc7130471113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9c24dd5e8dc33605eed8d3f5ae1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27909b28f91226597363202bbe282ebb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d7baeead97ed93103421e9426d86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85a4bd432ec5ef3925aacc97ecb5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9ccfbb2b4d8c2265d76af553515bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954cb9f1c6dc4d5ccd3abf34ffcaa21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd4996dea05f596ab2d3b85cfb2a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71867667c5af30687029a8ae32669a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c2c5cad9058315e3211487eab1b20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac722d446daaa7ec98e6164de585d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647ce88026538e728f665a8bafbff5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a77e45d3c2b35d255b18376796875125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d122e28ea7cb87ef0b224348992938126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975e5e043868e868ae27695f7a08c1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39758b2a8f452477b200984a4550b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f3ebd50b2ea84811875c9b942ba3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc331efa44949b787080363866ad365f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc092ecc279059343ec3b08c9fb09927131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283e4ad9be801b015b2ceeaa8e2a226132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96bcc9d93dba5c6a4282e6299de776133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa0b43c1f8bf113def160d61863962134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc967e43afe676ea9d7efbb743e1aecd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaef7327ed7c3cb732d04b4e1ad5839136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198ee6b4e9253bc112599d80abb2e28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aed2a798b6fdc3387188c0aff0cbb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698560b0c02cdd8a998bc06f3ed6d99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9f69a03fc494e939b2f7ae54c4f01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2784aa49943caed1f062d7aa859f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461636a3765441a6b24cd021ec15d54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c9fc19835827999b60b26117441a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a1d4d86b038c77c10a730f003cd1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1fb2bee393650cd3a92aa97e6bad7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e2f92763cdf842e8e2f1c2da1d6ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebea504bd25b29e616aa422a5c6b8ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d35df20a1691d7e39ee5d6944f9a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578c5128d4d7435a0a650924421e489149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c760616d64d7fd7dfd1d691365aab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa5ac534add6b34f523cdb6edcf002151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8993f3d58c873e3e8c8f6295843e35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6bf68c477aeb69e972a15609120df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c54fa50a8e75635f9936a4b00e2c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59022e6b2fbaa51778f77d0094debcff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd76408518ca91a776b1c2d01c2e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e81733d4c3e01aa1b76f092faa825157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5edca978e2d46583eb25c91d5577158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde4c23ce4b3739903b6a844ca215f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d2659d97f458cdec5a22eef574518160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ae26e7c5ebeeb3a0da4f7b0a3ffb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494edc10fc9e8d1f7d57a84a7e2da81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ee036145c60a537c420f665ced641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f322d0f0005cd03fea4dc119fae365164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37641d45658a9d44bc0d17dbf369edf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5822a812949ef451e4d6bfbcfbb44b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f0307fbe4aa9c9cbd42ad351d8253167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb51e8146a7affbc789fab5c6920e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfaf0f8ae8507d81eb6d6321913506169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffe05da6d36f1289b5fba7525af3ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0235bb497dd18408bbfa45022b45fc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34498f8837fa5b140493dc7405d8bc62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e34fad3e647cbe67ff02405989bcee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe0818e3ecb8fc98366d3df5f83648174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25830b235e0935bacf918bc290dfa8ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e190c885b30a88251399b96293080176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285e7b5e62144710893f0c461023c81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce79eedd7bdfd450a8e3a4a02b2ee1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d5b8911c0d844698e87419dc677fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9afe8813a3f20fba395a595457a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc009197a8b56312a4f6a03e9206438c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa507bfecc4bdd585d29b248e32172182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca55f6ce8bee4fbbc34332e4fff9d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862e6c4c019ee46e5aa5605ba2d811b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d172b900d3a785b7a046cd7a8d228d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836427f3c1a48af363dc9184e995344186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537d0543e7b339c00c563638c1b92b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002dc81e8517173098eef84bafd87ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749a211fef8b9ba53deb701171e5a4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec67c50959425c725dfe3054b6fcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8647182ca233925eda428e194bea8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c004d0d7eacf306b7c0862edaee4830192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bbc86114e8caded5dedd9a76a7ab5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83f32722e12b2fe91a776ad69d1fbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583e3c085f9a8ed830ee7acdbd4cf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d383be5e8e2e22a97e3ad59efd44d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297525c6d630d661a6873dc52b6d783197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767ebc509cb8af06276237f160e171198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d2a54fdee759a7c64b6852e7a7363199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e360130670903b5cadee8a098d8351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7622331c564d65c2cfcf6462a865ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d4d6c52f0e46bcf8450f233f8d0ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd54ee57ba31a182d72d739a31629f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62edbf31ada15eb1a305f9a08ec9e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5870359f1f95822eab68a01f4d3a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3864483616768d17d20234cbe754c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726b2102e59b8252920c3ed1e773604207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e396981899b077187df797684d71fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea04046c82f18ae65d2ad86f5435e5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7049a217da59fa7555fca5a22179024210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba985aafd05cbed5b7007005a026f54e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c4daa4fae5c58b257f9a402d82c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35134535be1e17f1d8444f50728d0f70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37334cc8185aeb9d6c11766f82d71208214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de30173751ae9c6fa7af48fb54f5f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cb43a9696be86ea4d22a0819127f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e627e775f3ea725dc9645dde9f06391217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f188be501b15ec974622dc23b2ce4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fd7fae4211dfa3df6c0ff6543475c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb402f7f75735e659e692d277aa297220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56407ca7177f4717a839d5bef215460a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da422f984d1f06522afac298c51de62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e0bdd9694d1503132c2b92a89927223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d2e8ff20eff731221913722679c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db331ed24630046afe4fa0af883f519d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b466d04e17e8b87cebf812245201125226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb2290712e8ed1faae0856ec6edb84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f1a9637d31d7bd61a3b92972f074228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dd5fc746ed4b5e6d27503a66f1bbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d7eaf20a2cedc37ce8f586a152c46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aebd994eeb21e4b6bd13c69ccf79c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78f1484cce0daa1680c5f2fa25691232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0e2b346acfe953e7d12cfe924718d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66766a243cab377d3da53a59c25d092e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadfc7ec25fcd1f4127e25547111015235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b2e68d51647e94915bd9f145c62a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313dd7728a32d096602ec708ec5158a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b6bc58f8c4efa58906bc39bea0a68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868fc762442075c2f2583a0a678107b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa4f3c0a09ea54b552637363103c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1f5866a72f62f9b9f13da0c6ad5ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ec97d9ee5e21f21a60cfe24fe91dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc3eaae4f465264f40c56e38ca7c9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524ff5378ee95a1a5314c1b6bc97d54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ae31df2c618ba99f6467eb648bb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff660d4b8b8853af2c46cd71f950ad8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88a80afe56276a349c836381d1a567247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fdee4c266ff01de545e92b1244caa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d7d2bce716ac6a85326d6b7eaf05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ab4ebfc9dd797eee073fcbb7cc6db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd3f7fb2287330b5cbabcfa2a96cbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb245454bef2ec84419f62393d0f3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f708889b532eae4ca2a7c1b8077820253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ed4cfa5779ae6f67d3450f48280dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b276990cfebb76e8e21bfa9242a36c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d777edc3b77f656ff348b4dd6c13c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603b3be06e690a9d99f31afb0f9395257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac6747b1a37c7d74a73adf4b007b7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efee89bb9a582d7db55f205790d2f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a2551762cc4b7d6dfbe008fe65f7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23e01022b742f5300e9c11b1c8af3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c796045f8404a076a9132f006e89057262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f3fcba7428e6656a3c064c74026ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1a3a5a0ba1b25c12175f8a40f2d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c64f1beea33298133fb0daa5f6fe28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f9d5e53fe81a162d198cb039a1621266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5894b28183c597aa1732b578892e90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3834b9f33fbfbfcb8939dc784d84c79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236269aec14ec16cc5bc8ef04a73faea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65cf5b905a9fe10a7867a5934f971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4aba6fbc6a7f38ca38bb70b38967271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db5ee47fb7fc25c39650b3dba51fed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf15443cf9d6412a596d94f52e9fba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a06e6aee90fa7897cf75f4be899c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4a980c56a4fc1be6c6de0b3dcbbe2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ed88b015628558c4048e7b0f6b3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bfd737b8b7f722ef524679cb57134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82c0c201ec62c9acdc5dfacd46212278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd5d61aa18e56d7cb0f5a9670c38f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f26e88c2f66d1ecd3f7130b5d4c92f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb6a11db20dfb8a47e1df58d75725281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3612e94f5bcac244e76bb462ad9e7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81100db1c22063bf5f0fb431dfc4ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e1c28360bca16efdd25d40876b37d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cf66ecb11be1da78b63c5469d2a2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76909c9afd3cf11bcf8c822add8f3786286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235578f1a8247b39a194655d69c309dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadc298941f85e6088f434535d77b09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d0f37ef4f30baa893a6e449ca2e7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd00040949b9a5a35e60ca72619d3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506adf40d08d57acea0c05ca2cc4a134291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933196a3464fe4ee555e8c60bd366d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443f9541d8d6aaa97d611232957576b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770de11cf20ca08b9aca47c3dd2656e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3dc319a3e1597b92715fcd6fee73f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0076ee44703b142eed43c0092000296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788646d9a6052af43b9ebcb6a1cc8d94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99225d88df602a86a4481f131763c8e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3976c773ef2019632f2405f850af40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e420063da80e21e8fd800e9d4ae4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76cd953e3c59148c7016f4e037dc81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a5c6e0d15e6a081dc6febc607580302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e1fd613068f8025706e69b644c4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a45f838d78fbe9fa183122abecd65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7efd2fc3ac7f4c14ff55ddf0e24f59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb776945f60ac9325a67976782a9eea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e520a66b4321beb9862c941d7e0336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ceb30ea4fcc4e146ecea05cf11a2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d63d571049ee3d6ec8d6e33484d531309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c797eec61c790b11ed83cd825c2236310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00121041d7da84691b7beba35a8b3345311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334d1cfdab2c78ddbf10a0624642b33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abecb726b7e6495ef81f7c5342f7ae6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dded9251d00c38a255b1d5bb0dbaddb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce692eef36990280308a5fff2f916315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc86ed7c4af6c3c4ab64e789c9b0d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae57aa6814aa7d6de5efabb10f3ed20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90671dd26169f68a871aab3384fbc0c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872db7da9f13f389269adb751249d9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e6a44d66c1e839e2a0960beb0910320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cfb9c7c44494d90fcf7af07129149321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae3c7b8f1deabe7610c0ff4664536322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162ce2b8d0c9ef7d2ec907c39eba625323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419351cdaef071af57e1027324938e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa1e2761709d9090547909dff53a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bba9b9ca7f5086a5dc851e6876b9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b3885449401fc5bbc3e4d848bf3fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e0633d9f9906bdaa8a19d5759eb0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7595b305f5c97f815d97a02fb323085329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e245dffd35e143d663c5a947dec164330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb28a8ac71e8c66fa063d7b17cc91a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bffac59b8e8084d31e1ff8567ba07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493a0822a93537189d923db92ce468333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48799fd531e31cc1846b8b693712c1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb065e23718204312d214408d717359335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398439e56fafdbd4ceb8db1e902cce30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ab7615147d71d085af72540389dbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadd7764afa9b3903cc1d9af8cd8253338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1480507ab8a01f35d58c1f3a794c45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0adc20a565716d3db9763ab2c2c29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2ca54383f96a9b051ed9c439bf533341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389f5f120e346676b2b3b3c23cc53e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed6da6d73a2214ad651a42a78d64be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3e9a06878cae86d462b5016f1f89b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc23a166355993187516ac21b61bc7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04b2e684c0a5f54e981a4f4983e7c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a191e82354576216bfd658be315a3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fef132207c8b675f3c865cf31ac852348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc86b233bf9e012d9a7247a5f019b3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca129b111594c879a23b5cc2530117f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1418502f8a67c181f11d1d9f8c8f97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb31ac3b4ae6fbd9432220076f8bcc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c21b41cc692208c6d8ff0eb130b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1324f20d585beed834173250bbc075354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32004eba654318d37a23926879b7358e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d6db387a3dc2ddf52086181a487d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca073b726801f60d8b2e0e579f9d341f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da280c4a1927b13917fb74d4c229a952358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6147ac0f2c1eb20caf003b2f3456d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29161f6e98031845c87cf90f3e4d02cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7edc1525d5d76405d89e6f5dd1eab0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d3cd8b34143b67e89b18fbcc19649362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751aea397a9f6c3fa523bc6f395e48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94b9b5afb0cccd283e59911911a636364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e049d68f11c7e1872dfb683a807f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43503e159e337117746b4db7574d509a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c361a63e86c0e71562778f4df45de62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357913428bc1efc93cde41e129f2756368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0cc3e22a662d92aec5dc96818e49c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f4b15d26305e10f7a69090d4f47e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c33bf2007495eab1444732f385b80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d3c1acce684b994775177267a1b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3bb796dc21417399ceed60349c47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab472ee52b424e914e16184dc4e22251374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71504624dc3ef227ce79bbae8ef1a574375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479ea88dca75bbfdb1b75e5c9a3c74f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8e5b341f87cbcc03199bcfd45d5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb136183504668df97d73f1957ebf1ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7acb63a8dfb1a8c12910085e08ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f8f6dc6de30aae04906693edf6d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f57a7b64490ff09e682fa9455e58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82bc11cb626d0d70da966e5205f8d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa10126a72edf277a830e300348cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945d59bc4e18a8e814c7a12f4d1dec5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cc74ca1b1ee89fc85e43e118587b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a29df6dfc1f8867f631d3dbacf5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13925a75bd0b4bc1997e359fd3304cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04efc9affc0859e0826ace941735159388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6abacec97d78c0d59aae2ee510965389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b277345a017c76a1a790ffec3f94a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7186027b29ab64b24609a5a3991f3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bb426097037d63d7a28a71d4cb26a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3f38b949da914c5803d59b7058174393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a64b76b462c188f18ca06aa06ba3f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9bae55413375ae2061505c212594d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79fb5807a38e34bcb35ef01d638707396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edf330ed3f1d5b624571703ef5cae2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b53afe26f567b3b7cccce3aa4155b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586b9db00a0e8348f4ad0329142d07d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a3e4579bdb91e8f05225d7d28ca14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abecae5217daf261d3428a2e78c2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd44f537e217c4473a613b64092031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936c41e0f409d820c4647b4bf505bfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c01c01922e594da0cdb3042f06c77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3b2eaee176f59dea99c4017cca0c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbed9a0f9428b9493771902e4ea55a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e02353caaa4689122df14530b8b73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fbdbdb1e916bfa19fc87773f64add408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c263c74ef6d5d032890ce279ba32fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d962f0d78426a6d506552729abb83c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cedab837d2e2bd7ced5cac9ec6f0a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68aa9cc44c129d64b999cbbfab513d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2179fb7317e488f6c0879dc83e83e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff386edf9d5d409badce710d6cb2ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17772ce69e386adf6c7a02526964cfc3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171195aa8a14e7e87aa05769d52200ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4d3c8557b4144f922d434ff793337417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786b701a20f6a4528764759a2e0c29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea557ae6fe4d2795ea210810447e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875491d2a25c4221aa54919b7dbcd0cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecbddcb60c8c3acde88621bf9df6f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4388a8bf188fd29fecc18e7c8ba43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8e49482674802f1acbdcf39264ce5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020a2b0c146a72a40788b2ef923a0d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a5f075beb8f6a594d5797ad031137425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a739a512af49e23a5f26bf3e4d8e4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388bbb5a433208f77456dad87bbfb33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d8cd649ecf72143df39632b9fb7a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e10a279ec391706fb97f61b05086aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991e09c4586c4fa42bfd30995f22a13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3aa08145f4de7fb1d69937dabfedf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c05c5bd4568a6d413fd218ce1962432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19617daf54842ca50a5ebc38385f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cadf4ff68450eb70bc33ea0c12c2d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d0ad7f8d53c31d1a17cf54f58db1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f4f218016948ac5fd4e26d481c2b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05044736a2c8da00863a60944acdd23e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922340272acec2fe9c234bda4dcfbe4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe37186e87ee43e616f918fa87ee14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46046d10e631356a9a7515954842e68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3f72117d52bae4d5453aace39529441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77888b656db71f38b2d441bfacef9853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548e1581e5a508687090b1f351ab3cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322b56f68957b1810db300fcc2043f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d5a9508734c17688e91d358375b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f6c71a8c8a0baac3fb10a319cbedd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc7a3d4ced1e4f61bcf6065d406044447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8baa10f424c25dc633b8195ccbdeed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57fd8d4b489ca658150af02be8f6a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd7f8d5ef145bdfcf316488f8b9ca2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e5772684478d680fc579edb35f178451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce641999e51f32a39782933c2c63df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04ad155ec45fd800ac4c22a57905d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48c9e34e629f9ae473f47dca9784ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478c505bfd791cc4ae987440673bbe3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90c494b1c67b17683ba771614e2b81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148134b93f69278c5962331475e73f5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04426593945d01df6eac5b1e928147e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe91e599eeb31d95d4bdc7ccc4eabc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085685f77af8a91d1cfb60754211e9d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a8884f65fe3fd31a044d5c6c10888461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092fd31672b3b918bcdb3733ba3bb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42021db469921f1de042096d246ccb24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac2fdcc989f834c81153adc51baf0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdc0aea41f0f056a536a2e6e64adb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f19218bbd2ae60a9c31d21f8b912d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c11caae3ad8bf77fb6d0387aed59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d4cea2262920e60551bffffe974a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467d0ab2b33ecd92f8984ba4ff79da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf31e307cef4db606641aff77f12f28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b2a3c27c7fbf2bc2edf9e054cf47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9cc7c8692cf00584767b52e7209bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5825089c3d4fb9bdbffd3068974012473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e5b5d41162ee8f79721cbcb6ccb2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa913ab7c1d8c38c993ce91bf6c048475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a128c99de41e6d7d8abfe4a9152397476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb425421c51255f21693d7c3d3a315477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b23cc51e7a4a6ee93de6ad636b62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f4e43279425aed4e43b6480f44c70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704e7b6f91d6a14c1191a7c4a10fd98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc0b57c39e6eb2377bdedf3597c743481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50455518928c46bbf4e9049ca9ea7d91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912510d61ae6b450f315c235725c9e55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc221e72242397d2eb3e41400ea753484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f51a57c56f3d837e92bab05fe30330485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32ef1bba493c4728d4334c3124fd96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38389cbf07faedd42fb0bef3d15ce496487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae8317218c11f67b4fba6c20775d9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f3b13031abda8f6c196d47724f0bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948bb11e1396629f5a5e0fd347ed30d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f57d1e88515a8ddcca2d26a76b11d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53854fd2b7e1192cd8e6af8b4acc23e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452505b2d5627a2ef7eb9b59dc39673493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd00b1327f92d3f22c9644e874aceba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f73ee7bce6ef73cf48aa97b6e00a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb37061b8644ec764f3ad76d75fb16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1102120446bdfc1591e928f3a6025497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da013dc4ec2e35e1b77dd5816412b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb9581d2577fd337e33738dda39f73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d49c14419e2f599a14a3d93811db3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81dfca3b35546e854b83dc026ff878501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4e6d07db2b090fbc358091ad87f76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24850219f3e5de3b697895cdc7e5a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8ab7c19a100f7070bb940b55c0faa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f088b6fed6ac84f082ce5168f46b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6866549fd7ede1fe6b1b6ddc6a688b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fab3d34ef1fd635e1d7f1dd69ef6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f943d31ab6e97a4bc58a750444f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad6005b1df36ff93b21868f2b53c42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583008c4cc1ad332248019c12487bf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08025096751b612b3d25da86b0e23350511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38bc84a78077ee34840454c860c5d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bbb828348dc011a3b9ee1e323cc10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d9a370c9e6b58368296feac047ed8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068549f1ec072d3ee3834be3e5db742e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524168e41886690c9c75a51cd3365ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73c0ae41981802dbd55c54d338821517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90811b0b9828ac0ddd6c95b785245a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0039957e633de1e2dc128c4cf5926519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c76fd595b19ea28eafce6dcc2e6a95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a570c3945bd6bfacae8663c48ffdcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9e135442833fcd9a0937377625d7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90bbbad3422b78a7d842748298cd33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee5c7eb9337fbb3d1580af46544a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef44624ff7b63b4a489aa30daa007525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1001a7c39ece1b10dd43b01eaf95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5908dbbac82e23eb2fca0aef1d805527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f83fc22a8796e05850c6364371db71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b8758ef186b9e2824bd862841e40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe6a2112baef921c1c7a536d2b7143530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d84f0352687156922fcec33dfcd9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72631cc8237a5b241ecb5bc2d2ca2e10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded32104df9b22cce71b2d5f3b2a963533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee278be79bba8f91918329f507a14062534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7319755bec911302f964956696bf6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be904f24a4fd848bcc1417d040e078536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e336fe80ef0ac02c345d6510f6acb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20cfdd53a2b5f04c64a8f3f2a207a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7add5f52a51ec6101f9a3eda1389e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26530da1c1f33b50da5bd6d76c5f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e209cd06dd1b4b2b58dd28cdf5a2fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc1b8f0300139ea1dd12293c8c779d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea289294eea75e30fa381938d867f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65d886fd2b55c719cd39a3a0a1c328544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521955f6f229eca3e5a721c4c109dff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c8b10a0f7790924802eb6e9caaeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460309db9a1e6bc49858322fd3c012bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b287004a33d51329a5c61d78856f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab4bf01b6be9932bb4223ad7423672549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a797bb63d73079f737c84e5ef49a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1cd4d1f7a731592f76bc13c694f06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa712610b70df4345ac635fb7746c93a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a8a047de2b27c6185a829ca9f377553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e4f1dec5bb4058f5feaea6a78280b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68465391e1f6b1cbe1d5dc90353dcf0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35edfacceb61e4e47b9e508255faf97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30d19a09ddba40d1d93d948df1e59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70573c10d84e7d1427a603896500b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e526953674f25fce11ca99faf703b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf1e7260dec584f0252e1cf138a212560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b26d90bf986f7fe06c3f63aaa5008561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8fdfbc842923ce1f61ed41f32b97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c7a280c9f9d2c633313b094afc7ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42dd51db291cefd7fbdb596439c2b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5906c5f73ccf4bafc1372a19e19c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816caf9d2387f529c48bb23ca89bec6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dbd0830a771cee839f8e313fb5885567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685f3865c40734c96d393b5183fe0f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e64a70fffd9d3f72fa18436c7254f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a5f45cd0f39028836717d93024c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8b05bd872954005eca733637ef715571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8222da8e1367fd02a850805d66f9ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c545824a12959eeed4bf431299d385573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a322104fbf743c688e0ff1ae2f2c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2038d6b6bc07d9031d87afc0337c7dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd8c57861c1c626d916bac49933f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c5bdb459cb80fb7bbb2331f13ad1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecf6dc56dc1dcaa232b9a4dd71c074578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5901bf7a73e19d1aa8f446e30ab82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2b99825ad66126f80cf9ad8bd157580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9672587cfb75267f13a082f47f6dc74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb176986ccc4910fb442084000d28066582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc620ca9ddb968417cd0b5ae0de915e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216aea82e97ce8dad20ce90162ae81b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41895c0f349352fa6d8ce4d34342d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf482d2b157b27ddc5de2520fd16fa6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0d21ea8802cc55ff4027041ba7596587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba450f3316fdc4d7591e63db57b2aa4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e8dbf4d2b1653ab48409b8adfcf9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eb78d3d4c5db6bf0be49262c2146a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6f88396dd98240e6d8d880984416e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d3fc43b5722a81b39fca65c5c0978592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7596bc95df263c0a7e64b3fb0f2d40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ce171c91f686efea4d34330a5ff28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae832c8680bb6653b2e7fea15a11757595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d48c7fa90596792ee92dd947eaa6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ea9b4083f219ad423931adb61e0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae57269dcb4d39a05a7abfa99a683a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0f822f07e64b1c2037845384554d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae1e5352587faaae5ce2e4ec27152b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ea8901a432121d767a2fab625f81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16554432d1fcfbfd82a2e6b45199f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d4f6553006428e74bc0d4c90d16a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b2b33a75e1affceb8a0ceba90d66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706687b4b71cb07e63376427c0dff621605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab660bcb4f70b2a85d3e56c46d1430a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2f324ba0899cc9f83a1e7e13b7520607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee607a3ddc0218fd341392dcfb9d77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2896b2d9027eb55143a60d45defe7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108ebd1348dea6ce22a73bf5da5c813610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc188e54c69bfad6683ac92ea3e8a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e83912be2c3a029a2e4db7bdfaf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ee13b8959b2ee23e3fe9b4c8226c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d2cd5aeec1f24b5f0015d5eb4e0cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c1cd2d90f559aeb3ca3cf730bce3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0894e8c9c4679775f32bc60df321c67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6c8758dfedb388669e180ccbac85b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a741658a86987abf81d565d12459d2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153188e9ac7ef31e75c57f445d1a8f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd645eba33e61884dc35cf4e9503e127620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0e73f02a6c553f7011fecae8a0d0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a9222f27a9cbb99094f6b76bd997622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c79a81eff4d62927a09c7a7b1aa88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe45a0a99ab5b8cd4e856dec64004b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca3f07aea3f12ebe9cdf7c81dac079625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa03035d586e73155abfc8eef23a46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee2a59b2e24c1dcbf6e29fdfae4be6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f1d9e724b5223e0b74af10c6c409e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba313276705fe7c3e6f2ae905f229629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bce6b01a51f3f089d13c1ecd48379630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b48f892028b811b056c372b2a2fc04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16159c74ef8191481cbdca03a588f17a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f18f2ce041f209f1de6ae68a3c84f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca843dc0f8e8538257d7946ab809b303634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4e75eacacb3b9f437915d4df82f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3504442105b2a1e05b65dd43d288a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a322cb1ba526fc73b05987cecd93d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2daa2fd71d5dc451df13f166f87653638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416c931cce21a43c97f64a2d7cde06f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc12be2a8f8d23808fc167b86dfab3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfb7b8754796276ae016d85680dce0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f018f4b4d72e7f05e9fab7103a8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aebdc535aff55fbdfd76d77779f24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a69592993b7001a664254f639970c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230e16ce56f45ae4734873ac492f038645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d751bc4c64d92cb1d62bfa47e3cae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414df9c9bf0f835a0cf1c80285b9b63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f427389d18d0e9236d65bcd8f1a063648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e109a4c862e1bd1c91d9cd11b81214649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b9a25cfe5dcb3ef22f7f526cda9d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4446511308cb4714a8666876b7f918651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dcd15ff25974acf919aecd5a9b2e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14570921de37bafa6cd4f681057bda90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b911bee879df35010e77c8367fbba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708be8c2a55b8c92775ac2a9fb4a2c7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d248e064f86a7bdaf65d16ba6ddf731656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857d1d3431e59f0395b1f538e50ec9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bb590de2d8f957cf62bb22368a0c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35d3bd2dcb94eb5d2236569d03fe0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4562eadaf5af4643757db53ad0b6281660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b35a1562c712410d9621d8352e4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff7fe391d2ac36c4580da5206c29eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986080d495e0eca5c304a5c2a4d2c46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2fad6bf3c1d2c98b3d775c98ac266664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be683365c03a0abfcbae67dc21339665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb9efdbe6591dbfe55761870ac0a24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a866007fdf2cee56934936d4324e08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e589dc0951689fcb40271b45e9a2994668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58468ef2000790eb42973f123ddb9533669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fcb90511490ff59dcf16ea7e6e69a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68c3b68a6902571fd3075050004af8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2461f6ffebe7c2ba5e9083699f126672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659ab5d8fee1c00daf69d4be7b62f3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e0aab09b20353dcfa9bfe2b9c8d20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360759637ce8764c3913b11dc9814e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0e5ad3e30614eb088ea9aec477eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97945cc70ad95c805b3df06a605570ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7760bd5eac5b5f3b340b051a925b2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa83a2d5c6639eb9a419f0beb6152b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657939f410c87fd84befa40aa0142161680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e025fc26c2fa1e2d7eb0296d3a03ef5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc3ec38e5495f5c523dcdbb239eb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ca80cb80ece10b8a55c6444ab08f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce6d2437a00610bb0161084ad423d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d97b2886664adfddc6320ed4565fa8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6a15dab57657b6bfb9274c5e3ec03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f306beed130df365ca6a71986989e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402c3acbbb48ea1897fa414a105ce41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ecdc39d8c4adc8eef24330a178573689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1c41fbecacc800e7fdc2a4eb92345690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f14e4ef4f9d3c0af4c176e2ea4bb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2ef776a3c5bf77f884c0804f48d1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f66d5201580e94fc0652a86f99d03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4e040188fcbdfbc4bc4f09e8d0d52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743c5125e11f207d1423a953c58ca85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ae5a97438c7653c943f23e6c9b87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836df4373bb069439cd47548f1b2d3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf0e4fd57f6976b718ed79da7cf017698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a86ec241c497495f900e996d3ce8af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534a5a75b01c839f5797b0e8bb0f6f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0774cbd078cb3b8582368745a0e7e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b70050974ff795d1a97188dbe2c2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6078e54fc983119cddc8efa36fd33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ea8fae50ed28503fb2cc7631f207704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a110ffd12d407593a76a8d18ddb2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcda477b1be4bed19899388b293439f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dadf7efe7e1bd52fe549f744b952e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f968810f37e90fa3fca9bbf8b468c60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419b84329e627394e284ee70dd6e55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56942ec8395a5cdc969f6faee209d53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faa9478c96b2f1bf23e3d365b52870711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd75f3856a1bf666c835d102272e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420efb1512d9de11fbe801b8158bd6bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df68ff64ab1d49b41e22206ea735f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81faed8075eec324c45dccac2e5297715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b77922982cb1f2e8370d5ca0af09c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29846a85ccf1b544d055627ab614cad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07cba80754edbb0479e1cb833d5fc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de564ad405364c0d06e146419720aac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d55ed02a85046de97cea6326afc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde2cc54af256359d760fd5997a23d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2466cc4f97c1770887498aed6a37bca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f41dc3bb4d3392054d3be1d7b67ad9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c08019712d6b3445b223df92288a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb8cc3b23bfeb875c389911628d0af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22766060791fb2764a94b01312c10d1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dac1e5f79154f36f826b1d0a7fdea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a4c75fe73b7ea0d47dcc36c2ff19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeffaac411dc71e8e58dd3bf0c7d0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2b971ee9fbb7ad3e5c3923975d113730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea0b345063ebbfc3eee352cdf0a5b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e50e89ae721253b22287d2e6cc16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944755b6606bdf6e00e25ac9f49c6f28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e8bb9f5d375860835d328acea7ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa1211e1f720e60c53f4ee23430cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eb0beaa3626e17119d3717464df4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5f37ea74e5f66d9d74005e4e5415b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357fd85ac0b3cd50124583398642fd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc78b7b567319caab52bcabc82298739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c284f9b378be4fe2511147be6a732740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589959548bb4e35c817be43ac098af8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdac9ce74ab1804da501c3d6f5d4eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a15c6d34129dd7ae43fbd0db08c2e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13672d62a6b0303aa143e1d0d6e9c2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd007597efdc4a42bce435d8dbd6ea69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a4d93adbf48197a7f1a478bee50bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ad7b30276b28671ab8dfc279c0a01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df12cc94a861576f59bc4abee6db5bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a06e83369021f2f2e8e0d9e4d73dd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05222241722e7315401ce4e37473237c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb053ad5c1d61a400af1d6d393f19a0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bf38f64e5de9a48152280c1fe45f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad63b17278fc4d90f93c88dbf3839753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e305e0218dadcf6cff6512b9800da8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79fb12e134ecfcb3196576aab76494755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bc37bd5d247cad6d43b7ce2364ac8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c54375a882b694e4f1d55af6c3d8d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a135cd07246160f6fee6a6e889a399d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fe7a266e45def4de7df77e5f3f5b0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1968ac0f57c0d87d0a460dab49f44a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2c8835b41dec2bc500e4916d837d2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b88983c5d1131dd2e33c1f3ca3e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b874a88a1e262fb1272560e56199fa5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcae0aeb4cac21f5ed8fa309d3f53c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de9f083dc7dcd2331dde4db0288ce4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e209719769950bca3808a52eee12729766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8321828e3281bf18b8458b180cb103767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ec5a497ff3047cef1e7c8afd24c43768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f08da0b3161f272c3518c2a797cd3e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac9c3a478f7c288dff7f1072ed245770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160e620a2562f9898222fbae1881818771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0351ee9ba3e0ec0837e792084fd8893772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b1df46e7da3305b37f5c07e33f42d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ced215a4ca13a250b58e0bb12274aa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b707d3e77af79920af6d41d3fa2f63775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885e10a5423320402cc8537fa5f16b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd1be9f0e81abf99f6e2692f0660d2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd5827944d49b9f92c830685817bb5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d4dc86ab401a166a563210e39575e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcb8812aad02b205a14032a2ee5423780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeb6ee7f4bbb861958d07b71ea6975781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255355a73b2367d4399f5e7f7fdc5e9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870c9a56d1ef441d65f1c9f5af3701783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690f942ead298b15ed8f0d437f0a78f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6e9c643e5b97953c8d6c321dfcf50785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b265fb3bce6b1d22fa59a837e6df41786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91216d7e02797f25d7e34b7c915614787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fede1d4f8b674083121ec07f22350d0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c17a208722dec5626073a73c6c1fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af574dccf5faeb1d5dfd3bbeb423663790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be331312b656983020b1c149fe9ceeac791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50ce9611a1481bcb65ae1921b9ba20792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6012301f4027ff01dd84fe001ae85b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f91ab9a4f89bf0367f111bd91a775d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36831debbe9ec587110e2b1780457c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b366670f462f68c4119be33c48b014c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca89189e468fcbb5b4fb0320f4b5e21797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b2d91d0a9f42da033b3fb1e56e0e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a64fe36f1e73553eac5a28a9839443799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d4303590f11b612dffd4df0aefd38800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94ef06da278999e771d89096098494801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335f34138ad506a29d5204e19f35147802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71288848d3806dbd36401ac3b4c35648803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cdab20b37f4118d995bb1f5a0e3b7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34a9b675dc5d81ab066dceef4e49fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ccdef64b45f99a8c0f5a5b62302fa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18481bad10a09e6be2e44e63814c9570807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a85062010d13ef69583dba82c11f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882feff346719add7b5b42a080c6a98a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d71ed3cdfad437652d328b1cb4e1f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b01d43afb1b7fefb56ed8279340da811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae928269d84b110c087686f2c5c2e83812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff79e672a14e5567482ab95d734bd2d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3ad9d6d6b1a166751c1ffcf24bf19814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d654a8347a0fa6aa356ad4f0eefd87815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a956de8983f3f39360f226e91bc8db5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927344697c5cc14ac3624fe86679569817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2175c29e69f9fea9d61e8667ce468b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec778684fbc73f0fd0cac2d7b690dc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2987df05b2705a8c6affb3b7adcf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca946f627f100da76beb9437607a0c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1cb160c40a171de764838927caa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c556f8c7f19b81a74000bcb891f296c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501507d8767c5b6549c14b2603dfd6403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34257747f79ca47124696a09501c9b5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e925cb56ca240c2514d5032168efa65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfbbca4e6020a1078996255e2174ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda56c0058a5a7e506d62b0b5d1ab0327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355b1d08b4ec8fe3b8be006e83ab208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990c59426b4b15e79de7d911dfc947b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472552ad408f99a57aed01eeb04614ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e581fa6c354547d0f65da5c3263bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d534c5bb72996f4f8c921d6f3f2930312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb124a76d05047c56e748358dd1c1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b999392100d17ccbf8fe4ad59e10f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc63fcdfdb9ef3ef60cdeda96a6dcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cdebd27c64350ccdabbdb3882ed5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20dcd3151f694a9de0cb2f919a471a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc4732e328b8654240b689958e421a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb7d036035d29c453d80bce0d9a76e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5910ae6424fb07ba4d5fbc54a9b48420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72585678cab27dc5fdd80fbb1968e91621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340b63d52616d2b3c690b0eb9a1cd6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bded7b0c979b8572f484f5b7061ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430849d4d9a4409cbacd76e960c4d66f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d1823b396013677cb19ac08b4310525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beae550540399bdd2df16dcd6a9531e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e2957d1368ba2880e677bee4bf5a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e5bb15bef24fb46ccb2ef9370041028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969ffb1b34ea592d3fd5e93c06d24e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd3708d9c0996f88b3486c70b6297b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9322cbda853a7cdbf349771951877731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7ebf7893df9b153b49313fbb9b1d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf688134dcd06136c389107d3dbda933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3add2d8e2bef21c50416ac6ceff1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262f215eb830b3827058fb41950ed7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b482f5610d12f4bbb3136be4540636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bfc82a0163935ac84c518fa3ef40837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13eb42da9762f7777e5d83e2832f5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbde231b54d17f57fb4225f071649c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b4edda88b453c79a228e2380a68940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7254f9dbb4fd07e36561a33f8bcc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f45d80497d7e4a03a0d37cf7a662ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f0a2a48150d3453201eac775501b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabbff51a49f37372620da2752ae83644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d969f528398b1cbd273c906479ffe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b40e39f5d4e4b7d196aa0caeee5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28892d19f83911ac3f7dfc10cd91303947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef10246bcfdefb844e5b6fca2192c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c53ba291a57be4fc679ca88e8d09a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54b72476e1036e5b2e5a548b20260150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f817c1b5d2b778894596d9ede28651051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d47bf1ac6d85720e5e2fa6913b3e9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58607ebafe20f66cb93733da738dd1c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118817ba5568c046d1ad73f67ca714654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06790c961032bd4eb28087a17c83c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6d735ab8fb7ba7b5a2c41515b509d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97b1623b083354cd6d4761de6ec0c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727c37ceffcdfbb79102810add6bb9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b142c187dd1cc5053e07e28587ec4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4abe1379c480927445cce8124447f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21471f2ffb4d85d7cc5e2c098c733e5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbeb91a83137a326ac91277c2c914c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb9dcd1c990b1cd6e8ccd08cb0246e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b6f75445e7ae0fbb1e831befce94064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88608ab91786bd8a63c565bd0f48d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09fd3066bf5e5e208d068615324f6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235799811844edfacc4bfafd933a75be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae38d30cd8e16705fbb3d57011f329768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a34ae411da1ef5af350370cd716aab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489d0a5e957913d8ea335d0445730b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5de3dae66c9f0793c010e1865ef4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbe473ea24fef4f9a02bd7e4f3d39a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1bafe4fbc659fd02599054be754573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395c61e482a063d8ada061a419df8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53cd95dadf797a0262ba08b933f62475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2578428b4dff90bc61836ceb67c0e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ededdb77cbb5713dbfc965fa99b25e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a1beb24b4d290a4de40513b1d0f2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbcb5bb5fc0b068693bd8dc83b7b7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425819cef025e8b1e1260e9dde15fc5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbc2df7217d8306a8eca51a0a8136481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b824bc845d8f57d3359fb340eae7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaafcd3f5122c1c561da749ebf404f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127d19dc894ba217d9d8983e91fdcc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34145e3e72ee70b9ca066b121f51395285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66996ed97ece6b39e5c8f7fe88144786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd604b6f27e5d0ffcae87548b5c61be387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5f920fe1bb3c05ae2740a4d026bee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23547eec88a7a7bf77413531b4c3200789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd29225280afa3ae538a84964a52cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa234f5060cc97fc40647e84aea2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320585aff22abb6f99a0b0f8c69d957e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285e8c2817d9a24ea7708f5355ab9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067241250df835996a5c85858da653b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fefe9aef93790537c2ff8d48975c9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cf47daf79361c692738a174f3351296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0e940a7179f279d6cd74f7c31b2b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6998bb47efd387ef23c3d3e26c06198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e58b2de5249e0f9bc64e80bcb40e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0380387fd6b654c6862aa61a2e46a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1dc7315eac96426b4c70755550e96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fca42a07b223e3fd2623110a0bae4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b08e6cbf8cfd6df290be85429607ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425031eaa530035ab16e02c27c8ceba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e724df784dfbd4c07638ddfcd7d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a06760c44b78971ea05c0ad41240a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d00a80c9e856e967bc37541d4c157107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c31ce51c98d2205c4886f5917f969108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b0ca5e252e2508eb765325ac4a300109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d49a22ed058afe42781af74f68e6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28fd214935f9ba074e55107c425298111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e53ba920fcf277ed32b24f8ce23fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71ef119d86cdf4e34b458462a4fe37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f88775dd74d0f1227bc84e843ee3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcce500a928cad415cb9b7d6a664461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca303f391d29c2a6479063e200499116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236ba8e7c72ddaabfdbe589807dc595117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea1dd60ef9ecb752d12f880aa53f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f9882a47650f22948f24e7c6f86c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8c6e950f801e1a0d157c96ae68285120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751cf811d9b17d3b4d1ccc0ea8c0c5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a79dbe92ecbbc4c6cf75e2858b63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede260a2c3cea18e766258ad84af1fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a02fc3326a182f29a2f68ceb550f2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2ff13fd0dcba229403f1a521479cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb065c1529e584b7970b91e69d596126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5821f1f372cebd3f08d66b9be436127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7323fd90bf06fc3da13400c742e291128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434d419cdd676ec90890a2424c7e28d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501fbb3bc108d8a78a73811cad92d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e82985316b0c7bac9f65c0bf6405b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cfb089951b58f4717d9d001191cf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729b67132449f02a8a6ebd9af67228133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb32f968288c036f73a8e38c327c45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843efefe008d1cdcfc56ca94e19093e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a4933ac49411867bce3874f25552b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc696957068e052ef1db5aebc8051bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec29ba7c5f9684e2df902403543080138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb07dd63d91580d4866a366a0457ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c5753a471a00ba60bfaa7db679fae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4976f771e3e459ee11b08b084f2b5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bc69946617701af6e5fc989b5a98d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d52e6f99b508b817920267a290522143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee933eda080c1247df266bf463bc6ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bf050d0e2ed26296f73c2141e16a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24163b5fb6c5a60ccbf854c64566a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3396f70747b7dc8f4fe30c8dc6cb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8830fe777849c81ad99c477f9dae3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e65d5e8035668d9434774c0a5d98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207660c75cb6858155795dd64c8e5b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f942dd324d91874f91c2c21a354b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1160684c1f412d665587b828c9bca4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af088b38a92afe30e7021f45eb5da9e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8285e430541cbc9068e848da8dee0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d375c2dc2db11e92fb944274e191b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f3f06e581f65cdba0eda8105d496f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6688bbf76833206016b252a8747e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93187dc87cbf86d724427dfa2393fd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bb4933c3fda5571fb63b3f5693c6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4f890e57036f5fd7e2c56bac537c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c5572713f8e2ed3f7b1bc95023fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0edfb5f4b8a45f9eda061cbd3b783162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5475ad4df2958fa097ab03e6cd48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f75be338f33a7b0cbf961fc25bd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404e532ed0bea60882f4108e5218279165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83423a2184132c1a9b1f35c16b2b1271166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eef0709876c2683994066167261749167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0662e98d6a4a6b1b813085fc10bc506168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5eb55d090fb400af687f14adca202169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb4d2ff27089e3cd64550b0e3c29c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477963cb3ade2a28aeecedd45c2300ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35af3697c4f6097af9cb358b7f6a7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd471cad5ef1edde281336492ede0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c27ea725e422c5410b78c4051328a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a6901e395ef449722922742444cb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b7d45223ad058513647b4dd78b7f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16195bbd0a4a3132215efb78b3cd033b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bf291896d67b5d69cf28e43a5e1a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704e676dbbe4a71de28610fabe85041179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76791b3b8349e499e3e422768bf61c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab5d5423ad3bb85a4caf1d8e3abab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a693e58c5e69b9db71439ddcae30b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156fd58efc14df09818cbf0b885ec70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a0bd32b921126822e69302b30cae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac1db96385ec84db5fab298d8e24ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1c7179f7ec1c0e74a279d4baeb51d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ee9f4f2b2ed641390c27f8d426843187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f269a705928db3613f12f3c3310bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac175a6a2c5035932e0e0d37f525b2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df42053b13910c13285116ebea5d64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec1337dcb38f71279ac0048d89bf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee699e1293ab93ea3011add0f95ee1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1df90a029abfe238acb4ecb434eba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe44083b0676aeaeda46cc0ab1619c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fafbe1844f440aac217e6261716f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0600c8d5233cf7ba755ff2c1922c1b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f4e713583bcf7d345a74fbfba392e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3ff56a07d6b2468efa693964d56ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93231957331a24a9fe9d3f2676b12113199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0cd1dd1920ec0176a8a2f2d053121200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6d6b58be55236884e2e28252cd9fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d877799e91ffd78c2b7a3d7f9dc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c9233eb3fa675b868763e77dae4f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60bbff33925c51647c05edab1a5fe2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c21ad8ebd9973049fdf9b08572447205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8030b48dde935c7d363053f13752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cf08f4db543d1966af6e518457f5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1101042acff1c43468decae8886236208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67395f55207fd3f7bc384f0193a0a39b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d59754b8489a44f73c09bec408bf6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e351f14ca983b830db2c585d57c8ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac0ddaf36f408248a3d6a3a3c7f7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4275b2c3cb86c8299053ae734ad2be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046d65236becc926dea12f51cebddf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef469f1758f6755912c6d473cd088215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6374f8c8de76631a5f18b9a72a3d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea999a9fa623f58daaefa0500ce9440217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b5e662153bd9d4a7009c7897f9af1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712401187797b5e98829ffa11db8ace6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fbfe341d1ca4b01895a9bb68e1ae4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de302ac6684de3df84bbe09ae3f34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d1f80810503ba016b2a13584f95c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7585c58206a135137b58a175fe8e42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659a6fd92426191d79a5bbf5bdd5c6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf72d5a07a1dcbe577fd3b1d1495be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512190fe77709026cf5a6422dbdd7134226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3e9f67c29cf13477fad1a4ac2130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696aed2c5857023b500f1fd902d1b7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b63a5890052aa4a6ab0b61a9b3c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3d6d00568bc8e4de4b06c3c7ea04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8bd05e9b18339178cda6d55268e37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ec7cc5d6ada3cbad6f999c5fde4d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f818285d99521c8c3f99f4f713fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e42a6b93ded61cdcacd1e87a6de06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc41b4eec33d79e65c891041d39e86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620ade46b2f871df8f58d33ce2318e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11795dece3327e8ff19f851ba1ad93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f5e7bcd60c22cad5118e3996301b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc449d088f3de9c3bf144f6759ab87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a1b43d7c3168d5e2577463d9bb7a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182093dd2cf508ab0253e44859152349241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18462a197f02fb694674264e53cad333242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7b51bf141739410c288ec6a58d05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea3351bb3fecadb1a5b99daf6af4a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b8dc94cfd0361707028d80a8e1d3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9c3fcad53139bf0470e3f60ce408d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06c45235a727112c7dd12c3b73db8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58e1f5edc619d34413e3ee0f64acf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4c3f1262ab3971598b69710f970b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dcb1ed27a129cd168757601603195250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf6637b1bab9fdf58d484905aacbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67130b7217269c6abb0f423b5f0652252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840e8db37982e2372117cf8e51d22be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f2fd1697693c8589e4965265d2f7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8fbd945cb4e8303d0fb4ba10eb7b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48551732ab91f7bd6896815bc858081256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e16eb8f7df7e616300b94c2275855257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f79f33cd7a648b73e8678c08c424258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd524c41f2d493bf28904f0bae72838259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134875ab1a9d965debcb86865716560d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb6b18539b9afae17f27197554606b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f24267a10b3f112949e75899bc8dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3706cfb9a4a70f9bc81b9c0f82fccc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c00143672df50a3e403bf3fe735f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d1713587b0dc359dc2384eeb27f1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91d627c372f895a507d0b9e20ab9e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332ca2c812b92a66b403a3c0f0f5b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f69b5eb8eba7eef60dcdec87c64ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c64778a1a12a8beaafa3b27aacadf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed4368d54270f92f06e573abf21c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ceb04bbb886cdb2aa1e7a4d51640c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5c4d6f11846c60d98d25022319f41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329dd2a2e7596b357d971ff5d3abb42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b10eb45b38111178aedd13df0623274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3539e44272f55cacc2bd471a583c5ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568bb5b10748981b677352e6b088ea0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9545adae34668030170c02cb66c9786277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f4835c4fb2c6925856f8dabfdd033278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaf8cd08076f85d6fcfbd73a334b7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554d3bffc96b971e606f60796f4e8cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e912f139dc9a00460322e13b4635c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2efa979b518d81ad4a1fde660433282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd717ecdc75e438a3c1f4439478fb061283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befef1cfa688218938cd10c6844a182284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206629f79e7da18d27841bd21845714285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd0a6ac21a73caea4b9ca7d7913faa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2a7251651def8bdee623dba7d805c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8822cdc182831a5e8df9e58551c24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22719102857dfa9dc73264fbd2209b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be741852c8d44c7c503df5ba0cf1678290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acafe06faa3c50b6db2896efbc909c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bc64ba73e562f2bbe018a1bf71746292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5464dc45eae5f756a17e66a8459a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b81565a5edba388a0562023d28531f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61de5988b6c573158cea4a1026d064295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abb01c724e65ec08dc20f83008cb95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a6b35e1f49ef7116a459baf8b9e8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e8ca04da56de5484a4fc6f6d8fd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd962f2fbef61ade320a2b8d38ad8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f80d851e1f61a23d2031a83289a2bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd452e9a5d230fe53678eda2707621301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f53ffe2a7cb1adede14261d861b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eae224bc072677400286699a2bc5a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887f567beda1cef14d53ec5a2dcb354304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef7694b19a0a54aa047152789689d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072ea64b7aa6568df816513baaa1e5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eaa930fb79e6fb27dc26aaf170869307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e39e2dfca5fb49dcf55e7419b3a3c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8921b64a4e4c3fa1447e64fa89a26a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772153636341ab2f7ae33299d5e014fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f40ad7cba5d0509b4c66759026f336311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb7dc8fc3b895e041d46edec48d27e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5403490cc7df091af4377cd68c4b16c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1850ff33581655f0678c5efaf465314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc5d4229b31989b198e46f870dae5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e4cd69e139cbac1cf9e5c5121cc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb47682886cc57faa9e2e82a40f3f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7536b5797ed27c098dcd93367e7af28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d23dc9f4283326429e6e531a2918b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3b60649f215bdc9a9f49b0cd74162320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f505916416d8d61790d350b041cebaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e61203a9a94db5601adf91f3a2a8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727f3561371ddf929a115872871530b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0489e84c8eb909b4040875f2914a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bedabdd39c57600b97b0c507e92322325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858518007ab671b505ec65a1dc14fe9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f320d0819779bb53fdf8522c87dd5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c603cd537c6dd5e11f37f1ec700376328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065739b6e832d1f823846cf34a7ff1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b1497960378b13acd5defb0b14302330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11257a11cfca333364e2f2efd11c8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec20d09e520851e5bc9333c4e11a2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05012ba9e9f993a0d6430d8f2c23be91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2b7e8207e37a81d11b5c7af5e7da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d661d7a8a458c357c03525666573cd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d6236d48c844b2d8a850350e0af82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e88a75769a4faa38d8d97c4efd127e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0e924ecb7394b214d940029d41c5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ce22c9381db7f97e47f31d8ceda8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c01a9ffbbec5ad194824f3a87a637340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f602a99b790d289955607c7dac9395341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1085b463093c73eb9f8ff4eba3ea17f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605468b003f7efd8fc3b6d3fbb44140343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326089dd18e165344a667f7bb451eec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc6975c363569ca00639be56beab1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed3b4cd2a7ae12d1c7e2dd39e2dca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d3e52da9c1089fe7296858ae4bd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e651e3201690a028e72a4e1135c34d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cca57a6590a8aff507fd5068d95af5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3b85072ddd1e3008bbccb751e8f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a29a3fa3fceca84f20fe7f6ff9ffb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229cead597ecc37556954309da7a3a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67ad719e171d0a57c554a603d70689353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ad2b0f84ae76852aaee0d54637de0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f216230bd1a41f530356ebf0372f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18e93a4def516b9c15526b728971d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e72da728e88e9372202e1c8d39f6ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5df51171e9883cab0163c87b0968358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac58e1fea8f7955c0fa2a6ede30a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09cd6b53b7a84841fab3e1a857fe5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79027cae6112e5b7bc562d0e92ea74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbffba2c90f80c3be496daea332a241362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10eebe99bf5f1d9c73b616352bffc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad23869d81771da232a5dd9d70b7eca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fc930a62614611eda5ea9c765fe0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f9273162dc31c0185c1261f92cb78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e55b9056b431120a66744eb23e26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8975e2c17b2b4c0418e3ffe0d8d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3010092bc95847a162f573d8cc1d1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d53371ce180a68504482a2d3f701370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723f1e78f85a3f017757528b3baee8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd4c4eeecfa7282ff999b52d79ef52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cc6da43ceea9a6a7d5998a238ae17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44388e1f2d5792224a728d954128c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cca34ec22d9c6ea6b0ddcfe4d822b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a98c38853f1d13c2b816c1826fb7d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25633d72b4e9d8056d8ac413b2287d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda144662e6aff24262e1e0a64f9b47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b0b54a9fec4b67fe91510f56a47cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3fcb3586c0de63053905a1bcccba5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e807e98f324e6758b4282c648fc04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63611a843d91ff8a3a75ddb00a49029382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e17a02139eddad125194b6dc764d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618d77302982900266b3b5c59cc283c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbb0141cb4fc5d8ee35b59f84d901a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcc21ea9adcb6f028ca97128b98ce5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1374786e8606c6a850b488af7b9fbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06240dd7f06fb605ad4fb05501b4218388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12db825a0b3d1bde500a61752d212fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc6f4a8d84bb92dfc18810cee7bbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b90b2beef60f737adfb560b0477a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d90daa3ab6fe7bd8bd364620b70a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2130b0de4a6981186ed57d5fe667ec9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2719714d5d6b003d1fcda80b11125394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f3b087a52293adacc935f5464c1c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79d3d9b60ed34345f58fc0735b87d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a992c35b8f471b50c8e4ffdcce5b259397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01190227652f7719eac2fbd990a8e581398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657fe6f199a3c859719462ad762d4b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be51f4a5d80dcb9404f1181e08625400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403de651253b0b0714782adc5ee2e7fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec031f0c2b6ec93945a3a0288cf3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45902517ee6c291b161c55c9eaa30c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab45060c95c137f76627d0538e091b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbaf1d06dd7e895c84e8ffc280bf2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75cbe11f3efe5c87e41528432c7f3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed689f00a7d69c8a0ba6344483b0b176407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f1bc83459b2899a52f11ef2dfe7ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ac65acfec37444cdf50a29e461a04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83dfbde8c2e31a81b8eca9dc8efb0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbae00f2503c3830f7130d819f29b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a3810ab8bbb51f09e7ae02b1ba24d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecbdef272e1f324062d81b98a8b0f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce48d51466443ec9675e80eccb90dfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542f7d7a8709761edb5126c0054a081415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586709f15e1d02e2a70c9eddd41916b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac5076530cc202de23b2afc70919fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c76ee1d1c83cd2db210a045668a33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d676346941da14646991ab20b55d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6520f2280596636ded8548d62de80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134500dc2430ea2a72b8b90cce035bf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaccd1d46d55c385ded8a3c7cf78a9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93843e78c951f88896402c9fd229592e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7a17477ed3ab08da67a0ca255dce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a7668f286570754c1eb334df20437425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b29c69b6b926a6c7c0b46c03be02e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8b6c9388cfcb509b4d4af740178ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c207c02ebb1c77211e18a0c87ffcd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04213cec45f9ff0af7f3e85a44e4e578429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403205fa8ba37c8fcac3de20718b0de2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874cfd3355bd52cb7414262a4766c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5771ffccb260dcc5a45388a96a3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed9fcff93739482c02ed9708af80b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f074eac08e767837646b2e68f2940434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d3711692a30304ceb041de7cfc152435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8013bbb12e3c2765751cf27ed51b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b944946b5cc61d532753276c3ce1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2effdcb397186e511e5ef448995978b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e0b02eb91b871bfc5c29276c9782439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a6882b91b1fdef67f93eaa06e70a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c6b455de2143ff4ad67a4b1465083441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e193fa847e49eae9ef5e44c4d7bf3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733bab9e5ac551589abeacff9d92def443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9ad18eaab2fe394adf96fcc794d13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c38226a3791751a959ab3d6600618445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5350da7e078be413ff721407cd8db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e1e36e192e3673a628004f4a22e64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17a3a68afc9d5640ca93b49999df4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465ff8ff4a6ac5fab1e4f050d08ade449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61b7e2ea4bb7ce0162d67be710d6f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8446715445be735c98433b4b36d6730451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9133ed2eb045e46e167a4763bb561452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb576eddab6ba8291088df9b963db0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb302adcee91f54fd0218d80f27e7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3a7b9c192caedcf8f42219617d9e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937fea38ef07eef858b5aa4fc9ebf56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bace6475f0d960a06ec663a07557c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e15ac7a5d279ea431492059ba51e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b2547c4b7d74870fe203c9f15eef9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656be0ecb0783c3ce5bb543d3a7c3dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca3d032bf654be5c07c6384e06dc07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9b8ae471debe6bbd2bafa6c01b10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b181dcb95b93a06c7ec165a30eb65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b6a3dd8c11d4008c7ba3ea0edde4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bd482fbe524bdd5daef8474d0ae5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ad6b64696becd568a07cabea2e8b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2263b258eddaaa31dbb66418f3c8470467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b9e5b37bb3790dd56efa38fddca1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466e8fa0b863c42237044bf3483704c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1d6e064b450037ac73ee94488bdad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884b7a014f8a19046048c396588b2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3016cc8ef67c13b3d0f2f35a1f1ab0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720727c314f7b8018ba3696ee37ae92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb54e3670a9303aafa97e81404f870474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591978aaae4c86abfa4be60644cec6b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931308420b13c2a44e46bbd88a3cf354476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ffb20af4cefddb5ce61204aa3ce3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f156f4009375c2cba7cd0d857428478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c11a46544e9f3e2bf56b4bb735c2a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127c1f5ad42139a3c3f6212eede5eaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5f567186d944e7cae1fe2a1c28f24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd36e4f127e07ace08df3a1d0d92502482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24b483df793471e928a8fc73b8a53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01de4c8e013cefb3f3fef86c7ad0e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4fc74dbc50bc09ed72985286904a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b912f397988502ea0c6dffbb48639ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c4c2efd64a4d999d2705af38fa9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a46ce8c3b7c3df12617d96547361488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c08506683867aaf60b76bb3e51820489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996c3ba5a9eaf96dc62db00bbab50d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f0147e371a0b78a3a43708e03c2c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d98cb30ed6d1773d46cfe3aa127f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649959f0a8186246b863a8c851e23e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac426fa3012a73c0f085f842f831e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088100bf05de179134ea692cdf8dd961495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1159c73e5c90cc3809054c9800e55f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd80bc9cafb29b69a741f002f4a6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7aff6bd145ce43e6f2965bc343963498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73076a25a443ead208b8905d7d9035499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbec3916b63e1b820253401ff2c6f51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4032dbd6d24a3259084302d705eda4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c35caf7a78542931d412cbe62d5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882590e71df6c887508253cab95f049503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ec05b34b53a798fc370fb634da93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492b3b3aa1ce5e6d8dfc1e061912bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7b62e5cf0b49e7e7152b674e843d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd9cbb2749ad28450ecbd3fbdcb1a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986983d89e2a871c6b630dc32083f6b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b045f2f1138d89ee1afcc08639452509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80477ec640d2567eedfee27f81c6d1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a25920fadfa3c4bb8ffc9e3ba772cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656099f0b0f37a22cd9c369e3098ab4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c26677fda3bc76fccf1d22ffb8039513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a4d366dfc962d110d38cd1d1e0489514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e245cf792a48616525ee2f29d39f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec59609edc903a1b84591e81f2c707a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34d34c60dc6290cd07b0d473afbaea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e424973636a7f7be805f1648fbbbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f150b5cba0ed4a8751c7cb9e7e4f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c101252c5b0a06e2d67066c405ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4581cab69e81b910e08c0f0821418521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf8e81aed45164f7514471c99c0c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c96eab7c9feb1900c4c684f19d56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b6a19125794e771e781a3a9d61c84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd403da81d87ebf53d06ec612bfa72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343670219d7f1079dcb32ba545812f5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6f0206b7db18aacd1169a5a961739527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea8d92b5e441ceb1af71b519e10ad5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af349ccf67c2e3e940677f0ab77e11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a9a498ce04020fcee3f00009b19af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d369ea57136c1fc579e1dab6f8077531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45248f4e1e8756d1252a6811c21ef3c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9675a592e15ecba200a78354f56d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a5f9f1dcb69e558b287fc642e934534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44496f2171284496a0ead185cd6fdf2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d7dd31979e2cd47172bb783507639536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0953e6a228ac5e75ef0f330d3dfb9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0bd51edadc531d1b8d72dbb383d75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b8e5f7998e5c0a354b00496d30ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823a68bd94ebecd3d9a5f5a4c349ba9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38fd8ea490daf8000fa0045864acb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61802d3c71f9169d10f0f6e4002b26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9e715edc3ab1857f3780b2743ba87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253888ab33af2e3633dcf2bc24b4fa86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d059f627b2cfbe93521c82598387ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4adccfad887770911f4adf76bdf81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88449c81ed83c7133554eb72af0777547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e7ae0f8f3b88cd1d16650da7c2a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e9041f67caa62c98deda42cfc8853549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616aef924e938aafb38fbeaf50362f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bb66658f31ffea0e98c2c63bb5e21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3024cb6899c2e0af0c03f18362b17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a370392c815c650a76409b54301ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b97bfedd109e5aa31cc589d130920b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43830b4a7c410201ac953e39202f7bd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341641e97a02467bb5c24209b32db4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367160b78c89fb53ddebfa8b9d021f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc859d4bfa14f33f53f22e8c01d9eff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b771002dff609757bd4d64a77599559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab6c776a5e5541937e46f95edde35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ba13df5b1b6736bf813a5ce246622561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85548a05c8af57165442e9240684b0dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83d4f39bd6aa1a8c2fd424dd4059ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666295be0d7315acf14e2fcb6686100564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a803eeb2f749af2b17711498921b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5db100ed3ffbc933147265148d7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc3a75e3904b80a5e8665323c8b977567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d56902739acdd23724dfab12a34519568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d441d8fd7fbd5bef7110e5514b9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b97d6afe19b52b9fa6469923dce742570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f0f3c7ad434072f4fa6f429a3b06e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fb9bb9b2844939747591b28392398572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff85416e601ae3168e22e38eb0fe2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7c848424bfbd9ae3fe9310437dd71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42875391827386118eaa422c7359a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7138446b1a22a598ea127adbdd96ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b494cbd99bb5bac6a9e62db38130c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14380adb35efcba6b6e7fc3be3c1af4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027ef9088ac255f29dd797784de6b3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d1384a490b83d5023281cc07c660a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c0b4baa00a9f877d9222c7def042581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1f0c2bd7ef8b6be7cb13b4f362d93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cfa4d75279d4b0b69a74b64dd2420583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08280c62fdae6706975f6f364b0bab73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5d7d6da59973986027b6b064c1d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba583eaf77272a55b3c8b0f82398bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d9f700f3ba0938eb2ca5f289e71d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466144d04d916ef3950ab1975499d762588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe74ad38eb91d8a6954cb66b0c8efe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e2102cf15c0cdb9aff42d87fa6e5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d306bb275289b66ca487298662fe28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac8279bfa5049f3ea8238cee5277b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4492111b7a36a09e0f1eebea1314a47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa8190a93e3d2767b5d130399bc5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e393d11b6dcd816f3004c04b49d9e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2799ad088f8a8a0b2fd1911360aba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68d0b9939889f8ae4b040cf03467c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e668d3d99b0da3f2a493aaca942c35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadd83884f93eb47a59fb30213175bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797647c247cb689e15953afeedb97d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223bcf4f7d9d933e6e99710999b7494601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27222787a6f58fef85d68c5df28eea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efbc0acb664a4ca658bbb7aceaa802603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635609912f2a95cf9db1afe55e3d6cca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff110ea20bd529370b840f296d38a84a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c076a5b64f828ad86df64578737781606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f717ad9c00b504b393187a547bd7dcf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f43c2b5e09e8a895b74bdb7e03153608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a841e1fea8265ac4bb8751562a62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b22b4c062980e9164782d2c7dd65da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c706359ba01864bc914dc3688588e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1215f168631bde121b37f7f7e6f9f0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b423aa3b4a565b980357f214016f08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e4607af023c642d2720307c05bc13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ca2d16510789ae6df47b50c03434e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc05c4297fb82523e7ef52377f96f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15f1e973dcf90fd022d4bc35fd9260617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a5025deca48921e438593c838a48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189473a1c709e55ff46303ff5320f34a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3df241af9b1c92e36f3a2f9eb24e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99188a41052f48dd1952ce25919f66a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814464e065f0d3e9b2b088c031a15051622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b40cddc6233bc13df7e2467fc9daf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bef8d2f033e640820d32f5bc3e58d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fc3ab55d331d28e800bc87b590565625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d6969cd264a6712a56bf4f155138c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fa789d8a3539344a5baf683db1342627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9887a7b7db7ff02ecb067bd27b4925628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403ea19440a9e8ceabed5a8e10491f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272edb41b48784c17053cd836b18a6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3699d4bf12678fb53d683bc4a6a522a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce20e80c2afb9f45f397a2b90f014a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4f0e2741f6a5fd80d6c5462b5e29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ab7ab015819b807c3f1869bdddbe1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3cb26ecbc4f129838ebae4d522568635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4de8c5af7124f454816d57168a151636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e351b96d7f28b2649ea6cbcaf3f8285637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef674bbf4bdf0c1a7343d85203a90f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5a09849b72fb31686be45472fd474639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90ce15ce024238c48dccc799084a16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab34b9289241730f259748922d0ef0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4955fc4752d4646394b4a1b04654e6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d12386962838012d0f3328e6303c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad53f7f45542029ae3b827a9f8dc250644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54425e2acfe249c78c59996c44126d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6526efb0c8d91360e13180cf2103640646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3179e60fad4f05e22c88dd67f99af0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dc1f06031a482983abb8fad5c3f28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cc5bba37e7fd207b783e3038a7ca7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf845e940d640ba3c51c0fe30f1602b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e3bfecf35597ab1aee51a8fc2973651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a2031832eac0812b7b1d2b4747a92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c6bb3c3bf44192b514429f14566c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897cb80ad5e2deb98a0fa779822e9b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0cf24c27d5c5f04c069dabf713073655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844c6b3a3233176a6e7b1f55649823b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170287e151f9fda73e6b827b8156031657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b45b9bb6f161835c3cb5f176d7d16d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa1b51d9e1e22a340d82277e0ce16e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dbffd7f1af09954a95fa68e8f114f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0667fe0de7e0665097f3378ed693a2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d22f34b46aa71aa0cc3c14802efb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3bb2a44864f2a581b7e2bd171b3b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1fa249ba20e05d6a1edeb8ec8ce38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28bee1281bce256311cff5ac1fcb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b83ea2ca4eacb01b15551828c23405666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efa8974be6c6ca3679d9c4d811bd18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3c0d19810c8bc2ed07c211154285f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3b21cccdb37c1bfd1f598a954e42f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbadee05bd5a72b55171c8ff0dbb6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd4490006eca88b79a54d588c1e92e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf766bc029c6a58172b6786b0defac6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97c5fb0f11ac4530bbd1362180eaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4f2424827378ba78ebe066ecfad1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e0d617e3eca3b178b760b22b568b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c1319bf61e3e4ae330890e2d578e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb34910ba96a0f01f1756555e6fdcf5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cddce923a2757ad550fd18caed0766678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beac2481d0d0e67a9d60925821abc22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db7e704100213318d164a0e13bcdd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b80fe080017c254315be6d21927dc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf610eb37b3c2d90b76b16cd342c72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f0b233378b650c03ecd59f7d8b29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c13fa5b77dc586520ca272206e5167684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54668f50c17f4d70a6b863bb2ecb4475685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe1bdfae3f68ab15e90fbd74699258686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2121d2eed7bb104f547a65829fa2236687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d956b4d038f829a5c0b6e599205cff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fe34e2969cd7b2b3c9718a14cd1a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51abe9a9a3ba9ca1cb3869ec190856690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700779afe39bc30c7334640502ce94c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7fa7c8a69569ad8abedc7e785afaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f5a2dcba4dedd10ec5b37aee7bb6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b730265ae6a2e18d0e4416fe2ea5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5199b58847bddecb4fef1ba3ee49da3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7b3ec30248e43fbbd7b00bbf3733a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c67eb3b89ddda81cbda53fb659d87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685ed256f80f2f1fe99eb6ecf882b1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a51f42858fae837200eda99915d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e380df8f391609eb4b897231f08624b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6c854ce1fcbdf97cca90f7188a1ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1def4829e9c5f6193d337f8569c628702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9bf0f58f13ec084f96f0f0962cb6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6db395ac121d24ae52499ae5d5816704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f09f361bbbd5193a66415b64cec532705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722df4c8ee8d6691c7a78f7b745bd9fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49e7b2938ef0821bb87e3fbd00f494707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe91a70fbe5b0694d3a3740e769c8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f59d92d54a8b17df209448fdf57e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8d313793eb27604f925005ce7994710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b03162541d6ea2327e5de5214980d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee83e18197fb2cb3704c063244830712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf32978c7aa786601cd78f72540e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66b707f5f27c9c5624e8a01856b6ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca777bc26e1bf05b15cd62fed535a7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdf2b875a6ec0e2c70cf29ed4d77ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14efb0e6de256b84467dfa02996ba1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc637a184ad5fb64260064b047c80f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d09af3a82954023ae1776f1cfb6ab0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a8251f3217f72b63132023e01e4bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7427f727e228c439fbe11c46c9910eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae92c3091edd29c7b2884b97cfb74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b33272bc64d389e3ee542e3399b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a60c4e5c857d49b9e37b7ed90513f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3afa6467578a894db07301c730da87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510605bfa98a18942aa6c12f86656b06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1698c4ed42ebb6c7b6b17839b9c4d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0cd025d6f04e787cbce3f2dc339a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37de6472fcb303b58476cf31f199c6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec12706deef874d99cef1fa5103150730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d58615fcb058ab0772df97cab00aac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770efba1f3bc2b5dce41e0b5f7a4c7f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab471d39c0027761f80f128b10b3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73911672179f395ef209c137abc026e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4713b8e6ac7b799b7556c4b64b53d63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fb45167ebbff18f06418ebc7b3c16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc0d10b6b4c24c995f981e1c956743737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726526550a46a8e9f2322f9c9249b12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a541fcf6bf59457792789a661b63b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06f7c9f620575b4e1b10d4b03fce00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efead9ea0df6c007190607e46b67e46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d9e9aafbb20b90c14cf510abec739742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe7bc4ea7fa915cdcd764e37cc55b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f5720ea1a9982b2d17f613b67c118744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6531225ad0d62e40557d063466ed0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad351a2199c8db6e5a0c057debfccca4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c8cadc7887158289ab67ed3c46378747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa97f38885ef89dafa9f047a4dfa4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146178ece90ec0c8cc89b27fd2c424ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b71a8a94b9c6d10344ad20a8e9ec2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19cb3d05d8060dc2f40c8eb3993b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b73a066ea3a7330984bac5a0af333752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70fb27b26d44608560fb4eca4b966d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4a8797f02545254c8a73d8cb9e204754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44a8227da53166785adb1bfce7d4ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67abbb28fe4a572a16a39fd9acdaf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986108391cf01f4ec4e4c65dd475f44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419097ff194c503a35ccf995b951218b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8056fcc64cbf03214742a6c85093e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08cadbcbc7e1b44d68e33ca2691e6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820cfa9f815c424a9fa37aa8cea973761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae104e81700ce24a2fc1dae7fd2f91c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac7c15a997224b26518090053cfd45763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4296bf8e9b674f6780ccc1866e5b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072700b1a1b68a17eed806c220e8670765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236c68b4ab9c1319b189501a97aea9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b894676d95a91e8b39472afb36976767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>