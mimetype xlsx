--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54104e19799a47ae058c3beb09a8c4eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dc213458c0bfd9fdc56e058a1bc732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4abe8886c017d455af9b7aa58c403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62a3c01f7d4a39e30d3365e10e94634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539490fdda435581cc446ba47cc3675c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc96c080cd7ebcec18f3d1ec597804f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c0cfd2f0674ef84c8944dac745d387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f6d7394c352821dc08aecde6880248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fc1f440a83d898393c66e9fbbd42c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d2b7267e8fcb42e1ed5eb46f73ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62a2ffdd1e228bcc1d3339a29b1e8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173b04cc339e1866e9674c409b8e4ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673971b9d5806daa5773e85cc69699613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5a8ddd8df4a73f0956696af12fe2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc691951ca3244de6937e790634d70ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0219985c7507cb3c408172f056058a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea7f6dabe91e8648dcb8a60e6541817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622bc00645e3547e335f4e61c06479518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61037573f8a95e1c0dbdc6fa01e9ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42da67f31e3b23e181bbd06e3aa1fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f05e46b17da8e3f9b32d45b7e3bdfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d950ce01b6c9a1135582c8e5c0f77f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68713e36c1f5104130b594f214ed319d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674151a621750037da3d4b6de85f6dc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fbc3ebdcb6d074f89257eb93f3b8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3082ac59338f889641b8b87988db7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3c45ef81b9a750d5e7089d831abad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fae11f9a0793e6ce4210036bfadb7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9accf6c4c15f7a11a559398686b2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d931231b8a2b282fef15e82ccf9bae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266011c46e46c515e2a80ff407355f3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48500d33a2e15ba99f9c8d8433c07a1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00239feb7f58a41f9ca5402ef242e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31323aba44b059fb8cea6cb8564779b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfaa17573c4fc933d4fbd39a39211035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20045d6952e6dd9a09aa768494afc35e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd75a1035e621aee8029d34b69792ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae623494dfe9c0fc482733373e8f7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed102e9e550ec464fff0e1a724ff4ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee953c25e390ae98a76aa85c6c0ab9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ed033bad7b9a51198302470c73ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ed5fd26ae6b657d7b57a55841a0d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b121a8a6fb22818b861457234e81443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949755944b78e9e6cdd41b2b10e8b9cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc2313e2e0845fed31ffb52b9d135245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0aa96aed0eed38bcbe27bed42b0ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904742ae2ea024fbbf6524c372fd46e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c191ad5b37533be6d2fe3ff1cdcd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449b97b6e9c40c0374d2b50a97636649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63e3b4b557fff1f53b3ee0020428a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd4f819d9b2dab7005275ee3746ff651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9a2790dac2e667d2bcf16039b2c3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff85afdc80ef679eadda12aad94f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501db987687e685e0584ebd7c7a17f2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b74db2b8a2870758e0f30fd5bd14e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9320604840ade226d268c07648d52f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab3c8ab7c2a1fb6b29f6a1032b02d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a92d4a3ad95218a044cfb209ca65558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc64c468e57bd99e0e862a1325464359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c46e2e6685bcfae67e1bcff2bac0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e1fbaa1b37669f6904d97c478687061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119db6c9949930287c3ace093ac8a5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8614d235d0828a54dd6e5e98faa03263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a47978f18856b9d5dc2cb3cfd7b3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e347665cd9682f53d04c4c39c7f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17141c5af5379cee10159d3651c95bad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72449942f88723e2a5e62f95e02db167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a421ccd9a9bc0947ed7850761609d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bee02a7283d4a8159983a68cc7bac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaf326fb2b7f8cca4d0123dca7775870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643dd03b87ebc051a0445d3a9ca63e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180de0e7d3bdc81b980c690912f282772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77390eb858df0df77862c264c328ece73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd837b1cd0c731c7ff7564542b3a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014194bd785e9cec9f5c4308d035e2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df99a46ca9dd92fb17605fec5752176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d317ebbf69dc975a972471e6a20d2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b79af403c05e0542c01c50e0e8b4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574eff93f8b991072364de2369b5ece79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325174471b0a8d072405322974b1ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d99af735261be9002d16733fba178881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc457ce87a2516a442dbaa9b62d6c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6a1b2621fb88fc4310149d336c08983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eab79c448339e5e4c2467d4cf30d3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d6c0168a0c27e074d9bbe00ef91e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff725731b3ecd13a479c1385cc88cc3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51c8b559d8e272d37ae0c38e3e255087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daba6b143e3647578a883aef9f9c46088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de106caf0392ca1eb9c3a0befda131c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18fc1cd6c3b7ef1dbdb70d84bc56f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85d1b67f53990fef759a11a98e918791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d886ba11c3a6ab9e3544bfc369b0fe992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b64be174e179be8a252119239b617393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca504746b2b7bfb8fca9435b7c853f1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a619ce91e9fc9de33142bbd683f4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e69c7a959fed798696780ccc7827f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026794fc45488d7cbc5e032ccbba58497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3d6d59f0c45c5cc6d7a7b2800415198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df68944da93edce5f7a9bb8930ef7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e28768eb2ca58f3bcae40d211f8fb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a89395731bc9978a9eb20685dd79f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0e509c9dcecb8015c02e041503403102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec32afcc6efff83986d6f759554264c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13e7aa8fbc5529ad83805600470259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e758ae445db557dd4acf07d9e420aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb9b62f7a5165316c02b7f4f0ef9d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ea5f6d695ce10c89592dc1e0ecd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51f98376b5ef9715e8c94ca2fdf789108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dcb14f47e87bdc73b002a67324ff2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6903642e0090ab6ad21b616aea397110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316ce794472d09df2465663aebcd198111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44596273bd52a5930f34ce60d82f10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96342ed327dbbe619d561f746ae72144113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d75548ff1d29c6f23e14a3b23888d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ba8666ff8bcd09fad6608e8848588115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6d11bdc2e1733fb7eaeb1523f1b5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a859a65b0d06b54b4075cd494f185117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a330133061881e9bacbe46b79c41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be513c4373c1818bc441ecfc40409119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a23f8ffee99b21acbbb57884f64c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cd392a44586ad5fe8158d359559c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0622fad7f8eb0c3fb9989f010e06a38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26a6c079c92d3b79c251375c6b865e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b512ba9eae96cae15f99d16174448d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f60b3c57b8c6778e0100b808fcdc30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa2f7be7d589b39a351fa89d993f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de89c4cc51cf45785114241b2e541c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb225120b225e70c3d8e8125e3f7c62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75713c3be1218e796da16c954d70866129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3d14648decaab6b27ef29323340e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281ab216e49c6874a6f72bc89f13adb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5e0850ad0254b210662faeffed9f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933885ea0a339a17e5c8537f9a4fe2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e75911bd950d8040c0fc8c745c989c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a04f87d303137140b7aebc272371a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13c8c1698cb5dbd8901fb544a19beb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237bc2e12cbbcf43144d5f7d9a3d859137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddafdc7ce1125ee461655d486ded4e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a10d4baaab08cb0939bc318a7f978139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32944e3962e603d8d23f4af733e2bcd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a16a7bfada78d8a7100ca16edbe4d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247033de136737526f913a5ab4ed5390142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb787d5bd53ed95195cb75e4c5b22049143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8a5ede2283518a1142fac678e3d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceee270c0d46cf1d13746881347f94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa376905c953a6ef6a7998ab710ee2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743cddf8ae0eee1d8901db82a25b02e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e6b140834b444b5805460ac573267148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb1a097eda4036167522d36606892f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b1c8593e0e4aeb0ded5dcdc0be8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabecc713289d7c2037d015766efeda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fb283945cc5a8b6b4b02ce50a8b3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f033ac33a42d912dd5c8e8261118da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bce3253904669021e9ee4d5fa2a727154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b51e6a03204689509ec23df23463e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631b860031387b9fc149a21e5a80f25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea2a3925cc9177e07199619e20171157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353e26e6dbbe254f014c587091c628a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cec7447d994a1c6818c8dc32613228159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fa6329c1275b40314002fd701da8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce519795de78089e42563b627077476161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa8c3205bd52385edcda8de8a28134162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd04894a925c18ccaea0ded99ddbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac7a39678f4a0d8782784c326645f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a7dc974886359238e11ead55b81e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65759c97dec6b2fc629f897183ccc34b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b68c01a23221ee0de83981bb0744c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cba04194be599238c4c35bb7266f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3aa3425c4c1ecb950bd658526373c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dde1e7ea9150f4db5e7bb4b6d06f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd19cbdef05a12b1136f007e00d910c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4e60fbdf439ed3a7071c79ba47390172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef1905383eaf5616d9d2790af4c1b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59137bdd80acfb2ea61e8dc7a364c253174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6ef1ea1454535db984154e7b603bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a19805176db090b585f02e179733e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1b6f32481764cac9cd6f933fb15e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a79ee17dac2c19d2585fd4ff7fbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6009305c599d42ffa5be3ab23fc879c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33147a6cd8f4dc30a32a7ce37f3a1156180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d79cb814eb6e7764005150870c6a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefa54513b4c7e907f38167c3b10ef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba011e894a34af71da2e5a26d1c522e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e5efa5287d1b1d36c8795a714991b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae73d3888608e191dc70a7c2e39466d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8346527e6873ecd8cb054da519f76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9877ed6b7c85c626ab665a5685f18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e79c0eeba3dc4f9fb5c57eba418677188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630a6dfcf1b62f8fcce9707b2d6c322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cfa5ae6978b838b01c083d06c011c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce2cbf110c69791b60c712dff77a22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c9e9d031ec26dd00f61b8287c2004192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7901b1613f0c7ed07d0e9a3c4e643193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece23577f19cd148b9d8e5c7a1b1f4c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12086e85e04148375d40999237e363195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb80b8cc51b7baaffc27a9ae3af2c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a73a319d693d521c6ab87f17ebf68b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e30cb6c25b243895f99b604171d0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61219f4cbaa6d5923f55411bf6d55514199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1101ac591ea5878d93169261fce8195200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ccbaf9f54e3306558b8efd72aa36b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f997a99dc607a1ef72d57cbbc3a0dcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f55c95badc05959a14667a52eb01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b843533826123bb2200366048ef0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3dab04970b45cd6722cf9ce004458205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfabc23c9b324cd0a787785dac2299f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d83932905113357e3c1c3a422d8b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bc9aac60ed720a9f90db99fb49478208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649e3ec2df52538c50d3fc0231a622209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbc67e51e92309f5fae27d1eab98be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669db3d62e9537c6df13406536e89af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c73397d56d1b9d3571c10255e848c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231bd1e39cf853e877cada20237476213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56bd354cd596156a2a8e863182c6ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd07402b76bb3292b1efe785c8fd63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62af1096aea21e36afb8a10e0cadc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa8d4f914aea8b9279bc9d7759d83e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd410fe41a6cc48dfb17664d7389b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05cc35adc4f27690147bbe1ce2c36f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130832da805435c1abd8c58e8244401220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1d64ebcddb497161f220fb10a7219221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89bb9bb936d2227cf3291ed0b30d86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dc3b1ce971c5ca1f2a7f1b0308e7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb50bf5a1a9b215e2a0a2216f438741224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae4c001e466bafbe330c2f1af9744225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73361e4da7db8817db5abcb6d26736226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61671dd75b78e2fc7904fb7268c8a22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48c489034d53ff11686cb8b898aae6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea94733d937780791fa425e4590a79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f09e7be2fd3f6dd8c5a48e7f7d485c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da40ca47ae9e32251082d3c4661724231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914823aef35560be1a79b7fd3cdba8ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f143e3e7e9a05d0a60dde7b93aac01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69becbc994fc6b7fb5cb7aa23a3658234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41983b8de9a486607e9b8618c6e523235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61fa39780e512ca38745373696bbcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3f66b08bb009c86ca863052dd426a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e0a048bad1fac4d89aba8e03a6524238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d141fe406615277e69f90b6984020239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f709b011f4db72d721d2679716c083240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a0cc080021b232ffba78a4cf65e3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbdf042f3cd452aca8840587ed0345242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7317be41ef536e7a711472dae68c86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997eb749c6849b0a47b33752ea02306244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dd152c57899ac876ed0c86425af45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839e9f3deac4d44fab95649cc5d8959246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076baf95b81f862fdc89279bfe73be2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9095064c9b24a3819b28eacd4e80e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854cd961d45111140b65f4a66fdede6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c89c2b3ffc027d57d060b9150e9c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135cb191f52ba26d33689b15c1531a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868cff7650d01aca474c4a1607de77e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282dea2e039cb7e4f85b284eafe2c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c844c2b611c7257f9ee2a5b32acf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d76ee090b3abb6f70fd6ebf5a3a94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc98ad36b1a26a809e6e46bdb10dcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3176713ca3e6cb8054e23d94de4a227257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398e912cabdee3c76151e1751044f7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472df287070bf55215401b8c7723f196259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3fa8fd2d5b4d576d92991091196cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd64e09fd611f1da324a7951af4f2a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315042e28b81c725bd3ef39fe4e646c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5fc847a67506ff5b32ec102a6947a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba919e39204c500067599e1138a54092264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64dd9e0c40b4cdf50d8aa06f49fad2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6a18bd55032ceecb9ecf1f8537562266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c503d9ebc1024f12c944ce9261058267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4424a8eab1d8243b2d9c17c00b2d477268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88882fcbc62f839a948092b9e5213fc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fc6fd6f7e924ee40e3c6add4d0a6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56faedcae72ae2171706f0ad2f86dee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833f0ecb859c870660932cd6f92cbb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ed92f065e4489104bf35e4b8423c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6244c54cb47a756c0d4275bbfde91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0be2a9628902fa06488567f261c5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fe8b84503418d7a347d6fbf6915cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125af6c329eabd9d5741a2340e8137b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277274646a2e80491448c98c10c1086f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30c732cbff302153ab5d7c450e8be8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096738eab14706f97b54e5ba5377dc49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc273792bb6e8cbec950fad214b822e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b872b26aa0104a21d736e8756aef4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ff1cf1b6649c40509b1626fc2c04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049d47f2b14d714b551ea5668081d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eb0715441dec0b32990bd44d986ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082403b2d729057039113894e5eef93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b3f4204fd950070550aa9fcd3e74e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dccf45936ec44a86aa9c08ea2607f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8a37bbe6675757ae1d422016c8905289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333835f7564a8a67f3297b052e0b646290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05805c79c761f737c48d4e94c8c36d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a033b2c5d6ee91b433aad02ee33c31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69f4b741a3a2b08cdbd96eee3f6459293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4375c69289e7bb179d91655da5052294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4b3a16417799ed8aab2903ef1e23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446a3448c0414ff2e07f41de7d8a5af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5397bba946c129008cd5454ce3e821297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a88ff4d92018140c70484caf5b11b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1607cae03e101584dc0adce00d16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642296c7d9b76032ecbea5b792b3753300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d98e671a83e80e1f13fa848599df8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44770b71fd49c94ef80d3732b3566dca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269c3ec18df42b79f72f64f5c378550303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea728181d65548e62dc07e6a16c65412304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088723886888ddd6f38ac1c0e2ffa97b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e1c3dc9e55fb7b49d64be62439e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3759252709fb6760e08b50c5294d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745762283ba38116ff180764a56dfe6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accb031460a448f933b8ba5ac8b68a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a15e49a27398ace57c521131f695310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9fa41e2155bd7cb444725aec0e986311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110af9f66a713719926c11102afd376312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6576cdd5320d6bf1dafc996d741b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e638071f051d791c63415f4f4da2ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02f6f2125212d958a90da2de0b8564315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce054b1ebdfc0dae90766e6d2ae7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de02abc5866baaf770ae9da618bcea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9b6136eac5a60081ec326b34cb0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce269c3f4b03c4ae5c2d8a343d9a7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf10e9d8543690e5d9905774138d51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5b8129aa3234676abe68be2503976321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e87cc76fe31a084af81457fe83276322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd450623e3ddaeff11f45c0ab689e08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7592917167d95a587371f6127a828324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb690a5224e48456489788df0df75d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1df960fbd19a96fc3e3feb27a97f22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a394ddc1a13757f7d3cceb155510f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e93baf4daee85ef44b21cc67d62141328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f251201dbec9b2ba3012b65adc413c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ef2f8545763f896db00708c39d0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b8a558f0bdae237c8af36310c39cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2438eac3d97af8e2e7755f31ad93c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e6498ecfb4c5714dcd2e010d3451333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036d5ec452048df8b7ed1451a86dc50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e3f544490233b7e507d0703b660b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e642cce62167661de580bb6d91920d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473ba694da83272524968099185959337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c6c34696f16adb7eabb13a6538e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bedec0b364ebf6d4d153b5b9aa191339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a8db4751ba1b5a55bdcc10862e647340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8e423d415e03e38d131822a58b126341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a222a30f0f785b98f1fcbdcf5bad5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa718379daeed24ea94648e26e136a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761c14229bc2c3672f4bd8ece4a0de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627707d135b674f43cda0c1fb218335345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef12db9266833d9648726c21f8b33e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829726b79166f8e94bf676fd24564a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af9f86c71e940891e6faa7ba3b651e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a648b8301a2b8e1986324d0a3db6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7665aae80957cc9684e15274248f81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107243ecea22ba61fe6de85e41a7ed9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18458170a3cf9007e152a1bcb7c22ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee1bbaab4b12044b976ef6047230a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc38ca5b3213fe56fc21eb57ef128f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c0c67aea6bf50c9747e42df564e0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c595740e23878e72c29dfdedcdc6a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54c378d8871c7399601f527a05afe0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674fcb783ffb477b2fc5def5e4a1bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab26d7c1b0c4093e65508d79e9805c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c26f62c8550c34c90197b7d2b1c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88415b267596873eb51cdb1fa3b3b082361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe940c08e8434c6c55abc455ec05701362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858710a06604f979acbde16b5e8662363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd573cf07ed6902e00902f148b0e29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb5a314170b82b7ec5ec153f295cf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc6c9e46d5f33d20bb7bf48a5a64d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbe54448fbe724983602019519ba40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a64d66b9690c043c9f31db15d62a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ab6c44b10686685b5f8a91106e126369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f8ae44b3c65dc7cb4667e316a6e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6a66fe3245119a25cb6417253ab28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f70be1746423eddabfcca51c066e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba89870d30234ece668cc650aa17989373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6cc90f21a5aac8211066b75d8a7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af64d61d3e189a050e894376b8542a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e4f41a9b92859aa428c83576ab88f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa06bb0694cebe312e7e0545cd186377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab79fe93e3226286e0b92cb42c0cf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ca5d33dd446252c3d3853bd03068d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab1b1d3a66f77733313eb72ec2be7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ec87580a23cd9a1fe39c5a7bf7c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04b61656a4e4874e5b3cc50ed9b47b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7b655e9ced291c98d2166daa84353383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f500966955fa7e2cea3630202211cea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85175faaca5b1fcf9bcc9c623d9a13a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90558c3c3860ebb6edf141555aab182386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeb7aed929952827de0894f262da73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318573d87262ab3ae046037bc6d1a00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93172cefc242286c1e89699a413d6bef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b06a2eae9bdd5b2b86242b2bac1d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e216d440ee54dd8f7cb804db9776a26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0f15278243381725ab920bdc8afec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c05e2ffbe3930dd5c5f71caabdd8a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81776ffa35085f5182ae8dffe6361ec8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66752594e0a40150aaf1cb38b19f88d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb88e95d5aecfde343f62dd9bf51bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5781d8bc174c78a24528e9dbb8c20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0636a605c4217a829ac107fb137300398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870d99754d0d54a930ab2995be67a71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc04e3061d46e42f7bacd27933374400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2fe967d2b0072bde6f1b783de78c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a25d9f891cdc0249962d18385a87e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685304fb052f0435bbe74b7c474c4e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54cf8c64ca6968ae813add3022f56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adbeee95e9b8bf877b701997da72ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86349dd22afc7afaa9a3b96165c7dfaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f5b6f8601976996a2ce6c8e44a76f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184e91f56a5aa8f6ec801e82faf918408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac739cf09ab0b9d9d777a78461f64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519da43564d10ec4d6ad9ce89681f89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e0f24245e1d7e74dc9bd314ac128a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e369c9d56dee83540d7d0e7af74b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd32ba715aba1e15f347892f775f0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a64d02afb92027487e5632e724647414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47036e171572630d5bdc464d76ab5e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77ff2039b5b8ab19de6fd4ab605536416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a114de9dae8c3d09e8216fa2b0d544417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb936bad7e59818aefafc295e08370e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d0ebe520b9b5803287230ab4f57aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86c2a65dd7853e58d9e2ba3dfd9949420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa61adaf8c03c3acb8593f1f44f26b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c94b5905612b14b11df282f25d90eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad14a3b1e84266bb176309f9ab3b8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc36f924a859fb64d7c4a6878edfc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f53f58b6ac6a4ff454c293cf49444425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5790fc0607ddea45146984b0313f1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af1e8fc635fc58d624df6440771bc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc63367809bdf03a97fe813de76d26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c90021a20493e4b4128fd982f58cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc334ea1657e028b397f773a49f6b89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828a795b10ca05140c21449e4821247431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7cbd407ebb8a66794b400c40fe8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3ce4df69d8bcd9536c48074fcf778433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3bd9bad8268f47a2477a8da16fac0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bebda31dbf76b6f518b5f09306ec6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed227d8da841aa26a37a5227dc64c4c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75178772df1c2ccaf7660cecd357ff56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0be27a9433cd334479dd3ea1c3771438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dfbd983c408550edbae3b9d0e55b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e65c26aa05e2546bfcc44208885647440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1bfd44e485b64fd3c050fdbbbda32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccaa94e3ba4fb62e2bf7bfa5291c69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f249f67687c04522d5296b5242d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49423bfc0e02aea47a6323d45e834980444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58682b2557b2134a042712e487bc34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6512e3e1ccc2c343a89089666560d79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cb82af8b3c140615713dc1966e1bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c2ee5d5b0890f1ef2634260a8a3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe8aac2d42febb9f5cb6f7e386c46c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf614ba65215bb883b3f41f3b7df32b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003822862d4eaf68b98e663842eacab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab7d5cfda12ec363a66b249e97191e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6191db8b9c1ab2d5ac0e97a5ea7bf42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da10d8c183d6fe59428db666c24d4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ffc3ac417b33f72d9250475eb3f0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b80814767f5de2a0965ce27744c0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add266d65e6b4c5bf80a406c887850457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b492bdaaec5342e6a86091fba9828b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff367483867bc282812ecfc4973701b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e00274f180ee6849b199fb0d0d73d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6770aa9b69af7bcc5a9ee7c6cfec20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc206c5978bfe54fbdf1ca064f3c3dcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8401f3675613b41ad2a88b61866f52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80305d8441a4f9e944ccdde4f49569c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22f30f1618f371ccbd6ce62ae40e55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d81950c784e3f3ed94f0a329b8f40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acee444d01de9e6a58341bbfd00ab9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43d3724b4903c0b705af31aaae81e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c39e80aa73fd43ce8dfd54ab0c09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda8170ab77e0050434119e64388da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860cd454517537c82d4464cd9aa78e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f423bc51e49a1eb19e1dfc5a8c96395472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0f4dc3fb59464cc9d010063ab9157473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bd5ee0e42bac787311a5f6c4bec90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f4489c84d37316856774ef463d3ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864bba40fbb5c9d06f87a4d596f949476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45150c0118849c4b51ba0ad5dca57c4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7313722dd4b4c3d48676715cf6c542a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc094d9ee8871f1b7e7ff19593955479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3b4aa050b610c028e8dd54956bace480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd24de087774bc129ba6572a8c3d2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb9e0768a7afc8d0565209908a261c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d19e60fb9424ac34a26ee2e4aab306483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a9938d0062deab0af70782705dd1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c868b4f3af8916e2a847f4abd84388b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8503c6e321275777c3ad5764c66c81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c216c3dbe4a7febae235084c910dde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2055c2146d244b51ee92ed060abc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3722ad2a9ec4b78671ab80d65be151489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0f5192842f24daf973f88961463c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2d09c0d6486bd243e048e5a5121b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41094adbc3925764fccb489f627250492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349738e45ebb5389886bcb1c2057be27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080226f366fa0028bca7ee8a8991190494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1412f348adbad54727df5c07c49149495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f335b6aa082dfcdbbaf928d6e1ddec8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a94be6fb637c3fb4fc153b97bf7edd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379fbfc4951a37a522978f045b161ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fba8f680674321044b7d4776c9a1f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7adcf3d43b797b2c7385d3fae078e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b270b9d314115d41419ba28620b9db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8549ad03600e6f6f5941df9f3f5cb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0b8feea06b039a72168d71ec3277a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ae42ad6c9607211bc29d66049d6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20065b122c7e87ac863c8ffa2a684cd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afedbe8fa9ee9e06145a1327ba8a4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad386343fae7e70395121b25775553b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080e8d449704d91fead7a5ecf61713d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53821e36b67c85631d8b9fd0b1460f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccc1cfddd1678604d334dca427b4a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e43fa34f43a26471aa7f86da6132d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c887a4c4658c7b0b804799c608a91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5681c18846a25ccf97ef0aca1ab3e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb2bebdb2025b4b16da261ac5d905514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f19dd599a68f27da3ea7ea9f5a29d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38da110c39187f47b326637b4640ad4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ceb37b96328e7f405efc21dd70083517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185de1dd3eba6f9c38698dc9ff1a3e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86474e33b97198b23f1cdfda055868f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f6212dad05374adfe6c85dcadb13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259e95fff0cffe345a83a7c747e1d1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6630cdd5edd9b24f6e84df6538bc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9fa0be8d796d6f68ccfa79ef349f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a242afd8d6f8bb3d7c3c07b89e0961524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951ac6d0906df7936bbf029cb0c360e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa118f9cb41182172fd150fce10f23e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba618a79e1f0ba28b29982dc7cdaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3ad8cf89c50d37ec1ca30ea7147dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85beafeb9e4fe2593881a2a87dc8cf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb69635092eca9f347f44e289b9261530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7c5433295829732a4ebad155523db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8ad90f882337bf58294f885003407532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c999a6337928c6851d1060734c1c895533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0fff7c959f873a8521f812763aa36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179139dd09cb648e5874af6f81e4be2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcad30b567c389cae64d3715f7aaefd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5a66298b34ddc535c8b5d226ca852537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12fa9587c80de02de5b32d1a393f8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e388b912d8b4a331c644324d85dcda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce4a0eec245b08a984915c52f30289540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288471816b648cf1d4503e5b641c298d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98170ae1a4d9094c8c20166ec5b15344542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907ab76ad4d72d7c8a9da6bd4db23d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aac25d496fd847b56a786e745f09c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d974e3c942b6988cbaa55ddc2abdc8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47782856f129ecd3264b51ffbb18afea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44809cb4a09fa4cce77f52bb600635bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984634fc792bf4be5fb86e9e809f36f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31ed71251e208075ef90b5f246e8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c951bbd959a07cb0c0a86892ee8d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b9787aa9a2893c71ae05748a621b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845481b54a33fbec89d676d7e509df1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef5f62635bb0cd918481f97cb6a6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ed4c7ce03a9f943a2d1d2296fd57f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51512b511b4aa8a08603a7ff9c46547f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e892abb12a0125f6abac050b96325556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a322777e29832bc82260475597a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b993228f3b32ccbe24d8d629ea4a85d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508092dc9e231ae5edf567c806b24af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a928416e56b9c8234f3b2979a898560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c77c6726f2501409313fc1c1ac115561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6698268e8204b3854ab065355a8e573562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f9757cb7c1738525ae0614627941563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74d7a11ab523f380127929a5df787564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6996ef6bd68dfec5b1e6c7032af8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ca6c64f15bf412a66ae1b5b0b88f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081c7f14c6237aa500f8f79d59df723567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a025785fb8437dc61922074adf99e38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5132cd41de65a650a7f16e7344a64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd91e0865ca50271828053b147cddb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5aa8b35c981a0847d6a0277e8376c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b79e22d0dcdf4b9b6e60a617cd5cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79abadf358fa9ec06bde02942a8277573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961ffbae18d47ccc1a85520a3afc0cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93081ba6c15321bb6bdefd9c204c0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27766c29f2cf9315a1a1e6d8aa4af6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707d117fe3c8ea5f92181d1ac667bbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6232f6abbdebad94d89e5a459bfce2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a0b155422c1b9ec0b36f884724d90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416c2dd6b3f629b9860cd9c006741a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381266aaee30a9208055a825451ff79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6acb014098140012f71c4ff72505ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6aec88978a812347654863430a5f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea065045fd8d48a5f3d19268a3e25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facece48d36a0545ad13b0b7b5741f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb80bce541602c7f13d3d0c889dae9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf0560e71bc047d86ed73a8eb711db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dfcffcc4b4a1bc164854d14765b42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6192bb52662200eaf70bda27931f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9860aa99638181b6c77b6b1d246c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221410772f888002646980c7cfb41fd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754ef9efb4cc9370ebf4b69b47f5d1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc449afa4b6d195703492eae3d5ade593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4d309c0fe5d90ffbb2aa75b3518a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406e8b740aa18c32595c14022ee6036595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79936013f7325be3d3cdd43afa60bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf858438604604fa4fe3e3411bc623597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150bd234eac91e53725ac1a52ce815598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d959b5c98cc369ce1fca02c92efea7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57035bc6169fa30b3d21e70b31e75f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09b68895763457c228eabcc274ae52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f7261e8ca7c599ba84a5f214c46d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068aa07db8a808ae030ffe69c3968ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd6154bddbf56b2425bdaf6792d3a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1f3983e85f2a9225dfccd46f6fa8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f12dc3bebf9f7f7400014fba87914c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71921cb9a37e7da82a28cf4233a7bc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de60ddea91126f7e25551d50cde4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ca366e893b3133f8844464a40977e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a82e358723da1fce3bb95c37521a82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60beaa0e4304452291a6e0f4cec204611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5beb40abf0d4df68c2b437e361ba9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565105dbfc8a96914cb88bc709e5acd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513967fecce537d7fafecf146b3c3bd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5a021a58d445d7ccda2d096cfe342615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e4d5c80c802295d0299293a475009616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388db910dd1b6b23194a9df09cca671617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e5abafe8bbc44c57e52f145f5a515618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb6111ea3852c5f42981b1862ada3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99e3068d1c0cb9a0531d1befa208d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2af5b8fba42d23e3246bf58d9b1d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708d28ce382a54ff1dbdfe18a709c08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9968c42d7b80b47a0d9e7bd8707f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b437076ce66d6aa7e081f55bf24a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae2527b7dedf75dc4ac08827571938625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb31c5b46971bee2b51584069944c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86e4a330a7dd2a32eca8ca8661b567627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb1e4b514b14939a026d2c4056483628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc051cfbcca84652d023118a84f873629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae2df43424e90e14f6e1d05ccce2d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5f31916a05c93fd169f3e3a6bbdf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13490155d2a886d5c45d364669edff7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fc4902c7297a5d8f2dfcf117f8070633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93541adaba5e2ee0b91598908aad5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8503a095f5ef10cda27db80e57a1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ec23286f29fd535731ba1dfceeb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb9d09535cd6c7284a05fbbe765a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154bbf166193d608d4e17e1d832462638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390a49ff1a9f963f042f0c9c811d887639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a675058e02bd2094f257f9172a5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a74360ca2d61218fdb951fce06e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e188600482b56f28a861171bb95709642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed19aa86e8d6fa5cc0a24538d53d90f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215867c91281f11265be6d7ace650683644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa698902252d26bf4befb6359078d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bca54b6b00db6c538866b4138f337646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee7cb9f5a46aa96e5569271eee1f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf69e7c6971738e608a045bb3717d81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a445723530ca16319c9956e40f834f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30b3467f94ebd6f57b88ec6b54cb9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84541f9071be20b818d44673acaaf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371c91b2c246f20fc657e88a753449e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a47f5c082b6a900df3312f344ba7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271176a153b84e2f0b8efd909894c4b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c8ea8f47d694d5b1d75fd618eb734655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f904ee86b3181d27ac2d51f266634656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b3c545cbd714a9cfc2eafcff4f9ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3747b0bb15165e97b5921f5e182b80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f25341a31270db878d3e4f97e2a1b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd009a2ff50e7b8d30494a478bae030660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8e099a37e0b94f388ab923a384dd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb5c3665e3c65ddc270f1f2509cbb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe73180c92ebe59ac6069b64f05f9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fde8170a6844331f53f4255bdc1fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24af31ae3e140ec2254289c72f2bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de8dbc7245501202d8389f9c060f76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878be1e8f11406e7c034cc0baf848e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0380097ca9db5df90babc1efaef753668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f163df6cd57613cf95060706464d354669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0429c29f23fbce0d9423c1b3a598e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c642e603198f9d00c2fad724443d54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712812d56d1b2e1efde741c80a12b874672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856fa5e66fda6a7e948cc44c10fdc95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6bca0fd7c87d8111fc56a72642aca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91c5686f22053723999c64495f76f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1774aabf1142bd03c8fe850718c39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef37b5b69b81aebdaf05e663cefce76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c6390053e726af03180746d45456678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d229b8d059c5dadc4467cc736a89e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d320fc4c9d3d51164ca9de33b8020b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935efa4e457dd68a145239317f80099681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f0e155b9c0071d09655f427b01c12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aca1dc32c4bc4e74d5efcf6c80e46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b9323121650b06fe8add98a36294684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6917b7aa3cbfeb684e4af17f8009685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dd4403c51bc09a1ac90b9b4e535ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e69531e86aea6f267afe5210e1b3e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59ce074ef87cb12b131b7d2b153a55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35d98258cf4a1f03beddb944b8ebe2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18030952a62101618c2cb02838cc97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824a0a6de501b9ee17c4da598e0043b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d345fa6509abe93dd7163e0c840deb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1754ecd9a6fb682cc6153087bb8b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb9bf74620b0fba9480bd131d8b849694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef1c060c7fa56e7c48f4598be67565695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60328b1bbeb4ea59a16cecae23397fba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85242b16341e9a99ae62014055348697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b05190ea93eccf5bfaa78f6752cd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09633e447b039af0fb1f66114d4820699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd5013e8584ec1dd7aa5b369ffa29f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee47df46d45845e91b073943a8a4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f841afdd839c36aafc694bcdb2dd32a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc52689ba8942090212f038d999cbe5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3cb119fe6564bd83fc9a7cd385015704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e08eff895c3288cb3da2f59a5d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec78979fc2fadd44e58035d8373103706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8e29b58884119ec70a72d9204a14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfe4321f105e1829be2c9cf35df68e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f13e4a12733aafa35e8b287f36b1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fc55203d0135086cea07cd630fb2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358934aeed5661d1436db3e250e0c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75f01dcb6d8c1e99d0e30578519cb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed35cfa023fe3413e7fcfff02e53ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505964fa5ca1c6137ee873357e43d459714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac8ba60f5a8c0696f877d5d3870cab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c815f8754daf82b37bd9e55e68bf1f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9b1822c305b18e884e646044bbba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c48cb03e3399d8da0340a50ead09e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e8ce5593c9fe5e254db0302afdbca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf4d381fa4138f5d6b0750a331b6bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c28ea98ab6a4681be91377a543b4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197e8aa57443f1c3934ab296aa6747a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f91cdaf886234f6ffa794a3470d3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f91127a6e0b0a1e24124fec533658724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f0d6866bf7890f517251ca66fb072725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8cdb3a1ceba2ca51f7b2ccfdeb5fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a2aab9791da397b8a787cf75874c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b3f78268a5845e725bdb636c5d760728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0821a5ccdc94436e260e37d48fbe4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbe6c5838464734d4885d154f3044c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884aa7f422a234cd6df8843ecdf1e04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee493ab94bcc58f984256d761bb735d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8d664c378d6e2acd03013c99380f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c4be5a6f7c0879b58a80b19b3cd7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b55e029fb3dbf0c655f605af20616735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea241aa3b274671a055f94c067ba56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc137c7a483099c879096ba5f328225737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1f7a9686e621238964a2cf9384b89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb1c4536bcada413e35116c7ae62e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9d992052fa8baf8149161363e39c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9cd332d57582e0371fb581d4425f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f9edb83b33fcb14672ce7aa624686742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fadfd7c9667b41762e23579e59641743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5746770f375041183481940abc37a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d227995dfe9f1ee71abe60ea800da3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1c615e48f29dd8e407aff09b07a34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d84716c04c65fdf495c0271239d31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844b3f8bad88bb71decee9b5ae292ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d55c1012c38b8ae4bd0821b0dabf5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc4087cd6491915406b862a1a67759750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997fd5fe64582addc1af80aff0d49ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9410f110ab70816d9cfae6d94072752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf437d58e4a595615628521e713cd17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cb9c1d1aabf6775360a8a190b167b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fa35d38948e094e0e776b7de1e4bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac823c132c43b71d8b68c221e567f90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e78fa98f02850a388f4454d750059c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b4ed61caab705f6c0716f32df8748758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f24775e9bed6d2544be18317791daf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5061b1d647b0ae7c09db5de3f042d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cf4c9b15b5f4c8d99b615242f590a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39db22a6186bf0625efd1b26d3c0f9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f7798b88935e0a658672adf7f14b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904fcec98cab83248780f99a0eb55e2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468eec5058213fea3ee9ed642e755e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8645464996d5423fe79ad758618853766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbb7583e767e17356e9f5e452d532a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cd312929a50f2abe01408655c6c84768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3153ae20dac343776816568ae47eb5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a27cee64b52cb739538c6c6ea5734770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e46a4786cb0624910f37a77e47710771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2af2350d8f6aad8d76c989487e136772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e7525f9f70ce8a635ae65f76efec1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82230d44e1a705ab500cbe67269ae459774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d7d07021eee7a14a818c830b719a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837dc86e129ef1a6b160675504847d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9be998cbc786045d3738a2a4c80dd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eb9cd80140f140daba723a7d567f2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6df64c81a72f46670f10d678d14ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e687bc12aeeed15225148cc7b008c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29753a1b087aa31a3594263c98902fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09bc43ebc6e666a58e3b3d499e4372782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01df123263459aca890b18f65c5250b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa9f78a308cce0edf41e282158b71d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac58bb47cbc67d055113ccfc66f7e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f54d769889cf09453ae8b1b1232d8d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190357fd645c8d0a32a0ba74d3b68ba4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc200d4753322145702d3319ec152788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec6ed2ee5f4772236a985b702b112789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58fd7db3603faed1b9a4cbae15cf3e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cb32960769ce538af2215deffdf96791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e7ebab12639c1acb3519ea0e5921792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d1085f7848fe8a0e4f6082f96202d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198e89b834d8f4b9b46d90bd0a85ce1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecd3508431a15da4bf3da89bb8d033795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c942bd034ff053cd7ee0460567d8b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851423215e0a72760feb598454c60bc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef0d2cf74df28e04c24a31a436080798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9488d0ed13d4941df99a9ffb01d05799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193d6291da7ee57956abbc21a02c40e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61112d59cb51fe37df433917c0f7fa8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01d48b2d297e8f01692ef6f7625652802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44140ff1ae0188710a7a22097a02ae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c8c4e508a3aef45a50e0f2703de7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19cf2c25be07f5fa79f78fc08226d9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1868aec10b889ecd5f18dc1e5ab21806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60785b704a31ab729a97166f264cd1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f789946c1a6591b6c6f238a1e60f0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ee529f6bf84222d989a5c5d2ab963809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c6aebe33c230b1e1ef24c7c35177d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846cac790fa203b33e69774bee768a3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422bb853a2be44fb2ea42e021e1d68e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7a5713e122010f6fb2d696c887da9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00277d7a32b6683df31712bb10dc3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e732cfb447f6cd3c2f4540ad1130815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2914225c2235cc87a1d836d20e1aa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715cc9a8c3ca88c85c12f0bea3dacf9817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3772605ce752299b8391bf745c8161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4603a7f56216109618ddae6e6f4fc822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657bae41278a5a2cdb2f3a6c82232ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca044d14bd25ddb34d25ea617206474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cb4bf0b7c2639dd509e4eed8868555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9713844a6baee0a982d63b09e1692c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289d2c2940dc0280dd083eba2a297177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b70f2d77d28ea967c452e0267c2cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d85bec117d92395deb6a0a47f2599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373129c02a13c7b43374212f9c7b0ff110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d998567b82d0efed9d2c2f92a42a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c633e3828f71bab5518a3bde396026112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed860e297be02a3d9501284cf88680a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eceb904cab5e59cb155cd3b35874f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae0ff9c5740702269c0b6fb746053c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9998cd80e78560786a5a774e4b782316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662d5675752ead664f8b72f231b7ddb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996328ef3c06f1bb1d342565f3a3e7c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac728658cc2583c25400c6c16714ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c706a8828da25f9c276ea115fa137820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c300078639525c52f5c5633692f583121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24271911e365f0d6c2aa477d6daa6dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba094288ab1eb735a5e3e8a7a3f6bb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e3eec2cacd6f04b220e6e9828440d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec4b935124c7b72061cd69463e5a9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d73977b494f451c998b70fa96325226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fc4056556669750b9da17d2d8d5dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796e16d36567a507b52a1ccade60fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434fa89a7a9d5fdba81afdf6ecfe69729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e579aa5d192f15cd579c682744cbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39bc17dc3806c405aae5de64aed44c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c04938ade54e2698bebdca6afa9f6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd4cd04fb48cb48d5a7913156f89f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5eac5e41af1a14320169642c5c6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a06a04cc8718de9b736aefd85b27035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfefd75d3612703562420e65ca91a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc784b7ceed75ecc979af43e6c3b61d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d0eb0e8c00f68a0f62ae82b47198738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5025598ed63fe714bd7a828e3c6bdb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b2adc20c8e1a0279ea92836302bdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94814ce15db66540be6cedac88abd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c5e69a06c40f140e886e2a8f0eeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb6f74b980e266663d89ded781058943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b9e238a42cc9baed71e011c95d4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e5547ae15ff5675ddc17c0593bb7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a25f0b72f3965f43dbda310c1ff12946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c093aba7ea2360c2b98d697ee88259447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdfffc3c3c0961daa6616ea58a719648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9143ca289ad906a31d92757e8d69cf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1f26f955024ffc6bfe1e0db0d211250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a369b6cc3a024f12987fc74484fd7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3409d51318498218c11e13c6a998952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b351b7be8b58d186b606736fdf4ad1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087b1784465eaade069d023df0b20f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722203fc17d68c24ce1fbac793e432fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aa5fa7f168ab1b393f3722cc989ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc1784ab8e20497850a0242b7c628e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b4bf2bdd285727687acc4e56955c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e559a3dab8110d84c14b25f383a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b76e03e0accc0e652bc3e2ae1e57560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91297c5c080a606577799a4973e55761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be585218ba5c14a7dd02ef1281d57e9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3856aa4b06ec0b47418a1f1c23221fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee704600254fb236ac55af8dd6a8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee340fef8b4dcfe01163d01335c2906065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853495a44451b642e7336a41947afc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df601210b3bd39fab7ef758644170a8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a95da726949ad12bc3becdeb2108c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31685c61f6dc86083bf5576a0bbf9f3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd32a8cc9827a66caad34ddaa3dbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5023f27a55b3c64165fb4d10c4dfe771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755f683d49d22c75f3a81bdaf7b02d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e1bbded39f8d026633dedc796b2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe59622d20d628005ee192f4e58252874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddde1e0b4666a986e5b1a5f3d7b34a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2524d0f9db982deae85666dd4225f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b0e0bd22a7463e1e0cb03d781cdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3c3bb6a975f3b489bd8a2de1204d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d427086b4652c2a678a7d591ae93c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b796b503c51445f56969768a4311c1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e026f96b8bb7a9a2c7b4e0606f2ae9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc272252b0c729eb14bd8047d42ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa104ca738456ff2c343d33d8928c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fb473250664a7a77f7acdbca5b04a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ccd07dc0847fefefe5e923d382fc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987a99033259d669ddbfb8102968bc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8691aaa9940c2daf8d254b8b512287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6515db491988fe51817b25df9889de688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e8bcf49b41c630b29c3f58ec2aad289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31142140515de0e4623565ebec061e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e26dbda0fdb3b5d8e0d6bd99d930f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef222b041fc91d27c71bdcbd6772483c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d698e5cfe723842449bc94332e634b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261b195d09fa59f5ad2e66c8dbc63a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091e5bc1bc51cedf2b7ecc6fe112fe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f267ffc1c18c457e8149d696cd89896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8630bea1657c9e3d00f719bda9490a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2341d865d63e149b66ded7b5b641c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ce2fc6a566e05df56c9eb0b93250699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff807e35763d41f2270304496126e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476359bb2c3bfe9fbe4daebd4237d886101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6fee69baad2ac616902a4d38c65be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a1cedb346d9c7150db0397fcf05c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723f8ca569b9ab5b53a7019c0ad7bb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efe8f92aad8e3d0c51fc733d5cf503105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343829bb4e0213a48f7ce75cb82c37b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aff9819cad7e678b5c1343d35a1dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec6379490da6cd7452dd41757dd74a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd45aaf93167b2980ae8fe887283fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab39a3fbb8d45aec1a0e24ae42ee7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837f566811d5619398131dca2f7bf40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db741d43ff1c2bad37eebf970da8ecc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4afbe5c6d1d8527d9941759a229206113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae396bc47d324acec86177d55aa37c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732cbb5980af5dd67bfd9be7900b030115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e597db71ddd0f6d84c8252b48b5f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb62ecebb5b5370ed5bde96c58c756117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f23139885cddfd537240589a213b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1832eea819dbbf53fa6bcdefb96d2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36414067d9c22a45826c628b90b618ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e5c6f66b1bfe52a760509ff2f25a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d5aee1799ac7d84a2796bd1af42f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f89dbf73ac637e93dfb64152e441c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae01dc44c73bcb0778b2adf345bc76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5b3d2f36fbdeab121a695067ce3e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca57479a48b65b04a39074405cd8b5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fa767a190cf126ad7d605ce2fec8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053686e27422ddf0638a993f28a2782c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0ba4ae04d0ee3e7e3b28fb08016b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe11bb236ecaf5a6b0e7e1282e27cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742334ba673dfe3db3e931ed97a94e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e954753b40a0623c35d9840a3e944132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb9a7db22eb4eda2c0c9d7467789a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f8f7917a57395e0cd6bb8791e03cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a247300c958c8cc7dd3c5c9f6d9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d620bbd7ca145ff43a161a843624136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268e87d180744a05bde8102ca0ebfd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2efc556c1120fc79a8f5904e4e69c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c4427011d054f71013f5234d54b29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adfcf7f904406957f5e8c3da52b763140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4128381e20f05d9a443e8c30313d62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9991d23abcf96d57933cf0c27b1601b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48110af54d0f174413899c58f1c15187143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146143310ea072868313c6cec3661b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f244d200c8eed46339ef44a89b21a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e840b58def71d000e0dccf6b006ebca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9b8578ef6bd592ef7bbbd75080ce8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504769aa9c786e6e4d5467710518772148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b074977f92d3e37f5dc752e51d2a93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a63bec800daaba6d0dc63d7afbee4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb841a9724d35752f21fb0fc998244151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ba10f3002114b1b4d6224124ea8b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c31f6f6ad2e5f644d39e2c8725995153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650544dc3d42227d6bad88e8de590c6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c663e1108e592774dd8bd6489a6ce1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a974d7e94364696094c8863282fe0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcd43ecbe87a27a63fc90ba7ea970157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcbf11e8a78a4243a1f15ecfe6b7bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc43924d844f094234b1cea16faa024159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2736978760eecb48e46d2d2fccdba8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ccb453296463b6ac077a50daaf1bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8052c63d0a97f12a71ca49efe5d36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931459f71ac8e474b34b80ba3368896163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f8b94f815a446f8812ef76328ae5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663677e9939baa3e4dfc2b8673bc439165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d667ca028ca0e6ccf1c4562af46696c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aed57a8b51cbb79b140a749334e60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258abf288240ea5b50f0840f4a092ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c827b3e877104d622f5540716e5e094169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049bf499b1d72604b949098d67aef8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07db6ea833c4941f628f76e20dcfe2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a08245324aaa4ddd04bcafecd27d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704b70e00cff3020239275e8a640f6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f96b8b6ce063a6e86f63d305d9e644174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e5901f6ac87d4b79f94a4bc9c0fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f6ba39ff9e91824667c21a523e2ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa701fd88ca3ef3d7ac51b32acbfcd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f074de03fad016f6c829ffa7820fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de35fa19edb57d330c91eb42b24f62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6b12eb376d374558b949237bb34f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4fc73708013c10244561648da7e8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cac7857e0969bc76d621cc979cb0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc14266ea6cde8577e4db9a4c50cde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfafdfa5aab6284540227a501f7078b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5acc0c1671bdb2e2e50ee2e33e850d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef04d3c0a491cdae3eb0ec4052fadb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc844b1314ce664615842b522189678187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7172f6a95e6ac0b5d0eb2d0354e08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7139972a74d5b851337600f20ea2fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d642eeaf74132652a9f411301a5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a90fb91bf7097dd180e145d2634f65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5789e33ab06ec456c82c0ef36364ea8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef02ae11e59f0429f6c72aa87398418193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0282b260922ca45244464e86c08cc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f8fcd5bde6a732eae18ae46bd69e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09266155b1a227f71ae50df74120341196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f81def2b50c2c6ea6dff8cb37d746c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40bf6a4801fa5d6ee05312b4b5afa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfee2ff9aba84a78744df28881cac93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a27f8d25360b629c9e83b1af1512200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b53eb9ec9f8b83f4345a4b93f6813201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dba8a53900d936803801314be39ee1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b04978699e3db7f40fb8e20353e5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4acbff2debf7dc50370767737617a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c80ee1f4a8e097492040a500ab6dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4acc676cbb7bdebf68b9077a9929ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e0c0b4d7ba5d8844c50a41a343a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136bf1dc940e96549f64c67a71eb2f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b08e2758c06ce911664a3fecb83129209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafbcd718e2d0f4fb9cf70e6071ebc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81086bd7043ec5c0fbf916b437e48618211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babced8b8c98451f134aba7bcca0026212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c913dd64541db6cfb795b5594c30c6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6834bbb609f48c1fc4db6a5cd3f0273214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff784fd2dbec84f13e51bf8137660215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf64c9c54b0dd7b99a07f9c3ee8f3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08934a886f1cbcb9954d632c2f93d2ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535c05edc969316b87bc800f7b1254218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f0b306fb38e1b2f3cec907ad42c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce8a6bfb21579092040ede8c81f621220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b3f91911ec0c77c44cd140429420a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d236be85338c7c15cd1d3865edf6a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1070e1b828ba6b7f7d3bf40edc22bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf33024bf410563b4f35acd1616bd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30061d4bd4c5d4b76673504de027452225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00b8f7dffd75f86e3a6e6011124ff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefd16c776bc0283d94572a043e3a32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9eda44d8edf07d9d5d2fdd0f4e4cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28babad8b7c4e7b98518e33d98f19c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5002fec3c3e66838c0c356052e00cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb8c74664553ce509ada170f8fb766231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3622bf89a92f40aa8f595997787516232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de8084e0e281b4e0d74b7702d9116f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f993d31579698261b17c374851ae74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d419b9326228ff87436aa520ef5a8a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4400e97037c9583b8a44941bd8082d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17106e3cad0d9a1d2c8618448edda361237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0432c755558942732de4f5d59efc258238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cadab60271b950628ef1458a420fbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e0625481926d4b2811eb35f715d1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083f7011591d668ff607522d9f75cb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57945d629bf19611d87f0684b3ebaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca12e32d729b0c56a4cc909f34529bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951be6662177916e75ec8ba47771cec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f90f5775124393f20dbaa14dc403d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92010592b0c422a1fe5175ba326ced00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1db46ce4bd5507e8dce03332901bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd9125d38b724ac4f1eb8a6f2f4002248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3358a1b1d4644518276ead99e4c085249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3767bc9feb8c959ffcf2a5ff54daed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753870caf6126806723aabb226ee417251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcfcd8b71183382e186a1975d8cfac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544b20a25f4af65a0ecf8893a32866e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0476cbd94db5abdc41cae1240a2648254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ac6142c746fe4410d0e622684a52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2ed96b13ba503713dfdcc853c5404256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423610ec346a413552f0bff8c110ecc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c3a82fb4f1dda0f2ddea66b99b3df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35602dfeb6b678b33c3a626b22483bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfe8112ebf3f79bf0f47e40e448e05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d546c5f88edc6b0300276bad9870c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27229d35a1dae66535f95d2b0c80ef52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775b4b3f6ed58ce676d9cf7335d083f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c2663b98b270d236923ae7f82bcfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b83a50bae61ae889db64af563bf532265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93467f6ae5a0c86f8d19b99307516f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520cbbd61fe5791875fa0be9fcf646d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab67ab55c755c81b04cff8c62edb84d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713d21d8a68eba289ebe11421f018c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4945c49723496d764fb0f3c522552b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5cb70b626f8e2b4163c2606c7f6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3f50302a5c45e0d5c0adbc301939272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd65e7843db6b3b2d2526e6ee88cff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7dd86fb0adde825199d96870e5491274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45952998c81ee22c8e743f693a90ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d5d18e683c21f96d7b3dcc809a655276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e15cfdd79d8d0c2a002583fcf026277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc5e70879f4ba81068ba869692cd4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027e97cf40caa8f2a142a242553667279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e219db8c9824016e37b74aa12b72d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2b5aaaf43ebe2e4649ce64eac5bc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31169240be792b21eda33b34bcbf47d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8907f13b59fbbe1fb71aaa9895d0542283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692bf95719ac9dde0a91494f33773db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb368459ef7c9316094b6aa3f567980285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e52d87fe1afa5dbc65c284ccc0bf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d687073579d72b6cd1dea7b4c9954287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943113ce055141109d1ab6189e7e58db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3ef738f3d0e41eebec5cf6c6e2b76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c21aaff5d7f031187716e427c1750290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f52a71a8c22f6100c816126a3dd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59670d93ed7fd66a56624090db62f34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30154ef6290aee3897727e0bb74a8aad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4746c6b2ef2dcc02a9aa7d8985f1fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4814f7cfbbc88e599f2986b69c3d3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692466e25f0af5bcc892873f3888874296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa54dc7cc3e8636700d51c2cb2f6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d204d36848299ecbf0da38e5b33e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ba9743ca785b76c95e86725626643299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec4a4201cce9bc693a316235d6d19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34d7a2562256cddb3a2b95cda60dec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab1636a9acc691658f6e09e0caeecd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6136c342daea3b0a15f9a9ce0c9c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc86e6257c83eca4d9bc546d3fdd578304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931489d9702f0195eb187dc7ba9d5cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b0d046c2c5b839e7757525ba0c1a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f435e1a1258dcaaa97827d88b118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcceacdd6f28c62a7c9c5e4b12bf000308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b62c439b836823c911ee5125746c62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd357530fb5684f414d9bbccf19820d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b472eb29b47d6de62d7df0590aa2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00108f11b36847bb99e308a2cc58c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bdbff77d5f28d1588e077486e4e38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06392d05bcd419ff748882c990e1a0c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734c44235718d55203a13cf77877560315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e706176c69dcdeae4bc36ac539ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52722153815bb0eddda607d27120e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac43976d6b81ae8ef29322403c635e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b922b84fb323d6a8b3c61206b42784319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80cf4f7d8de173a907b2d3abc0999f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313487edfe7bb2198d078d0894a36c49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeadadcfa0bfeb230e8ff5634dcf65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d60eeac1f987ee2784966deb3dcd5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859acea525a48a4b669efadbe01bcd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5937b0a4fa90f6003843681ee8aeaea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187727d44e69f194794a473aa58a7d86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782542035442230d44484ac9d147640a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc84f45789bcd63ae422cc328f7842328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018728ac798637407cd0e3a605e05fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1594d9ef9e680fcf28fdf4ea57d6cb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627bcde929d9f1b655e00e63229731f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a246151d19f546a160f9f107bfdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ccde7c22655316714698b238ad493333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d035409f48fd5acbb2857724846838334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1bb90cb0514ae68e361f3adb491da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b394bb23e996e06f9b0ecbd8489d36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031ef3e6799bacbb8e2f286f9ca3191337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2c71afa1ff0fe5cf387e1bb972c73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d264effd9eedd1f0810aeaf6fcf32f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef6681c678d05e4264074ef716197c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab87900ee4e0199d1702ad1258b3e82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3cb1ba02cc66831beb301896a452f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11f99457dc531b619b4345156b0841343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90e3941d36cf130f25c28b2d04b52c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc5d8bfa1d72d805e1526faacf836345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739eb1247aba4bfb28ddc98ded120a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305551ff7301d6eeec745ccd4ac3be59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc56aed3f87127c26c5121157ae42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efa32f99b4c9f70ac7af6d97ba808349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eadbb9114ded4cf82e73fc27089c13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886c0b695cdf065cff8afe90b764fe3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7116e29a2bffbe78ec085301817502352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77515b39f4e22ddac931017fee22578353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a701574f4aec53af6a180d1312017ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc4575ee43a9b7d2b637b1ba3804f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc76b1e5f3142769f874962a0c8ed18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06d7fc1164b165335d8ac3824e1e10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1f43b3cb1e54a9820d4e7b002a90d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f98b2729429db09f49db140c97d83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d06428f09757c0a451b26bed09718c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01504e00718b72f5a319f92b75c30c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5c2eb0e379a77f9ac81155fcff622362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcd0071d4ceb2a2f036898915e4cfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0786a489aed785b6fa6aebbf9de3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608c16502f163d985eb1ef0cfc79fff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767a16e16e048e7dc8ea1d0e9b6d62c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a2acee2e253b2a50376e645d130f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6198d0907fc46a0b01dcd25e1372e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acd5bbeb349ddce3cb0d3d24d719f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83517af90382f3a12c45ed2595379ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88b436220c1922c56ac13e6e13f382371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f293830eadff361692a0375dc1b0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533300ce3fb690be54b16579e93e9805373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84946574173a3f9144e91dcf2698479c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c16d20707583ce6e9c1dc6b24783375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa149af88f1508d0fc60e0a63a4dd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29160f3db836745ff07644ad10c6d7e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f019419d6702b714d476a4c8ccb1bc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f26946760a9671e841683a452c58a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fb95608f78f10e094431581e369cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1739b5586bc755455b119125b90a82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1780b2eaa22be046597ce6a362633382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea496b4d7e09607204391de59925ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d1d2e06d555555718902cdad2fd05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8c145997bf569c75b99c4865d1f29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd92d3753020974d0740de03e1b14db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4edcfe7b935a8a851c96e6d23e551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aaaa74bdc68dcaba623c5dda95c76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c6f82fa7d451f4814fb27760bbec5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac917cb01468f5afe92b979e94c8fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ae12fc4453ceba9fddd2e803e619d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1c959e0fd821e510f0a5882f8592d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa940bb62cdce1cfd3646611b8a9e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7714cbef8c7de8d126226a79f0ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fee563b5e4118b72a1706718893cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1575cf5a535bdff2ad1e8c38719af2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552d3ab0c7ddd45038a41b232d7a319397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baf8642a367c5f65e2efcd261852ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1528b055fcb30a1bd1ddcdb9709ea1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468884b2e5018ab5d2be17536fb3758f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a7e0aea9d63da67eca846fb53c62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f8571899cb0858cea31c248864ef7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a6c461536806ad350ca8bf070e18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29867d54c8a94e283a4cb7a924b70454404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567bb2d69c2120195b60724c9d015f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4181a680cfa251dcbd9b96ff4defffb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a551f8179483005248a3180ab1fb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbccea71f8df30c4df142cf6740dfcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be7b97c49f89bfb8265ef089498e0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c9be9c48fc1d944843db4329f256a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153408de43d48d40682a2983f7fc6e76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b645dc5fdaa0e0a02a7f0c4cbcb0510412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71042ebe7df13502c5ff30e8908ad9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34485398d17440590ff0d8219d6afe6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647ce39b02924419a171115380d66e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef87eedc8a55d28bf313552154ec270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaa9f5d72fa80f76be90f7efda17f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c7ecdee9a3dd36862eeb7bc5fcdb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740d5cb12b8b7aebb7c160799708eda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538665bf9545d0fb2bce95b9285ec499420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e9f2bb07f7026ae7862d3941a46c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab21f19aadda38ad003a008de3f64a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14138096a3bfc0371733c04c7e4f5e7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b50210fd4b9c3d5bd1eefeef2d85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73950faeb5dbacdb081bdb8aecea04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a6c3792d90c187f9496de46fcb20e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2107dc109de7a3734f0e0b4322f3ca0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013333b5a70cd368e528980f7828b83e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c40e0b8abe804a28493a544f1bc646429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287912cd846692f8e8ed16c1e5656448430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c86ba10dd4d782de31e76b2ff6e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da5fbd5b234b9c8c151e09f67155af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3143cc3fa4ad8730c48452493fce05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b909593d0f6844dbf0485c7887c26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483f3de07522dddae3e232a4ef3b0f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2cbd7142b3c88701a6b089a4775d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d523072e63b251b7348abed6046d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f85a035310073e99e3197ae1cfebfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e260397165bd8caa8c8d874156f9c91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e50200df67f7ff38490df8198f1dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae9634fdfd47a88b6f9779a1125a16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d9fda869aa5a9cd459fc6f761e54b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e94eca1e45017b98e93dc4885502443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698db8c0d95981cff58cbc064964879e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c14954728f219f01b5cb56636e9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4a4cbfc86b9a4dfe0908b8f3006bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c911e0540583a41e389d27720800447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce8e9b6420b43ebc804e15afa424d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1de3223810d86381776ad14b866ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990b817420579a36c9ddf4b3abfcb3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b0f3ffbb85d6b95e6485910526734451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6f18a38c31a78c36364d12a9914de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec9a3a5d12cf5f9a29c7c6199b9098453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5adfd739049ac1e67b16cd42671641454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb34a2a0bc30fd7318d7153e423a19c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cb9e7da69c6bd15763cc45c1491c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d9027c3b0d45f74b07e452da94c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf486b8c04abb7dffb28ea91e15a7b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867e25efa95fc3c23542455fa8f8f30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f966f720c7c8b200d2ec8c7e6d2301460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daa377cbc334ae840fd0331c681d22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f252cdc6f076e0c59f0f0d7977366462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922c7e8e4ea174e94e3bea8585af2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f22564a7bafe6ba855b4510158f02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b44b1e9a673c014ce760fb122ffe7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b562163cf5c35da1665eafbd61c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fe40e9df549f1f22699e6add30b3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a33467e6d09f76af509a551160536b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed16907d27532470338a7d1f179b2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33268f0f4521b2ba9e9fa1c636e8c92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c136513613b1c680887ec57e5e7f8b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c26714084865370532114ea514d97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996c1aae1f8eef33a826b8248de668c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19dce02f9344d6a4926381bac8213d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef269c59c2c004298ed97677fbfb109475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc0ab04a15448c54e8037ea54750d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72871e0a25277e01938f71a184344d8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da346034e280b989f6595c7fbb5d6127478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b425414fd091bdf6ce90e9eaffe6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298fbcc7706915e63c159bf2d0bea39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfdbc0fa8ae545977224c5d6fe4f90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245b56f8615f08b494045443681ca04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eb1b72a15c32cb7773501c04ac507483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c203361204650dda4248c0d93dc3426484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a985e6c79793111213a5376adc3717485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cb87768ab0ab0fb6f977101b3d1b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737ddfea2dc79fa2728dd271a78582b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913656e80b29bf147252f3795931e23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41d8b80211939dab8799ae989ff531489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ca0a7c10b739b4ad5a6cbe04cd9da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88173d3c616eb69c2a81ba56510b32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a9d576c22f24287df819040f0a462492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023497facbb16b2fb007c98062194e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b3ef684def8dbaf7ee7a468a383ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcdbc71ba62f0c0dbe519b0b6ae390495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41f2c2308439b915e09671dd0a4a73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1db13cc73da72d06d2a5a151775d8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242a07ed14138ca1f7a823b1b88ae2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8bf862c789c74ed67a48b9d324283499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52233722733c865182752e6ae4841f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f63216ef1d377901521dc9e96a45a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ad1e3fd978f2523c93d5f7b93d06a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eadb34783004bab1dd1032ab8be5fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e115f72c381346501080d5506012432504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b1b871c04f9581679e33f1ef3fb33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff277ce61db1e62e4a50aed5b0355506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3242e7c96e751219afc1c9d5f9c11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d000be0e34f8ac816f6ab812a9623508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437918b6bda774883e898f3750ef111c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0ad0906cf8de9b557f0c414ee9668510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb5b9857825ae326318961adec1376511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efce42dfbf3f960d98289b50d9802e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22d2641c2285507e4152f733e828c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76ea2e8392cf97e29ed93d50cadd48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa16e35c6bfba0f96e3dcb4a985d553515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be9a9d7889c38c1589ed0a2c248d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87dd7cec0eb74486a1c1f8cb1e185e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c8e326b4a56c10c3dd1ec8e9224af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b420d711e82e5fa240806c0b82dc8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01855ea87863c1e38cbb39c720facb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea436f6abb072cdcdbacea2f76c65cd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a455015140cdf4a738a71df795d1f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b372b074be5088a16fc565a6900f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741660493028a600b6210250d3aebfbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbd06189a5cf4ecb5dd9f12efaace3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3adff8098b8cec4f3c0af1d946d92b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6ca11a51920b1a105ad7a80a82f98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19df950fb2c55cc45c0d708756e81c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823171e4088e17e984a949640c7c06d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34150086ace8acdc3f51a4b61eb64213530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765021badcf86e0cbc0f8ab4e2e673f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba7222113a665a9236afba2d32132532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2e75a302fc14b5bf7dfb8f137e47d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3e4d71a1753c3eec998817ff15b4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07515f219698f91bf9c70e90be7a4e2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37eed9d2716d78307472e6c4608e9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80418b2d8947a3b96716ed90128711537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548272a210eef5aeb980de9750a7b620538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179f15e78c41259feee364f4e2ed5d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca33b410b8bfacb1c8e12cfb214c49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad8067dc70b00bb2c68eac3cfbc8aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac2111c5ed14870ae4fb3d367dbb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93398886e296455ae16cd23d8e903a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be3a3a9802def77c6916e92f8fa9c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0b1665d590af1aa88476a2ae9e1f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a88e69b5003f14add17e6bc4658e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d927a99a0c57d48068feb65dfe959f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90b4fed674e40f281e447336b88c49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da27a35c1d6d19dd6f5d5839dbb310549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fb3b42cbbc8b8972f94921c264b7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcabb36494abad0ed40b56a09ec1f47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dd03e0641ba4297d79353bef16f3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922b916007bac1a1f5833106052925553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e8dbe7d272b608bbf577203a8a743554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d40d327bf838d3f4d51333109e50d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7f26e89816ff66dd42d46f9e4b243556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9278e7004bdd81350f161c5f77f62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30132dff7894fee0e456ceeaed9c93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d106831d92833b4ab0f8ebd1021716559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76438089f5be9b97cc772812b3f684560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcba7b47b21636e5cd0701c25b69d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7811111d06c79d2cd610c6644baa3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec8d2a13e15e0970891cd61d539dfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252633a068dd7c2a16bc7a11ae55859564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293683337080786597f02525194bfe4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de486d166ec8fa3e1a63e0aa9122dbfb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a446b3e485697f19d9202ddeb737822567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7529a843b16024c259c33ce540a835568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e71b1ef7f28a247b8434144144c816569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79179dada126c573df96797745d4bab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d345ff384ca017ac3cd08e4003939571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1f9d1e78148bd6351c092a2e4101572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd58e1948a548788d6924e8388ce69a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ae7d644f84ad8e05a2ebfbb0dd99e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0d0fcbae0d6b1483f4d8aed12d052575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e86692f9ff4036f96728d759d5b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9b6c787cda338b06009460bf8846577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e4463f927a79789e7ddd6baa4d78a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e708e8b859ff8934cde659b3ecae3b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627fc0a9dfec4137092dfca2acb0b3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39a87cbec94f23273daa55d7ab81eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678af739ceb2c1fefea6993aff141eb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfc0b02f4cbb0c18d6ea9225853959583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ff1d59dae4bf763e1086f696856f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601f692eddbeca80d9d76f5c7e58bf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4550d5f47bb5cbdf265c14f73cd24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a68a4b9cddd05bb133ca4150d7db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284398c7128a1ece930ac6db5c3a2631588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7eafca150c44485ff8e9e1c410a5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e84c83302305821d1d8d0f6e0d456e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd45f91192d29154c84d9e7b737e6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967423a754630f38883b71bbf3c1633592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9d5f3b6bdf388a4d4255611d17db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bb48233dbe1ac53a0a5454016c3f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497a16f12d47e1aacc21a0951a7c8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8500938c36a50f5eed3666f8514618a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4a7109cab45507cdd97d4b4d5f4f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f268593df3d7ad0676f74172f5c9c5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439421b15e9a348f99a307f452d003f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac369370fb3e7e198262ba71ba0664600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8779171914f78262013a895598bdee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ca765e16aac85de16ccf0eb0c8da2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16b0827863ea679497793bae3af9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adbeb77720c28300192f4d4c6f2114604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd55284724d92ea0fdc5ddd71f89081605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c283b66031f3b887a98b823843247606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5f2c40feb83578f83e1111fd417d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27dce5b35acc3863f0e3ce01f77912608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477d6cc4cc9237733b3123a260936b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633dee173d7a5f29b1b0569667fa4b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b460b22cd8d5aab83431caa08b565f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280009b302dabc0a9370e90c91aaba46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e454b79d95c325df930bcde132bbc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e57cb748c4d298b4f4753e097fe6f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562edd1ea0ee1158736953dc27650b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada81bf0fd7d3c7582e5953d3feeb47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564f1e8ff5988a0334b1afded26f29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054cde096d0227882d399ce2b16a738618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcfbf83e6056b778668ec90ea0fa75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21097ca327f683bdb189af5e117560d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13196532c8f68d6089c3615ce314793621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f7c85cbfeda259492f648e2fa8f21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3d84c62ce5d14ed52460ae0b40958623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838d242ac8ce9047f540cf712c73ba2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc928c957e964024d1f7a97b33218c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38def54544d074d99d2774aef4c46337626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84144b413cb6247f858eb7245b7c8f73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63342ac9ca6427fa9bf0d7ebbaa93444628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b475218a7b12f971a080cfada2e1e36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dcc65a255903e90a74587199d7f07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde85367f04c5e8b777ede5aaaf767b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c1570a19348c90f9853d4e0e00427632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe44253be693cfb8aa0be9c50caecca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07e2e232745ed497bc539feb232825634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98103a1b72223d17cbb956f75ab0b3e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa868284c3d44386ecc9f525b7a020ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6426ca4440e5e53c2828da7070860637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92537ca036770b526ee7dad237e8baae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c42f3d352c493e70b261b4518f41b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc3a34f1e3805feea8e548273e3a46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bece395481ba32b9ca1090ca3b949641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6deae77c331f9c460c590c64f1652d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb7076693e5d3ed68c8b8503e56e96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c39c7afcf4ff6995c2f4855dd87a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185f58f6dc18186e59a2c24204832d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc57eea1115c0508669d86e571012646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704394792671ffa0add19bc9ad98a604647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761d051fe37bbabfaa4d7b87e3ece1f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed7587eaeb98f047883c9fd31c0a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6abf90b3080bdc5e805729e418e2cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6cc7d9d3f229b1779501b9937bd3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c95837fdb248681619f64968f1942c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c07c7af4124a463e19860a8b996df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6262b2f825788a3cf2879ec681aafc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28341853a935a32248e3eed7a82829655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bd8eb41270051cf0ac1165e5a5542656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc7afdd872a4c544469a0a81cc9373657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745272723f6483abf59ec575c8f07181658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8bb93085294f403516232c4ee6826659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316352e35264c260cda6a1d0554d5d63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde2d9b77fa6d1bccc59ef2cf8aed8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca9ec7f7f6865c04452f9a18feaffa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62d7949f39e295c3a918b102ca8d75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed1c00956a5863d1018d40bc17039c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111581417c96335dae38f40b6139e7bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44863f01aa39d5e1259ef17c4cf1997666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a446c394f87894d721d1a3e82a6fd98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebc995d06025b39d55f1ebd65e9104668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27338fe66ffaf37db36c319c8101e043669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72fea519f92381754fee990eaea770670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f93df6d19ff34f0d1d60cee650ca5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d6a3ade1524d669fc7f500adab9c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfc9cab19170ff95838c40ddf00284673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd8c0f00b4045fbee3b41bb5469467674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c27efcc102261ff158817636d98ec5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9722578dd08a215122355a9a45f60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07587e491603415ed69d1cc358d8cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d170e2ce8f8890587e401677186d5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af5efc6920c132551f8ee98d24357679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a58ac1ac8798bfb0c8a85bf77c203f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730a86b06d10104221440641aca1e22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f33fd0723fb47ce985caf048dd4c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bd9d5890c37edc9822029e0802335683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ece0d817403b4b8c55001b60a868f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba12b7d358f91adf0151b513a132011685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e693d6cdad1d29a9ede95274b3d5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac322fa7ed79e464c95d10c99d55b697687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944826d8514d3bc976051c60646db66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fe790728218dbbf57f8b81069e546689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec970c7eb3c3c024a40968b8e6be5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb05e6ebc0fd8d573e7285a08ff48da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dabea8f88a64f83a48c2651b7e531692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01031571ea09d487a965f5405c0a155693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cd3cfadb286912cfce46ee2369c92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3b1644a34812ce936247fa3e9ea4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f7701040375d65d1dfb5618e830b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d6a7a80acb941ac4e563100dd891d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3e7f86c23534d4450710c51e9da9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdbad06ee7a66f88e71a67a3d492d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95af9d9c0771fd34c8739a673876d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e951c1296dc0b2e79c2f438a6c146c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8592ffc980b768bd42a72baa204c12b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd82aed49eb1a30eeff50dd000fa6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52f546fbbef7bfe64e6c4d369674da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3ab7d4bb823bacb24cbfb1c37f97f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12887859866afd500c6ec87d48339706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d496747c953642d825d5aa7d056a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046607236dc6ea479e6b0185be45bfe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857295982c380a08e2a5aba5af05fc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7046485fc98bc4c7695116ee4424c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e981d13fb0d7ee061c85cc7c03f8fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043c0ea3f264d9416c83d43fec705c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183e34b765a483c27d05dd2ad94032713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec0499cebf9795d6ee217e0ba4e936714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367c9cbe13dd6e862115dcea87bbdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d2e455ce05f5b62933b7f60627f33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351fcd7c1d4beb2f8ca1103df129e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd9cc62c8eab26228b3d0e6c1360c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4407393ae31b87cdbd0e69cc1dd03a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6bd6f0db22bc64470d55e71eded4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cff8735f46a76fcd29955ee75be20a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b4b7d6a1c969525fd816054a3f57e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd108e2a207be2eeb875865ed032c42e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db079368428ce00a56a12f656f481c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff70ebaba9e8e663eabb766ff0a5d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e08c4f9462f444fe665e9ab28c5496726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c93f2d07a654a9722ac0b967b2711a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fac2cf402a5780d3bc89e900f9c42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c02cecde20a074aeaa714c2114c02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa763f152cfea9f9a2d451508df6426f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159c310066086205f0081d25be4366f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d317f7058d9ccf3719462a5c88cbe62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3997600510c5eb5d840ed5e8ed01e23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d6ab4aaef4039644c5039ab0f392f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73967d910fbf283fb9ec47a7c3022e17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7897c0e2b326cc7f0b23b32aa8f4bd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4da8e8a4db762fa03d61e92d7046d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a906feedbc3d47e1d810167e5b80b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4ee639fa0c96d465e60036740bce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e55fbe27fd3025837be54b016abd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a4b4bacb1a7dbc95230dad75520e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5109fb65afc59e42162f151c976120742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efa25f82446a09c44f7f189606596b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105325b53c5b14dfacfe22d68c91dae3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252132647d7eaf6a312db2dc46f767a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f875e8a16b1761b94bab6c143c6ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0798c08a01065efb1d9e31f8236944747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c1c27b3d9a007eaa5cb37a1f1f4dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f22e39f7b18f6e5d11ef6985c314d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cd68449ecd3c9936fc8feb0bc2e7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79ff1a2ec78f83033b95da47073d7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924be98407a31e1c128d0562a7d68f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da38fa9b091e219584401bf698f4e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b87ef9f5253592b1158be1bd82592754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8d17c8f1a99dccb2f6badab367fac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f7b559717d908d21d4305baa604d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab797451bad354b655a2d95fa7ed14757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d00856bf6a6ea05223a4bde2414d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0014cc5155bb72705e4a6457bc2211c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c784f995ecad7a7d45105ff1d4362a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ddfc75c0e6c5a3ec33c890a0bdc36761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc6a86e07d00ed7162e6fa324e65c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459404ce6c6345bc0c0d9f446b9d7ea5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ebbd63df4727effcc34b5818a44e2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d382cfc2f6212f7b24380924e093b4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f16436047de7f80aefe7ddaa66a46f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f599be879d4e098fd632c86b4ca3c7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>