--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6888ae6b615705bc6cf955cacc911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a74850e81aa0d589e819e7d0572272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef5d42b4b969b2c61d65108bcfbae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb067b545ac7ea3fd55763b72ff29db44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d6b4f4f111a3ad52c27ce40b52f8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe11f79dd7211a5ca715ef71d825816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03310a778da7f7c9fe55e843a8a160ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147df5c999132c3d8432829b6b7be158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39548d79c115cf7c0b568b132acfad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc6375eec3635fc6d2cc296b04b00b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b00130bdd865f32c2136b646a887b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd8653b2be9c06ae1c3cb5e757f6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb4a1617f7c56258421e01a34b7b7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa51fc4d4026bfe1591e862a22095c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b10e47cbe7fc5c88c63a148e5981815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07ed51acf67b8ce8465931e060686616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaec7e0f5b4ab984dcb0254e611c0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15785846b0cdac3eab956a07f75b225718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64213b2b5ad38c4d2ebf2b22396f55a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fdffb0488fa96a90e2cbf6a7cede820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804411f99e70bd45f876a8e407cc42f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d157ced3659dba99da9a8b0f29edc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a533ce8d4159d74eac203ac89f48f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc679c4e283425f9f4bc39a7daf7d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fd80b19d82eff7338b033ba582e8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa764048968971b6f403eef69b075726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd75c47c95d0f184ce694e663fde6cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfd707e4a534e113a00cda8e1e8c2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b477548ade2b6279a05eae9919d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e568d0050ff85a1b68744d48506bb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebc7b53251db7345ed063d3021567231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475657beb94754294312b8f9ab9bba632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd29bfb80405ccc5db8fba9e64c81e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a0bb8cb247cd3ca31d26b9cb8b2fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176c6bf05851716ab1e44ebef7098fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708138e57ffe5d4bed9ad2cdd0f7be136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbcc3eac61dad88408168beb9e144437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be28c0dad4b110756a0ade461d400638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b4d3c452453dcde12436869356eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c511d135dd223441dc71ced4110a5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9bb173f7a5a538bef97b71036e53241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d48a9972cf07b53a31b325ad9fcbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f69412475250ca253f925a7ac6e1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf2e1f72d56b77bc1bb0e9f24042e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8832e45d7bb854b6ae5e7779fbde24e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277c3dccf0428d7a67c2b3da2aec2e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba44ee1f94821f851dd7251cc8d02b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdd75c63492364402b9d706edb2dbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f56cf9614d19e526fac333a5378a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14764f43a0a68770ba21e57897effc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19855e66e7f201717dbac05fe875378e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f029e3bb66af10c340d111148ee73752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17925e77bc276e9310e622f798f2a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf8b396509696b65c9ece6e39473ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e53430e673b4b125fcf538abce174f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf393c8fe16b0253f5661f004510947656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f56663267cfa96d86aba58fd4fbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725c525cec749fb6f2e20346315bedf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379c065b95c4a0b966f797ed66406359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5dbd7c34eb9328887b03bfa1afe7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a686b5a45b42ae245d86e1968075f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d3caac1217c796ec884f871fed9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02487cb2e94ebccb258e7f555def24d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cb49dc1e2508e6863cb211a05526064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2df6c06a81115e02c7699e388104f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb67040c41617c92fc842adb9a6bbc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260e1634701044d58f5e8f27096fdd467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1e08037c7dd2c4cf245b54181522168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3009952360ec450c643a2a2e09c092e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef732bf14b4f5c6a56905635a39e095e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f943cb2ff6174ce12cc2e26a56bc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ea34ba31adc550a2ca19c6392cc7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5edb6ec0a1088fe5c993a3409f23873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b39f3f20ed2438b0d63d77ffb6ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d600aeb7d124bbf1138a7b0c58c6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa09243b4369a27c487b1816ff72c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433d93df49d7036a75dfa21ca488a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a54b63a871505c47e648ee6ea82a7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc553e5b07b84ce1a36f29b5f605da5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb043a313af380aa85db5205d56004c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e638dc77fedd3c4e337fee8bcf27381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515679603cdf2555390f9d564cf6cdbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da85fb1088b0ca3f86d29e2403c51b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b17c7a1fda173feda441611fe87eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4b46e24ee5684caf93a5404a63c6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8642db3f620ef091cf1a44f9e6ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5908fa45a2f075d3cd2fc75a731ce487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a1bfa71825df69a3b420b1fa1387f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55868161ce23dd56ae27d8fb54e78d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b85ac411d06989bc12d4d163db62490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039c366b1d98d7e771c44d667f5359891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c640c2e7be33a2598ad248eb8f16192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ff7084168945a1bc7af817e47ead93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db573be474bfb4a61fa8e28f7012df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9cee730c37d38ff186b61b3feedbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a468d39fd6b32931ac4a0aca3b29b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e7072cfc97b2b4c31913c68e524597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d8662d32b79346ee2c58c3254331698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739762ebebbcde47081bdeed347811799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffe77fd481e183683028119963d0ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c20113a512f6f1167fad00bc4ab21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa74cd34aac392dadd6a65d76cf45a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ea4cce782c25b2f4cb5a1d40a0ffa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7146939ad1fc1a3b318d3647b1177e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832f7debde76a7e07f24a9001ff3a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e515002ddc33720f4ac4ba92471e59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c897ee47f2bd6f30104d68c60b1ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856ece8c957ee1e8da0ae47f9a10dae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ca438e72c4ecca844f8fb40b5f1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310dfdbebf9ee2db775694484cb6d8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95c76a437e165c19b207ca4e7ad24e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87171b82f1847374c7e424a500bde01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06392fd5541e77411b34f25b32a154cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea76ab9dd0175fb7d43302f070a349114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85658f0d828d95522ea6d9ae778ec3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d4409d1e030d1d24d474662355f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef82d680d79b957fe42573da181e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38898eaf33027b2123606a862b599e1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f739e18f6698979b960f6533a16827119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184f137d6ef8568e5f9c3453073d6ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9da3df687f8ca4e533cb79c6c8d35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78916833dacf7a49d7cf14688143fc11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887e3d91422dccc2ab8e816b833847c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca23997ed783145385cc6f278242b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba9137e21e161786b6c336dac62c31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7136382d03e5d8cb7da670e021ea7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736329c1e2d71421487fc38af3f045f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130d95f324e32b78f51449b16e75db1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecdb0dbe8a27232cda4d3da82b3aed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601855d90d360ba980ee3cb8fdb215e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c93f444d8fa918a7ab1561602f65f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93ee24ecf099fe2c35f60319d57a91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae7ae884fd2a0a42c00bff899a4ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84e3ab6e8688a84eaa065c437efb24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6e12e366ec9578120ce2238fc4211135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1843f48917875c9e0e714c1265d19c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1588e37916fd89e984eccd3c7f1c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611cc98c9c901d0d1f863ee41ab371f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe309681bd25d5a29ddfc49354c3e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862880ba9cc020d8b832bf32337815a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16fb188d7a6f5ce98fe938778487f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedddc1866ed776ffb0dd71abbba329142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93a7c3ff6765acffc06d8c70b2d763143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d452ecc279902b39744177ba7cdf80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91937163ea03e167d0021d1d2e4541145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00417bd34af45bd1d4434424431b1652146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d327c78ecb2a359fd64382f8f5ea75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a08ed9e97da48d36123afd0134ebe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd0c13194db34ed097d4ac6fac708149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f376594f49c6749c5aa9f6301cbb4ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5d7e8b84a32bcc323058049e5851e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fe7cf0e10dd9976c0f69c58eeabb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0f7ad0ed4c920c96c587273027b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bd11cc8f6266635c2703c944e0abf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536105b95b74292c56ff22fd02c1e7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf596d1551884d81c1015e70f67b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297974d61a1529b46c496f7a2d81fee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf048252f74b51fdbf77f6a865a625158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca43e21e2f0d311343fa4a192d568159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2886304afa5e951fbf04acc5f84ae45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956a5e539599f7622274fb21fb46a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e72edd1bb809488a19d0f5e6c87e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f4d5a36c796d2a95b1dae90be645b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb309811a6217f637367344350fd60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800bd38b3835c0c630dae21be28b0d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ea0e7068db6bfea0e1376218c391166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edeb41a40b30f4603f9d68c8ecab55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e1f5bb5f286c84359eefa631e939f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4c071a31b024f3ebcab83c2924fc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3f9996596834b71ef2da388e4978e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791dcd8f5cbc725a2e8a9cc4b001853171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e54558f18b91161b0a9e0e46ed5c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752688416249b5cf6e2aa1296024308173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4585f1735b064f7dece01a90af20666174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8102a58441364007e7e6877733d11b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571fa6d8a64818616e44ebd9de742ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b262b1031da6a2ece9d865697ed284f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca98053c520b557ca949014b4af1343178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790751795b1fc53f69df004375fc776b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d4e2366b0f58f317870b0a1a1a360180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4166f9739b230b95c6ea96d8a9572a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5ddece6901b24a204f0cad9c83311182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0106bce2ece2e97b142c5962fb2b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc006c88a6d3cefefa17e04a315a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41feb333613efb427c6bd7c78db988185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e1782d77a25709cfad75ff9fc996b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930bc1137c0d1a88f4ec6a1bb60cb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c982f33ad271ddc27b6dcd5efa3ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00362044324f6974b7ce55cb4b9bc94a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9de65f7f660d649e48d3ee10fd205190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a353d62374826c75d4e34c10933c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0fc4388a5fa64ee645f0d127a24d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392852a30d45b94c57120087692d365e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea70c23305e6c7ad5700e3c35bb41f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3487ab56b40f28820a8bb7418b46c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5966893eee6f8276e56a9d1f98cfd8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a5bdf6f2a2d3024e3a2fc9d55954f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e176840b1ae94753a9cfba9c21029198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5b283cbfe7220ee4c6744ce25e5bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22950e301decb412b569c98496762f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11688c59523f8c343a4c984b26bf63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd80d6409e8e3f7cd40a10b72baed8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c0b98e225ebf011298aafc7302a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95dfd22c7960530f1e1e31093fc1d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694124fb84073720a7577b190ca3c9a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653daee12f05d9fd863dafcdb173d6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688afad12ac5896d8cb5f746c9baf8fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c80f73d2720d66a8f099649e44f23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeffa6f93ebaa6af18b69aa21f79af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ccf4992ac31fcf9ed4bdc29fc6c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8230cac17ffaba1ba515d7f2d0686c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cdc0e38bf289588f511126888d9cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea60af6973b37a0388aad4d55edd5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510aff0e0a779ae47564f2e57ca1982214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf54a943e9fb1e8270c7468f6c225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8bac83ffaa7be120b142384e6838216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f162b898fac7c3db962951e0333a414217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e876b6274d21b81bfcd0c284310fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d739a635618fb513b0c6fe62c63a6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf223d7b96dabebbc0273aa1a4cb11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff29a2bfe8d72f771a36c2f4cbe901221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df00dfb1de7f319cf8c16fdefd1b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d260f359dc98ae5b5f84b0811c42ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7313a7d66a068db5b05ce34072242224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a3c97e2b5747e1a962f367c78e01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab029b0b585b4e99378a96a3d074e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea13bcdcb307f2c7aaca5498d3a0cc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714826173a2b85730d33d2642821aec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bf35c683f1e2b40c71d743b76b16c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2accef3d294723409d0d9763518bc4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c67e309194eb92c515676bf8357ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b1e65895c5805d84182986f2ec509232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0d438234cc44f6fa20685ba6f7b34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23632994b4511bad8e5e44235ad9e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad33d68f58c15bb6c1f72ae76fa8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ae67e568d163bdce22980e9cc482a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83ea590fc73a6eb555e5413ee3b97c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509a4e1a37f9067c79889368d671b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e57953ac4b83c2e464f4750f59b600239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a5ce2222bbcf69f7b66d46e81eb13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c78266be6889b5c446560be54aa59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beabf7eb1ed92afffe210a1db61ff17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b349c4635acd742fc7f08d6512b9906243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205800b1e6c1e9d039be4c809c33c016244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c68501cb5d84dde7488d64312b126245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82767aaa9bdedb6e14f8726132a49a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbd9bda12c6b4a35205503226d7810247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f526a677bf785eee40db326feb95f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aad78ae226d2648d0209ea0f7ff19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee442777efd209e7c5a7a39490a18e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aade378d26c73bb86409bce1aedd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef03d6a054d98f12c8cdbdc2c2a947252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e97752d11502377702411a464d606253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232082802b1beefc14dcad5189969fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd2136d40db6aac8dc1776fb4b96ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9253cec48cd9ae5e39d1b5a9c3d76c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe174ab4f4f07b306287b8017cba0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17dd4dc026552824fd84b01048fc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218357bc9a5ed25a039ae774b6bd0a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5861c5303fa8220da518791b9478b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039fe8f61fd39b1174a48d891b38f95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c2dec38400a4a222104c2a6b44eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b9d41a4efca9797c6a0d50574a90b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a2699f168dfc0868b2469cf684558264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1287d7937e4c5369750d167d3d613265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d281c40a778b9ebf9b48bc4b0429266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b58b0743a30bf996ed58df81f00e21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a576942dc31de74a9cbdf46f0df99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2766d7d266efe18e48cd52b156634269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808dd6ad2b34ef7816c16ad4c3e2362270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ebb6eaf636756777b8948900c16e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df88f54ab9a43e0e468f3626b1876272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91631b20ed56bd6c1750942f26e442be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91fb28196000ca0acf46e919c6be6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b39fedb20809b9d5d4703f6033c945275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd544b6cfd8f9bd6fb919ae9f3a52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692972476c5a64ee31e414397c22888277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce2c57f8e766ec973315159d33759a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daa3a84fc61575e82de6049f896ef1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2c86b6a6debf7382ad402ade6dec6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec49d26331c8c76bcb66b3e6c22b18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682e170dc61e4db634fe84f13d0f6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c7bb7a15e190f0f884f45b9d95f97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a24706a6021d22e0bc2b42bcedbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e0dd29c997685be15c702947e1308285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300178fa06994e840c8111728d3810286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d70ec53de26abee9530b252eaf2158287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aa06bd4ca9b9dd7d0ae9d93f43ff0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84797cfa35bb5b7fd02ae1e10920dfc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f189f9b8b1a4bde7bf97b89f3955af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855daef957690fb9f8dc5d3b5f6eec21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65865b2ef8b043ba7f16585c63c93c9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173797295ef8a30d23eb77c41852c27c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe9cb4dde1d65ce4165ad7f42f4c25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6cff7beb153e2184a7916721eea4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6e684fa656cdde91b4bba7a496c6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80da8a2500cf712614f4d4da2f0c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67d5cdc2382a81fedfe3e6ca0acd56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80dcda343a82ea1374f8045aeb2c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742bd50887f1f5d4ae2a2d927f9fef6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f56ef255dee9ba6c8430da729c625c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea36fcdabdf57013ac289ed8b8da3dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5035c7526177156efaa6facf56b480303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f729cf4e7634202a17e0174db5504f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7a68321a2e91ecc8e6e298a4cf753305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd004e1d594c04f3f66b91b915bbaa3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f57492c433b735dcb284a77a04a071307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ae95b69311d9ae3dc1175f8b2748308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8f400c397f09ba2f8ce67ec0d4069309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c57fb1fba1c15587302b8a8050c2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829661bb2910120acafa619aad131b1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d799e001621076ae9871795b0faaa95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea3c7700f425f3e298a820dca193ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef26a0c4fb504db3029cc66602ce1e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c07469a8732bc98f97453f2489f31a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f312f68bde34e774f8b8d703d55b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091342aae1b723a9699efcee11411442317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c6b9f82ab35183ded83a63b2abf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051c4c047979572a7613cc82774792c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9860e8d473e303999b730722958f4d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cf86c34102a956b9aac547ba38470321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95688b242add34eb39d4e1202b523f98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e091da3d8b90255cc2192cb9c81130323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad80de4c5d860fc632aed5335cc801324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ccd6df468f90ccc17a10e563a1339325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118859de9965e05547a217588213cba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadfb02db925c391145c9d4d344c2dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7229c63786b8968a7c5e831ef0ba230328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0585256648be5b18cff3ba67349e29f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a968f3c282631c89520cf639de3af4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9fe5abd8d2ca55e526e6a25da6f61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3f6fcd6f6ec20bf5d800073799e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27209198d5dc67acf043a9880b45db5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfa708e378fb9b72c867e1668d655c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111ad2cd5c2b15cc1fea29a014006a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428deec7bbf6976764bdfab848d1a25c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fa83fe97b6722ff785e0052f34d58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bd9c43430a16938593d1ef0f6bcd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398933d1506e14195cbfeddec55c6511339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c0d6c7bd94fb1fcf48b4ab8cdf0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e43260e2a7a9db70bfc25abf7f135341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd33a83a051d8bdc3f52f536318cae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705f0346e1853d4f58a9c95873ec8a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125809e509ce969db39b99fb4640cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa6524afe07e6cbbd13240d28fbd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb57e606a9c4dbd26475a6681ea5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c3a2028bd4d8aa13685759462037b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500679ab810a89b44925f5172cee60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c8049425222fa2eea0256c63fba7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa87ca03685bbb07e37206809ce3cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d672018d65ad21266a3f68cea01274351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f7f4b3a828687c3af4e4b7b4d1594352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db167ac21b83d3e21ef116bbdc94dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603896e5b77ee99e45efcde29a9c222354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c0e2e6d7e166e18168128f9e0b598355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f892259d675edf05f9278126d5cb19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1992ba3cd62e7b7fc7e3f34a6d7db31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c0e794c6285d5bdd9a2eb1f82fc49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e6dedf3331e22528e916205b55d8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72631551fa6220609e02f9791ba4729d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7edd4736c445e6ea71fa42ca39138361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22831abacb00921360787b45488838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aba5884b9a71a570ea10fea9a7478363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd1a103aa118eed406beb20d659c0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89b61256b330084b4bf3b21ff87256365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90211779ade309bbc81b74b4b0f7c1ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469433a1359fcfbb91b0e4b504b232367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b732e4271308fff25878d6a4874242368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad3edfc92c9ee48c6150e6837f103369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4182bac063f764ed425d0b1fa47ac0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f8b7112297db6f980fedfe8ee4fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896676b27926de80e62bea9b82f71d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9011ff5230e8b54b34f7035871e69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e5c62786d67b90e08f7523313646374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2415e933e5a7ab93abdd548319f33a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722241ec35de5f6e3683fedb40ea180376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cc57062b96db48d5647aca56f8980377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152bf485052947d99ceee62502efdb5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fe2d55cff8effd8b9558d01c631a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7212519a730fe813b2226d62e7cb521380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc7b538ac9eb010081bb9460e04161381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075114d4d0b557a973c0f2f288d0dea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0cbb94840ea4b21ee8013c378a746383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8da94b2c3ed42a954d14b787c9785384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3adff1f061d4bf9bc7ad5ed11764b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d727d095ac2457491892452d550f4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbcbe661f97049c2c91b5f436453c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ba5033d6b25776fb10a19d429e51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025a84f796b87cb76abd46ff3e87f13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609394cc86c728f4c2642dffb8f66fe1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4056bcf311a48cae173b2ec3537b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff601b45bbd989ca6c9b5a07448db60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dacea443a157919ecae7d48b822b3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5bec4b2d6949b78973121b9a8cb1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f1f6cfd925c56fef50a3346c61ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af80b2c12a80bf5cf6c09cf6383951396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8eb46148a11d036686daa78379f2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e697aefdf6b5dc6913c34f3f35a1b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f56121164492b0ab7b51cbda80124399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c3a8f3785496ef63ce89c8ec6d8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3635cd17780635649dccfc173a2fbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a1b6bf524023c14bfe6d4744b8ca4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ef329d4758a845d31e2c3e8bf348403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dd040def8f13ab9ee26507edc18b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fe9c9e9274a018aae51a790969651405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f2bc2e8a3df1988e00c6179cbeca3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f1dfd4ac0702059946a74e6d5ac08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a99da3c2d97f11c190ed26ece0442408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da9bbf622d6b15f8ec72c7c9b107c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d5760c04a7fe67b813901bcec0af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cca90245bf5a30b3932792beb554f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84997eb62b4d5b394093bc4076733d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aba85038a45e7eb2a5313bf5df5a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16687151a1d503c8e6d66e25905c22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e6f834be31f9a531549aab606b268415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a1f01cd8a0e3997a5cb42d6ae0c7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6d8202134c7c78325ebb36b299edd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbac3f0e2edc5fb2602b3c96e510c6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ac0ed193005dfe7b6f18b7bb3d96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24f19a6c647332db3919aff765e4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc0a33eee33c1f73eb9875e1a0e5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e41e35f4d3eea02fdc2592f19624f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97ce736873c1466d035a0bd7e13990423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba00f2b4c79af63b89fc74c48489d1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd056a628c8f7092108d4624dde7cdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199eed726409325fc494fa3fe1f6bbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf2e0932d0bf7871150a6af2a6601427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b39905a6629c4827cd7742f87d5aac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1efb073cb7a5621dfe135c5454d313429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb5a96d59209eaa47954462790af75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6befee72991b82afce4429ed9320595431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4696f48dccf73bcade2c975d3002d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c37a60d15f98d8c223e7ff0b04708433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0901954895cde981f00eeb20ab99699434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b602029eb87e97f499a57bc3177e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740cea122038aaf1518fe2d7eee1eb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc72ba9c4e5d182f00e6e7945fd33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab1d963327d6e9221a0d23578dc35f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad575370486e881ead6b801c623bd05d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d12cd9f8cf5f6c36983d20ddb28992440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dadcc4935835d29092ee3535752637441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe294381bc7453668e1ccf078e4a352442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc369403e677d3cb40b06f295fe02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633190106c059c1e1a45803ae49db2cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920db3fc9c3f6a85f4cc423f0afcf908445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed061f08a6df9145b8b08d5ef9eaf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205f07161541f0726650f4bc7fe1bb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca70f9c7b0894f294725747144708c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6cc63fa9fe82177d653df330f4c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf710a233b1928cef8e06471f6d84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219bc3401d4ee259d1c9b4ec84147ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153dcca98978b3a02606c0ea065365f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a711a4b19f805e2ff94c8eac0d80ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7f50db3f402019992f6e7504f78d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7d62264a752e4d69bf330afbaaea5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b547a6fe1eda37bdd9fb71b91fb257456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d9b6938aaaba9193d1d7efa58f10c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed2492f368540c42193403c4515ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e065db57ae74359e21ad33877e869459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c5d344266902f19d7beeca6f88384460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75346eca28c8cc10958871d57fc47f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fa3800e85b8510cc1223435ac5a93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45bfa56af206cb73cb21b9b5d5b4f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db237ccb0c767a8ac6c8986209f6050464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802061dc8adb505f6fe566aabb040e2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b278c35be3a348786b37f7ed1191aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeebfe3a58b40b695857122270969e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064ea5ae5f7ee73559fde92bec8da7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de045634e18df245c22598c00c4677469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab228a50f46b34c9b290d8d53f5ad3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c79751d56fcad02079522fd2d97c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b1c713c5939369e4452637f4eb641472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb48dd6f41ccc91507f4d588b580704473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a093b38b6dc42a52502d80b95fbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9a10fc1a8750d4908e628c58b0398475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff40303edd27c155352a9b0553ca89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc14ff1f2955f3a3333ba87e235e8f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc621624210dabbc9eee5919a0301b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2b560262eca017f97108ff5471394479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127129042b3b4b63c8784ca89202086b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf235e55e8fe0fac7dc607bacf3f1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05b99e576baa06d6bb19abb00a8c16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d6f61d251339480843bced44da943483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c167dd9970ea67b6e506a43a7fa05a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd30e3c366a3350163bf1c8640a59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb3c601f496730d5b9e873bd98812486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c073eea026b8cf52e66186039119487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36569ce987f24c86e1666e6244abee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829eb8034591af27e2b2d2c41953f2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe459dafebe21710bd34635c27e878490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75565f99daa857b801bbd38125323e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa1e81f5e54ef2b0da30b12e02d1f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b51f61aaecb1bff069e5063a8819493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50561bf8ed895bfd88f86099db345f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e531b173c849bad7b15e3711a5d9beb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338f816682e4cd9621a50886e1fbc2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e8503e6aeefc3f5815f9e06a53b61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165134fe831bfdc59157e70bed3d5c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac975bc060052a055e5e458a33b53b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0444eecd46c135f590b2d5d954a385500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dc83b2ff89aa3f1e21627d3252509501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab4b5cdcfe499f27092df821ea402a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7670eaf523ceb746fb1e5f87f1276503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07855d8e2e3b4d8e7e574f85d1c12bc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d028bf60f19ca86d06dfd1607fd6d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885a8fa798a153f332bcb8d08b0abb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd53987d91663bbcb456087c27cc808507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bac6bd52183d9e6da9a1b23ecae96e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65176a877905329f982b7852026cc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85c29fa0bc147392bd5467e1d03f0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbe8b8960b574113e0d6fb3340ca6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c28ce19cd11b1a0777b3156ed865d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a830b02663f9fb3e038440a80afe6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f5f755bb16756860be8177511359b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c523e9004272d1e730693ea3de97f92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0a2fbd8284582826a254ee54f586516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b4f52862c331413451453b09fedb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3442e1b5654409b9985a75db93a2a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8657fa181a6f811d67351f90fba45a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09697c792a69a33ff37f812d63b18d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67862048ab121f06d1c80d75992a535521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654990dd6a9adbeb2af16e3ca3e3c5e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c469fb2ce4b3f8ac7bc782f1a8b9a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb4ae92a8f15ed298f325f2cc97b01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506ba55cf062bf9e48a1256cef8fcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7276c6dd86fdf7f2d29331313f5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecfc8902330ceea95a98803356b109527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea37a3a1569f1358e6ba5e495556f08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64537c5241cd6458f3474f4d5e7a55b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e57ab97a83c7e47cd656a10b6d6dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dac8a6cf54485c1a310a3ce49105d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23587d35f889aee7ff5c4f183b7dee77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfc01747d1ec63b06bf8d69bb5907e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f309f5edf96f443cb1edf983c15844534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35109759872e1c111d89609967e7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a95d73fec739f53f7f194a37ca43d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740cba8fef81f9296eb2744e4eaffc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a061e1986525d604f484627d8b79bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4c1969e56881a5d1fe5db7960f393539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ec7b1f0c540326c2aff5cde84424540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300d78a96e2b13faedfe5d699986c83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1501936e29d663823ec00e6a327bf0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f43d448d0fedf0069a450c71a22e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf74b9d4ebcde4be018a04225de7850544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cb0d191b0d0fb9c64191db3128473545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b656f89651819e76c8386653bde9ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5116764ed5ed9bcfb861dc3e2326c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0ed00e8d22e1e6102966cc26152e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd62313fab10236caf15cdf68406d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c6d311e5e9c84d8c37d028acfa039550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d439159102575feb8296a65088c284551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0661bd57250d327f0c29dd4ea7aef37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b48f8a622160786e149a75c2655c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd2197d8f4cb13fd21014cdde7a2f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2b505fb1945d408b0b1328517041555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a13793022a96f9601b59b8514d2f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25f7b1272f11c2efdc966cebbdaeb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28173895bcdaf3e1dca991c43564e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8244b7df37a1eaf84af9dc3225f5a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16c30e6fa159c7efd2801ab097f632560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4846004f825cc481dd95a14de7334a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c692a6f1516e0db709f3c8ca924afae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e5d6b7f79498d8f726734908752a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42046db75ada64fe6eb2bcfa86b52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e7ad4219ed244dc0123021b12adc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94fcff0235fbde85b062f10015af03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302313493ff8cb1964c163b010ccb72b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0182c36e6a2127c1de8c9a4306e29ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae4137dadd50a4abb79856adc0ddcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda7bfad9bc3a360f72002910e67f31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fce9cc6bc1fe23d6d4fd04f0831de6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881822dc0bfcdd8c254f60a3aeb6077572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934def35c5edae0dea5d548f43755c5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f41afbd36225ac21aa9cb6d5951ccc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af9a08c14a063e5fb1b559042748fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a326ede6d9a72fd082b394ddede228576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6895a6bcf2a04f6760025e7240b007577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28ab2e9a57dce43de2464d97954a67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6584b363fc0f5b7e0184033fd58d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb04cbdbaf497694658a63edec5cf6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f46a3e5e129e54957ee4ea33365b9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525fc95876603b2b7e8b28f4aabb7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd0cca79500bedd820e13de51e0c73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db842c90eba4fa46e9a46b6007b8af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff16e4a932e103ffb726155211d3aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60c61f8c2f0dd8d3487418a4a70253586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1629221123bd0158129af503f0fd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e8b197b7e78016536c7db1e90500588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6635cedd5e2a3ce44f7edb5054c3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae633908e02965bac8777a42c93c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020003a06e081fb729225cad4020449591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb433b92bc2b50b69defb913c19b4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4a5fb441405756f00c3b920d32cea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644aec581701c90da0129ca67fdab61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5f6e04f971194d008f0a7ddb48985595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8adf6a3d963b32d90f947514356c6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9bbefc51cf376aecfe954b2fa772b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033b1d2f80d0bc449da3b3316aa6e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d2c2f685a9c95f6853dcce0f21402599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf505d75262139cfa33f54e6497ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723dc8914278264ac5df8a1fc4ae418601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70698eee0dafa015ee7d7355480465c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e9631aaa632fd07a52b000cc2d1df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aafa1bc16e7e73afdf018f77bcdf8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5348bf40ad164dcfa08919335ad845605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327af46ca66bb8b4a617cce1c37d607606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299487ac6be15a432ea57ef1b5adeba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f15da5c6cfd11755bdba990c55baa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beaa8bcb9b517efec9e243655896d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1b179ebb146c98feb85b96ef6930a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8d442739a9df08a80c0bfef4adea5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb456927f2ce59160a3eeaca3cd15b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae460f88d01866812bba74dd15f289613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0d9e754eef1e7f5526335326f2769614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce30ebadf0f0f7773e82af834e6d123615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614b1553a1fce11c35b558e34f36161616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c10c6d2263f265730c91dfefd6c28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c4d2971d9aba879bf2a15eb7f7bc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b64a036fbb63a5ff743647abd0b925619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c44d5397a48a72c1e30a8776fdab6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcbd2cd26b7cae17890de308608821621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24953aa156527454aea65a9bd6ffc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcb77291959e889a038575586a34b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d9cb987d8db4c215c7f55e10478db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d638715cdee8a9ad5e3376b0371c387625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4d7b64629f21d0c08c522c2647e47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84339f7019c54077ed34240360c3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af802cfa60bb02ad843ae2952b6aad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f22d8380357d821766d195308a1cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8369f6a625f645cd8dd70d79d352e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f06a2bd3c0c445f1f807a7977cfa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369daa239202e2eb7d243458dc80e82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8b784f49bd716e490027223bd167c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccd1ed74a7e78e725a1454736fcc53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664ff2a7226870ef9845fc7fd5bbb74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26b6cbdb0f605c8985c104d078a86e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd012fc12cfa8476954932e5586c3f0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887851487c37d77ae64ec6d61c4ed63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dbe0a8b649bf4b4ecb70f6f682ae9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ccac387bd59e844d6e87c39863fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8805e57f82d2f01e54f4f54902972d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3451acfa262c6246976274ddaf3a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c7818e5b6e80849c9985d26105ecb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f2e48ae3fc4889b4a54139f8bc5da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea46d3e10d80bc0331fafed8897430c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5295543ddc7f4e4a22a9e5a6cdca2e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd014f37b543aa7b8c6cd9b63a5008bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a69c2e41c15f42a8a970f475c2b45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92fd227ea447380e53915673e52ac3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcc4219c7341668d0187ad9a61ce65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0510f023c0539203bf120b1fa84be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833116a53b4ac7a0b1d945616d3fffad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbca50006aed0a6719a9d96ea45d3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52628b6882de1b3c01a40ceac50013654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237216bf3b1015f49f611d574c4367e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf61884db07e98c11bd5d49c3be76f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5a9e50dd41923de88380f0c737f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95136e35eda3abe0d2f22cda8542ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e117ddf6fb9e4ef51d9b906c67b3c45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b845f636f60dff93305adddb1d481c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d947457044c276e1d15d899af249b1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171dee21b1400909d4bad9bc222a035662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc95ff3ac12ecf0ca0ec4bd7e55b15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee910511d6377a06318bf65b404d1d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd844dc732e1954d256f67e99391a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e4603bade9dfd0145614be6e43e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d4a9fcb6d64eb449cb348e92d387667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2fa394213d6d79ff50082b3dea975668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2d08ec198057793970a6c36e96793669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2387a39bc2b1206698fb090a9ec8044670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3179498f9bb0827f898698b74525f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2fc700cf90a8c49038957ac047c70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9def725e220e7d0d45b7426f8fc06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f9bc84906bd9357fea3186c6e733b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c783d57fd0b611a17d88df6c7eaa78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73790e9d55269ef638e1c7852d452c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64b491f2e495b449df5f92f045f9ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfae03ee9fe0e3843bcea4e86e17d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344d3aa63d176b7e69fb20a7e706a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f33156ca5013515827e796c83535a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a9f13b57f06359e6a3a383043f9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0961c7f29c5cccbcff4c9f11bf7be7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca63ef1032639675bdc33fe2a89a92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d9b4dcb7e85252446d6c074eb7c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7790814189b0391be001bb8a592140685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc4084301b8ca5c7032ef934e220d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cae81cfac3a71dc23c7c7e527f5f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ad4f70d2211e3442c53a097b5a2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa075d35a4e46482b710d3c475e1b6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6737a3d1796d6a39055a1ea3a0595690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e42a37ae1ccdf8267d8c0986f66717691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570db54820fa737fe0a3cf8b54549c30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13820b4bf2d72c18424b4bf5813ec9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51d7371638abdbdd85670253345af1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158365ceab18f9040073e61cdce77c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66680dda2248c346796965ee5af4d687696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7d905f6c950f8ec18777f7ef7c11f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492463f9e6b3c091edc60c9040c1b30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689e859330f671d017a9a28094aae45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec6f12a6151534578ad1044a5c8a43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a81c1ee03d30234c19fc3dfd8492dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a85ee3024bc2f0c50b84e95a26cd4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0b29742e0174082778b42b00dd04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fce80573ccb13b8788da6be53e276704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71096ddcd1e1c48ca0d039aed1326f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e31100242ca3aecd1018cea191d77b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b9a60d6b77f5bff3d5f6a17044b0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9965c644fc38abdcf8aab9d3f2b7df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e17fa91ed01b426af27280c9ecf1f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36dc63d09e251f0a0805b1673c9f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb41e0b00e448594029154f742261e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaf76baff5f0009801f93db67532f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baae7582bcb95e3d676b2a914554ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c33b314a7ed23e6753473fddfedf7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16eb5871b6a30dfbfc2fbaeafae441715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce74e27982420b68211af2d8a20632c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931071e2ae95fc75d422ddcb4ebf57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd558fc2f78d51594f1f4f0b4cecac7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf22d1b367e964950db6137d06d2cf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df9f01b8590d5e024fceafdad5ae8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59724c372173bb3573404bacd4cab792721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa489c865f17750fbccc984dcf00dfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286841f8e8ecfbf0e3d65ec324e0c37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cb6dcbb24b9934263827aa42a74e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440179902201df5d5679e8827ad67b4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7faab6bd829014a2aadbb7c4573f18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeda0eada0a40c64459e4e910e6f47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e52260b41df0a834e0a6746bac437c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cce2a6a350082cf8edd211cce78e6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59c53896586dec02378bfc4358c97d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bfa592ba8ac8d9a94897f4874417c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50465bc3727868a5170d9ea46b4295732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfef901b331afdbf7284c69e1213786733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d1bf5b4b841fb08000900e66bcc3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc096f95a8e41084c391351ea5d5e007735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134113492881e07a49971345506e38c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31422dac7327dca21a1c747aec5dbdf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249f95810ab86969101bb938e88ffe4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dea87d08b36eb9ecdc6a3ae982a45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fe0f6b896db731e4117d5cab3ae36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e14de94cc51a080cc881e25c226b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac61eed561faf5834fad81527f6552742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e2db520bde9a0e39fdd95f94d3ada743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f686daa532423bab251bd71cd222b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d77e9a42e5d9c20e296ace0b8c9b45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be7211a0efe73e012625a1a849aea2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63d0e0ea69a9a1dbf5af8b6c5003b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2916473a02e1bcda0c3edb6fd2f07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0633423cc9a50cf41ee3c1240c0a8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dde63555a9b644f53d89a4ef2b873750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f5dd8c61dfbe5787213b45c035463751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dad402d574f0b790b86fc7dfad3d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca266e0117817f9ad09b70afb5cc0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962199fa1bb8edcd4de4ccb0e13c227e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efc6ad402ad8f675c52b7a1429d6fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045fb807f2f93380ccd0dbae25853f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a6b8f9d364b2f64d4ef6bda2f44b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038b39dbcf52eebb9a30f1dae923754758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae0b4ae922449ea8106e17681a4403759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af167a4f67d611047548f3dff8e61760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1b4b0e70a207ddd2e316dff5267d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e493c4058918dde342e5afc1bf3a5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f322ac121a39da7ad86fb52a3e73b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b997b0b341d0ab028f266a35a374764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d522911a7139abcd974a307af7957d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eda9c07f987f3ff7c1bb8c11d2bc3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a7c1f5744a2ad162b5047e2b5e8e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ee723e6fa3367a6cf86fbd26f956768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169138b5c6b3b3bf5880622d29c8a3b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145ece67a65ae6c5739f7924d61413770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accdaa7b115313ccac45f6f24ccbfee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c67ef87fb94e9a356aeb44080f231772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe99e1d11cc3af43d2306d86eb3188a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb09cddcb4a9ca170fa275082986e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9bb7375180b743c99e4e2b7ef658775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29846f692fc968fce0fd40a92c6f9d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae04595a0d08458ab6945c198f357777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d806da0357340a04e4725fd55089e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7892ba7eb9a5b0f5af343cd8a0e392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a853c0a6c9c4163c26d6e95bd6346183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4cb91a22629eccd8761afc138edc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db4840b0e1f94c1159c7e3d051dc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab8ae90182347c41f14850bda86506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837a7546b9a7d63bcbe0006b9cb51c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4467bba01e83508d2eae1a9c440c8ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389371931ed670e1af1d87f4cdcbdc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faab919b93b55f68db287c285cd9b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732660f10c2f1a9a35dde303585b64411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c59d787ef8b64f6d07d21b23d2a9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2137b0115cf6cd62cdb805155ed8b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c778b249fb259cb7071cbb2a27da614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8db915132f4b26a22fa425a4bedef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6236784ba3a3968f19ee0a14eea22d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e8320e13e16892195c9edec0e2ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7eaf53308d6645953399daccd668d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51261ba7f89819ef92bd804a0edbf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a261cf9ef284d99d83a7a0e4199caf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0c110e85219ddd5c4f6dd7b4a13a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a9d525ce93fb3b93b60218d7214ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b53a9657b62ed7bfd82752e5fb160123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc9ade4e1af6bad36029ee030f5ae524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604eccb92cb17e1b1aece9ef1eeb7d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060aa18cb6ab2ef2791d097358b9d2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a60d7b200264b454c91db031f14ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84bcd7110da9a710403de550cbbdbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f35b7290dcd373b15d66153ad42229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a298d5c73e95a5ab28d77d1ae18a6c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1705df87344809245a72a5a0186d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682c1e35ed2fd7c4f4d79b207718e7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c974b3760a24d6c3e2d9a024bea2c8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18340571edcd94d81947814ecfede87734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b898a146bcec2464bfb86ed6d210835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe6d093836933597251970769d645736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218dd783ace39da764c91005c2c750837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f6c912ba48bc6b6c2312a82f3c2f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5af1ecc8dc4b00ed4382fbd2addd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432507e049f73ebc3ffa4644e07156540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e55873d11ff5f36f4f643cd7372d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ff464b87f83f15c6ff3f568a9046e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2f6ae673939e04dd2f96fa6cfb8df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9716fb2b43ffd228125ce2a83c4c24544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78003b5608250de65e8e38d1dd9c661f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f598bdd834d03be815e4e00f1e1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715619579f991b74164d4ea91346e1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ed26c3f15b4d778f2f134e88c1bbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09433ebd36f0dceac3fe3585f06a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7466f15f03e821fdc4c387fe586550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898541ac3b89f43a851bc9d8160664051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d05e8da174d87a8c4d945649b179052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f577501303b2eaf032490421d457b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176cb41f96c804fd012151a9dc2b43954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99434a06f0a86006ca85f066e77a8d3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92de73fc5b503930e1aba1c3b208956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfc0b45b6d326e827f40eba828695557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23883b93dcebaeb37e2d73b74aebd20f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e85cc02fa6825d26f8300cbdb1440e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7828ba1c33614871e2597c55223eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35912516d68d25b9d828675d3913b95b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdc31f69c8c7e0de82da048f631dcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b984b03b6fcf8c769f1365c1d602a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f29704c48b472968002b062d2e35b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7ee2f419352f80f8352290accbeac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f3515610c7c59c11e046f00ba4d5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf6336fc07d03a24f50b780d605e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c818425e82e1773cdef689737b68268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c855787e4863e2bb05adf8b1bde9ce269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2db7285641cc54eb3050b207492a9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7187044abc7840e3cd80932b6c15671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6571c13b07034cd678c8991e21f42372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69e5c2e0f9fef8a2870f243d2b8c9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d6cdfbec422d65d1ad179aa63190274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdc0bdcce7c89bf62a3aaa8ffd7fc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365366351071f81323ecbd1fc383e08876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231a60f91c1f3615dc44cdc3c64b2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b7c4cf48d4df68e50dcbbfb760a3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007b569c8c604793bf659b60f5a32de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff9778fcd00ebc6be86531faab4dd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091a4d19ee6a8b44b88d7c7e95ec1d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eee9befd7025784b0df0a10ea5cb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b824b6c4fd326e14806f7da7c66d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec528734072342ee840cd42990ac60084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ffe399c59e18eeff25ab78704a88785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9be2a6b0094da4f1f12e6b9b8dd6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66629db42291cba0b76ae6cb9eb2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a6bb6c22ba74a58f15d858f5f97d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee1a23d8b1338b0273afc6a086ac489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca675befca1644296645be58d5d920d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929320c283f1b05339b515fa4f64da191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137927be0fd6e50bb11355b7fd815abd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20ad59a38b50720eee634af44c378e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062aa509e8a04dc576835f722fc99ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b54cc7b2f0948b715b3c145779cdf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e110035f872647f1bde331cb175d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898998fcf60ed094a9b6709effcf27897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd0e18781491a3243acefc6c8da98198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e622ada06812fa5e95baacd5cab499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b5746f8a7142e0c78c2471bd5f5cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38755248b92e1de48a0c046d375c706101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d19b7e9b16af996431763f8f424b34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ce3e6b92e8f0ea74613eae0ae8544103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1008bb304d68c3f167f8e80ea62217104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318b85335636851f722fd92adc5f2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395bb1758f09d192862dce85f35b994106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e70d9ac4d5cd1bce6c13da4a346482107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68870c4e1a74061b4ba72445bbddcf64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713577b6223c23b4e176c5fe9b68670109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365584b62a1bb3b43437a9e114cc1509110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13363f85781258f91091e7f945ec14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e5e87b17bfcd2f99e00b6d061f0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2391c27b05342479e9f50c27cb0d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33ee3ac0a7115682503279942dc643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe79d8c0fc542c0f45fdeb7e93db602115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589a2382a3139191fbbe12594fea2dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c9207b14ab092f348c3aa806acd92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df918a6a298d2283fb962587b412304118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af317d20025ff2d4ccf0d7dda5953123119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c827d2502c35af121299921be8f10b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28065d512d4e0c92292d369d7fdc6644121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843437fc1fa7513e0d6f062b3dacdd2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef955b0d3e3bccee055281e05adfd52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ef96fc070d1d7a97dfde5d0042564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a03f4eb3423c0e00e7e7ddfa0f3a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6965ea9477268b825561494664c6430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9907ba80808314d5cc2911bf160c44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c825b520c8d75806c268cd3bdf78be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae310ab1e1806bccc46fc944e79cb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7bc3b220a2efce095e8ac0bef3de1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea88307150dfd71a3863c9df31c78d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb00094a244dccb488e82e68c719940132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d425a20def3430699f5f8faf4a730133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2a781a0ad9fadd5b37cc2356ea80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc28b1620e1f5c340a91a8467032cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a787dd80fa80ec7b35022e251e6da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8d99e251378a6667211ad51efab17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e37db43efcf897adb51bc37196d26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50df6b2e203c7ab0444514be812d3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd1d8d00ab4ea4b302aa868536670140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be1d0e0601add2d82c8966e47c1875141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bfe0e28f7053ad7feeb33207323f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238a7aa437ddf95906dfbc6cfc12b84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7647d9e488b34c6a52ffd24b8c157ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c8cb8e6f7831c7442ac277285466b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea7ed7c47342f4cca966abef00d76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058fc5017b8bebb9bf735fd7b19c4a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0352748cff1c03601559cd0e8fb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d97ae5b0edf8da4f3654c6917da7f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc06f266ac2ca775d76aefcb3ab7002150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686f4049311de36efd9e184a8d790d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971465a30fd07dfac22de8f6c449b6f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459629b5107e3341f2dfb52307f7eff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726094e17496f0c2aceee730dfc22b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9e89b73b5272defa65fddb9627f59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f47d553c222ea900d7f5ee514ab722156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e671f662ebec882fdefdac603557e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c044ef289078b64e1a41c2b012ed0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b1286cdd3684dbd812b87656ed00c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41a3e65210b50f980b3b127819fc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff2d988ac9a71a678d50d8744ff4e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36245d2dbdc4fd155212792a5d5ef605162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd281e09537a48c12e3612e5d51d3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758494ab0ad98893b02ce56b4a99a1e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ee60d7114ce8ef8a68f2e7c0a5e9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf46e153edca2afd7e38534005b036166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11891a1aa267826e9e6a2d92e5fb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a198dd188ebad8a8c0bf2ce01eaacd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca7424e21c9d48cbd44139d50058bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d507bafe05cd723c065de21b2f911170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996be4aa45902d4b99b35a5e6d38f93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa0b62e80b03660064acb6bad812ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0099312e942a67f2fffa34cd037072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0fed94af2fa9886db5c09029f3d3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984226a78cf9a5601661bc39ab6202c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c70dfb6a988722970c108548cff596176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2072333d8d13cc920bf6e794aec9d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1a07e06f9a41d0b9771cb8e5a8b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc41566079eefa35e9450f497f633de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f38faa7d9bfdf47157f5e6d986df6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f01fb91ad6d0159153d63977df77d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8193e8a5558f858a5c2d36f143c58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cb852ee5a92e3d5f25d93da106be2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5081d971b6dca1739c659eee537fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb429e6f4ca141ba72d201d1796f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f85e73763efe35a58da3e6fb00c5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3ee0747c651c09321172d68f20b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114960495bc357a2c1466f79d748630188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c541c72b33867f4df5585e35cb686d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe25cd8a307cf6ee80063993254c51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f415daaa5fef3877b35af160932cb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead53682109c72efa84588aaaf55a8dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42ce63e84961bd8df6339e9d22c0b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42942f9046e1cdcb85bb2e3369324194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7550356b53d1f50f7fe42038aed74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3d8aaff0bff1b1bf491ebbf42233a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c15bb57f3cd4d325860e054cc0ecc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64f92255dda09b2eda0b4ba9796149198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cd6fe6fb81ae1100536596fc83985199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb379a1c89c31d8270211b19322f9335200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcb33ceaa9bb5cf27e13a68411ca0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5a36526aefaa84562377edcdc4f61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab3b077a89726780c82c9e32fc68f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a1266c1ffae66722f033493ba227204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3991c7d851623b7f400587c705ed11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150dc2b56a60aa4a482ab023ecd30c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc76d63c5471fd27ec97f9911d0081207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba250ea3268bb923010e26ead514796208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443f9dd58a4ad24c3a4107e01b30b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc22c206b747eb709247de3ca1ab5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163ed0583c9def68bfc2de496141cb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef912d34f8dd35eef228fa5f894897e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09903d27976554af05ad807840950090213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f632f39e96b9e540b0236f8ccfda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54905c29ff545bf97aab71253a86184215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2184a5a5f512a642b9f69c9c3c513216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b177a8ebb7c80b8213ceabf75b6cfa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb604016c86fcbd8652a6e43d5a42f46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b046ffbc96e31f8d442b92e88b3ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceefc041ca3dc6c60b0592fa4191095220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f9292f842dbe1ac2233f6631362d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89199d84202812350260f9cbae58e6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078332df4bbb6bb0b4ad60f873736d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ef5b4b43306f6411ec5b4b817bd66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfa4672754a9b15976a661eeb83ce2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f61563f55f11be5d2f6a5cb1446d58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79657b82ee9689469c1b75f09a41df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e5e4f1d703ae1e5827ae6a0db9b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce925601b80d1a7cbdca8fd7fb64823229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f79cb7e16aacc2703f01d0cd9f1a27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01154f886f23bcd29acfc64de3ab34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09283dff9aac79366236ffe662ccdb82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53acb434f9f667fd603f1b3b5d6307233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14938617eb9c0339d8cd1f94e872d98b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba678654599510feb43327dceffa6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff9007cb8c29114c66c3f0a1d3a17d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b75fe5595390b1e2cdcea45b4ed54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649262880c15803ab03d7194a440507e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580963e5e793c0b9078979d96e021a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288536695725a20b030a59703ffae10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6d0eabb2f4d35d1687f59430dcbab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f322789c94933619474780279d3b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531bea3faa15c2b14bbb5cf02daf354243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d967351625a7bfb304774b25d13e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b742518addc99d57c11ee0c088fee3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87df72c61ec00dfc1ace95010cff7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421564c5e0c5a527b8be3683982046a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f7efa8217022970db97d16f82a271248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10a90abce38d575c2fcf94debed602249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7edb5a9da037ce6666ad5b84066fdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3631aa84abf7463db95cd3cf9a2b1bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b989d3431c22f3e583e19a1b4194252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fea46fb01085853a5b2eb64e37acc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa96e16295ef183e8d03492af0c3072254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bcc10d0830c07264854f74b30fa8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a4996b741c02c39b7192c8b3f5fd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ff0154e88be2e972e0511b9b74223257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb49db71e95aed8dc4255904772981f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff7292291d3bbf658378216339a5fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec61adb6ff2252a0ff69ed9363d635260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cad6278277772a7f4e1c105169cbbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89684cad0ad08a7689894b52e11a5761262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f507d5236dc1213562a16757d606e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898e55643137021360a5611e36ab58c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb46a6c01904eda08060e809bb63d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de27c5076ae8a3bcae7d3489930e0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522fdac6c98bb3e1c141b38c8b8e4f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f77ddade207a5dea06024be4c8c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515738a5c309f1558ad362ef4ef9b855269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168149455239edbafb0820bac72f64c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861d6682274d6b07534a3621303f252271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497cb8796256d4685ca413d1418ce47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0079ed1ff1b9391bdd0b00dfd6053273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2bb7a1fdafa836ec76d5d62ce2aa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182e71edff82aaa6e5223cc1e04dc2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a4f237cab14ae045f064e2a1fdbec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d7550b5258764af813e91ed2b30c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce9986763fa77158070dff667395b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fed62c528bcbb3738e4f9fbecc96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10348f9bce1ace5e45f39e689f2949cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aabdad442507e106ac737674b19ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37a9b2f930580686c1184dfe204e24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e89a978519935a4607e958be8635283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655ee031d19e2312aee3520c579149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd3528d95539a188ecd9d59df3fe1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91571443ec29a7e0adea7f4fc8d25e93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7a94624cc13648720a87807214aa3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a1ce7916ebdae721016e62a71682c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3343963168c27dcbb02d36aaee501289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cae273da5f85daf36d4140170e788290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b616de8f5bbc641fe624fac607a0bfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beadffc73bf30e9ea357cd12d02a6a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f45fa0be14231559c5d163cc3351ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7f0d33410fd8e043ee560e20161cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d408b7201c57b472d141edc64f23a1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185ef527489260558b2f926801cc678296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ab5baf77eab63ab8ed472044fe7f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203ee197915d9f822580993d83168c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07a648e0030d816b0b9ea6f2398a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84001bb4e4c346785ab12e6b7944f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeac30c145295f43bf71ca0167349a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f1587cba5aef30a9b7abc494e88b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32e19fc6a0659bb35109fb2b56099303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39347a0088e4c130b71610c983d758e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da42e4399015fad249682a60d0f39c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ba12e48b70bbe6906e051490f57b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aab849bc6f68c2a345fbdc51bd07a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5ac3163eb865e0d9ab94e782aed72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efc36fc7cbad1d420b7680b4668b16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4cb4eeb3f2285a061122941ac5b2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d6b4201f226c0acf0f55cfcd26b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47647655e3aeb5e552e30ef52e3a3661312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081b96050c7c546b637b9a8a89bde39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb374781887829c01445707a4dba777314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e0a1d326e2ac6659c26c7f00310f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebb1225ae8de7cc3be6a272defbd7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af43cf39ab20020c356257c2ef9ad9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdf32b480a216a48b7c0e58a714fbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d31fe843bfff3f905db4da7698834a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e914b5cb1a9199df90b4e780e16ae5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa48916cebb25ab5ec9966772c7cbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4793d599c6918adea65c3706af9d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3d195589a4c81930788e4e2d587323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9784f91653f82d4e9f69fde54065930324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce37cd7497f6c1e03fa55d5087e9c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4bd359fa85f08a9d165bc1b9b7e2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb467fe2081052c36c2d189b5a2fe1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652ddb444a817167481a7b86a1e1f97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad1c278c6e2a144f5766faf8ed2b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1f1d78172e27f468252d159c9fec9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4e747dcced0070ae2af26a012c5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3af40f855dc115cd4201c7d61c0170332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddab9aa13dda836772124eec2b58435333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee567bf00aee3169c64abf8af6a0be36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a4e5648c87b547a9f4adc1522f6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85132e13fda60ba2c5ca2c7da1ba640d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404c14c9a93f23a030181273b013f47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08f807b483551f82a4933bbe9d6d61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc60f7c02739b2208ee1a381f8dfbdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0977acea34ae6a8d9552753a8c65d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16663cb243a96fb189d775d69bd6aa2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b5459fcac15eb302a90075858648e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae01ab79ad2375ea600ff9cfa72feaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08758ade74000011b09c320be5da95d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f9eba83ff25d83c7e983b37aa64f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1ea5f920eab06881f33b80045f313346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c626a3e2c1f3c80aaeabfd7f751e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e598f454beb73ca7405dba739abbb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761609a77965a68f37b658e353ec8c59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89305bed71471e175ac48da868d21f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422533480cfb25c66ebb8a929c7f68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ca7380c1cfeeadd717229b2e2e3c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072374b6487a0ad604f1689856cfc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f36972b2dc9b92533b245fb940693354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c72b8c82893aacbef403a6c065e6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79104552b978f8a39f011f57704c895356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2734371a8278e1f7431ebfe66305548357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ba0baf257b068c6da47534cb84c3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c2197ea9c61ee24b808e5fc919ddb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf79299492256e792737e8a75e5362360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a03610a0d3a504d7c9f639a37f1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8aed034f49496054151490c73f649362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9cf5a82c830eddcb7b867b92baeab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226744c682de7aba6c0848ed4ed2a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b5775f2ed10563ec4cf2683b0120b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a386dd244a68af0fc8a1ee03981ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d7a3021cd085b3569ccd9b2b58aa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c5989896235e005a8297fb14c3d4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4644067a6b021de0ee80e45c92e2f0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a271451c0b36a27ac6494b2ec7c5d42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fae94294553f4c7d67155ae8e9e6ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80655a241dd820be254901ce6f285aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae12720b5c9454805901daaca18f86d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d15c4aeba2974dbe9b0c703560ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd285fceadd96e0af7be37c49e3bf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4231ac94ca57aaf70a29e1bff143ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65e3345a65c1336c21a078eee6cb44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d765695f4a4d88a54d0548f74fa16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6874d6acbd93fa338dd5d1344c2d07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d54e83e55227fff282ffc632c3a6c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42885b9b833a59cd4e13d4a9c3bfa4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5d13bd2d99f66ef1a54b99d4b6fe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5fac1ba4bdd817d6f167827b915ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec89dc3bf4c8eaf9b3201661dcb48c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d9d47fd2c2fc43b1ad28c7ffb89ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8443eb0f328b0d42dddf6a10f27e8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116cc5e52587b97e267dccdb95617ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc9d484a246a85ef51b9927bed7c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f953f7b1fae56cf21c1b40176ac05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b606f2a63376fbdf583a2f5405c16d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb64c357e9a089626b4256011de2c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90148bf5bbf64c7430da17c78651e27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccac6da8883532cff8f34f43c6d0a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142d8be5d28490ec20f9945d37dabf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03f14adeb660c2c52eb5dbf595bca4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292da4f69c8798f0782a9f74de39e64d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e375169176ea1d7bcb8a4894df62d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae448b80df1fc2b4f9aa5976541c62c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d646a18d3325633eeab4d9399421c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60ab24685e8dced8a144081513a3d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075f5dde9ae1322df504ff70f496a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc8c716fe65f476f77b17f0208a39f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf83b83e0d414b76bc7e4cd67cc136403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5b95dce53b94b0eb00e7cc6f6f42a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82815793c11eb8b486a91ff1d893b228405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79dab11547f37f700bfeb787b1da8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f0e24efca79a00586654ba799cd6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d8e59a0a1790cd6c93115ede53ad1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210ac982ef3726c94c59cc808f91254409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eaf54b625f7b949c4125ae043bc8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a810e55e88b8dc60a7664a6a6d0d69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57780ab9dea9520d77bdf03463d1ea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba43c56195777d7230fd88f1060878f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0292a6fd89beb0082b1f94fc5a86efd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7068eba8cca7f84511bf1b1b0fc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d81d0a31d48816dea419bd471fd9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e2cb31f2646c86dc642b35518112c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a333ca7814f5ca95f0d787bb7ad3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f007b4eefbfbee0b200e7cb58244c9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfc25c21f42cc30c0c2884ac1e5ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294d488f12b6b76b68b0ab99677693421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf10487345fe250168962f08b6e5c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3077248384049cac06e72647bf0889423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ce75e2f8f998f96fc8c0a83a95347424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52405dda694d0e796b8ec6d2d0bba24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736b2166bc5a954ed49f346e58f4f3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f6271782a5f6750ad4e858bfd3b01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779c773918bedfb4348069f6a50e831428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4409df61c8a0641f83b94c289344dfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c2906a2a022217a9b878239fd1a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea93aa4f1825f90c0b39a48b771e41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b96944aa78aa670c91158bc21c4d39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b89d413c1ac30c39567951138679e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ce5cc91ad59782156f1f55334c6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f4ccef294c87a220c4bd2ddcafad7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368d79555ddc1dff8e0e684728e6cb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc469b10bcc11d4814252c9a5b3318437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51213c8fa3c788532f8159f69792f8fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524e8577ba9ca1b9769173b210d2d95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8455e33be984084a6558804aa19da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be83c2612817cd749ac0e2b51b842c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bb345903838b358ba41f40aed522c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417e54bf3a4eb16a4b86c73f9d43853443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91407790a19cc4fdfe6639148c96c87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3ec32be3e861668272719c04df62d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfbe2f7bfd2ecc135e95b16587096a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81356943bb09d4f589cf6c5643e81315447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a987131b36ebff57803eea1d19845448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d4f942028e3d99ee09ac3a5928309449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e69567c07d9d1944a54b09d8ffd30a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc05e57d6c1ab940ae43beec2284c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21810cd5c1c580f3f02f3d296cc5816452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dbc230015d0cb9280bd02f03c3fb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9bd5abb75344877d18753e1350762454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057209e138cb5119a798a4320ee7dce0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9333eefe16c245e264e854bc3cc5be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f57e7ec9e4f96593019c5e655ae346457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b039bed218030ca7f0328eb3e6ff8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa0afe53cd550a625b0746f227a8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df609c2b7cd6ce250839a36ea871b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8e2de2e8b77cc267da8daccbe794b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290673cfacb3d9868d89b8fa798212462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7792eaacf428faaff7695e15b210ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc3b3c137a41ae3d380404253929b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3919ccb39c3db12c5d67f6a767df68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8aaaa0ae3a08dda979b2e7ef49e28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa72b6ad2d27a4fea4920598f29864467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a4bb68c5be8d4e57b6fcf4a8404f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319d40c78cab1fdd09122229464a12c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a98fe261b1a50b14997c834b87d769470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c837329545ea9e49eff14b775210434471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fae7378f5e2e4283bad87be6c592a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26225b1ce229eb08dadac1815869d1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429324e09c073a6723e49614d420a677474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88aaf3f9ecd1ec5a651fb2dd53cdaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9705f3a9ac22fe74d56bcccd8539c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7243ecafe46b79b1e26940579fda6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d0c01be26654e27078fb9bba1598f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e23b60890fd68cd11c95ce45c790479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c641ab91ed2923c9699ddc7b280f39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564d43243d5c8eab0b7cddc8e5124e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9b66684d5741e12c25756e5083e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a08251eb4021c72a5528cfe1d409f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25722b810b9c1d80a1dd1cae272a7a5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab774bf1cc1bcd0485a6f801f148a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b60f7c2fa8107e5092ce377e7b6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae4cf91d9677aab141a962eea06a2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11710e8cdf2a425421a33fb8cbc2f062488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdb2aa78a73fc549fc09d97b59d8f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2316ac643af21cd508d030646967490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f086debaea95f1fa1fa74d96e89fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c272eb4231391d347cd0bfc06cd7b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b9746bd1bf576fc2d1765ef5157bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d3ae8109e054bf59996a4fe70017c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c94ac787dea0035c7b62eafa26ac0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198045560549d0d77d0c3d6ce07ff521496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8faacb0d2211d46f8498d090ad06a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e53b851bb9d7367acfd47a00270c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547d7eece849a08b02a435fe406bab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66c797d13891088df2494684a85b0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ac5751b6f05e643eb440e69da0eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535f473a295b0667fa37b71d9bff2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64885e2af052433418839f7b06542a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c65fa6b5c4b2df11fc55cd639a1dda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38d236d0fee2e4ebfde06e53db1f4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563f2d3da46c9d7f4baf9b727a71d75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6adf41f248bf576b7adffc4ebcbc43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf48b08c7f1344c0506511271a11a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a25ceac662de77fd60f08c935e68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3976076a736fc3d2c5f1b556d8667e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed008b052269810f0330580f74c7fec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33783ecc6dce1e3bf358032c85b30109512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063fd736307c4ac56aaf8cb0c9fc2d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a31974b40a3e2df8b112214e89af1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804455d52490f73b81126df02c64a29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df1bb5fbd7f1bd6c5524c35f266df9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263039152045a5245ddf2cb5f8038a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d266a71d67396c3665e0616d8a33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53ab9ecf0be4677acc534dcdd34278519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a53dac24db68125411e3d2b6b8c2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a70a8a50cc423211e4e0afed4bc78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a160f9c3859ecb3e4e7f7213b62718522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb49c63d44e9fe8681ac4eb5b20bbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc77808666dde18f8728cdc7ec66993524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ce1a5c066662010edc05344461f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247282eee4380bf45d39268725b7a9a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca758bb4388740bcd15d698ed53a4ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77259931f7b840b2a8a5b1b450533c23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413927ac97424a88933ed5814134016529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54e66cede7777b58d486fd62d3f3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f230264b5f2fae973ee6850b603fcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f209ac2e2454af94d0899fc2f0be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94a7a14b9613cc19e8dcd325efb8dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2ad937f783bb40fdb82b41bc63db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562451ce86cd3107c086e5ecb5f958b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef4ee23216ac61edda25b07abce64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1b89a9ad3f4000762f740c81f8157537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9ab88005cf05154a150987eeeb317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ee7fe6de24010eba7fb2ce7f82f7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a096287e95b958a3c377aa306e416540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece533c02065badc8296ded1e9f03ebc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95541384b8506c63991cbe283eabaf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b18ca7d9899a3b203003867405d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e70f1b775a547919645b3f89335d26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f89d7673dacf5dbbbe3aa52e57f49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42081d0cd55c0d55e0ba799ba0c98d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9e7e0436d5b2f4bd322c470d83b91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8479d1d24528f3b81846ab743ee6b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8bbe2ec39b3f66db25f7262f1dca7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a3ec0ff2571f60583d01a20886a2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6dd5173f69ae0ee7a6221f609a141551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1674e421bed9530a81a6e967f7fc4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6872d1f4ea3516c68d06a0aed4f6ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25680e7a50436c62fee22f4d7614e8d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63f73926d0aa707f41e669a92009e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558486d6b2eaf057c713416195dae3ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac298c2ed230a31ca60cb86be31b93f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5bdb3b3b6df3166732ab32e89dd66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9dbf267314e334d91c7bb5053d6d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf0186488da41a2116edc923a53eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b428fe7bf840f70cfc446e64d3c33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf27ec58dfe5b86a8d39764797149562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beec83695111a0beffd8799a6d7878563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19045f52bdbe109cbd71f881a7f092564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24b52d4e726246da344360ccf75092565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7f1fe142061ba9eca8f598b8aefbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992342c8924fb1827f2245168c1f1123567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d90c820ddb02f8de04d1e953850c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ad0732f7f7fd63ac2f08cbd879c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de5bc1a10a1bb6d93142f8bc0d86ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1839f46340f73d8462e3fb96a4d458e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502d67d2655d3fa7a54dbf312a11a01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb59a0347a097c9e3ac6b40952444d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98539a30dac48479e2bd55fc8ba8c7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf2d8e251edbf95e78484ab9741ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7b10746ec8af635cb3d2861431110576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa27ef3539a625d49d20d8ba8f10801577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975de14170ad0dd677c2e1be167f01fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9bc460c52d54a4cea85cfaee2c1fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330856490ef85c258f19fba33be6aa9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78778dc5a5b3d1e67198bda7401bf104581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7236d456471be9947ed18d87f86e92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b046ecd783733eb52c02f0b15e3ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb1c143a4c0c87280e578c8110bace584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b8483f2f3dcd386ae567468a83743585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc191e508be43ac829b723171cabb06b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a886763ba853dbff7ffafae9b35fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b2ba412171fec58cceae874a95b4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4147e2ac9c9c75d3acdd903dc959589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953076fc995b1298aac859a1719570a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8947348b2bafbc94519ca03c1a6cddf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180268c122a681c5ad5eb4c4e329c1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce9b1c23886d25475dddf962a2e39f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8bf5415e56abb3b116440cefa4d5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a31fb76f8460d2671638516dd079595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6ae9542310dde47fb83aed1734c1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f728feabc5d59ae6afca14ceaa4e24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d150446122909ea4e92fe462346aa6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9635103fa4aecb3b316dcdd0a4e178599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64542cda2e781c86890b4f61c99823b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ec20738750172538e74ebc15a6aa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a6e77f671bfd42d2bcec98ed34f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daf9b5cf946475867a49047ed0ced6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded01f85aa523fa6c1f3e44fdcb2317604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d596063d0b945bc17b1b23263e928605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be666e074c7cf023a714d4a7cd53d62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ede5a7081912f15fd9a54f14c0095607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb00c57650e93bd16e5d6c461ae9dd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78fbe4cdadb19b1d4e7e7074ed06e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc7ef5bf24a293a7181ad5d99712b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f80d96d19513669429f704b984133611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec0af872d334aea3a4b7cb49b5cd4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36219904f58a2f7ed1b9276d8c8d1d6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9899c9c62b6cfe7f3a983d07161b82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247956d123c07aec1222a8ca85c38cc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0629b754b64e32336e5c09e59073616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc4299568f81d243339c1d92a89a91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d6e7e6c9c48e82fc82425b432ce1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc628b1e1ac2b93a792a8eac99d49058619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985027b27ce47bc5855fe2d4e72e2cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715dbf32d63a65f938465dee6825a4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1b80f045248676064463ba46ef6f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938a00d46daab522bd8295f36977d42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d9cef700ebb54595ac9fc5d38a15f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6f9dbedd0850952ac134e657932df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c450958a82bdd7a112cbd3d1e348472626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4be080588a8be79a11767549419b63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0ffd39a5ee486d00244df2cb2341d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39860590e1223f168728088c1aaeeb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffe3e38788f6b7feaf8ccabe949420630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c472e2b1d5e27edc91443785dffef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb18f35ed2e9fa9ee31302892a3baa6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02a1eb3cd18ee2e3c22af3111a678633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e195b893b7dc2a26741dea1b2ec336c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724eb55d02cdfd8d2111f3487011297635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9d26cc0c5905285bb47fd7e0aeac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f571628482e8a2ed2d88d455c2789637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349bc41b9e7535661ba714a8cbf5387638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0a2024c92b5e1d9f5d2118c5ce230639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb681da21b82c3d2e293c10f7a8be2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c98eda9b4db5c8d7c4cc58e63356641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38120c61e0101b47b4e159c16b9238642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec3faaa668c3ddef4b54ab93026a84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b0c5298e97f2d76e122738199ff47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fac4604ab34367f749e2b7ac7cb713645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734937f03db74ea75a5ed121868652e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b56de4eca908349ed4b16186d1e75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa318830a76b13398e4118a7987355648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a7672ada232c968e6bdca644b8816649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362692a8a6e3e2ae65c2e6b7acb7186650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c48d8424e3e4c5fce06f8fe0372b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366390e1dd31195ff25ed35739e36ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb1bb9f63b69740d2ae597ec8a3dde653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6601aa6064dd35fd40055f7ee77de7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1dbd65dfa7f330a66fe28a5a010c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef6c6e0637c95a57098852723f63a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4644da8d4ddd9ccc35e8500a56bba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd81b206ca5b081c07f5e5b4516af01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5150581a3c57a7990e05c06374eed1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb868f8debd93bd9723ff33ecaddd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18f779bfcc09a94c095aa724c31641661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5990eefcc76ba4e1f6248b5e113b64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84109cc7fb67d641253ede3c060140d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dffea046fdfb867d560bb24f9e95d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0b05ad20b7131402cc220c9e4b206665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd2b737f3b2a0ceb3d26343cb9838a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2e278897be9d4ae16a669a5bc0ab9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645572ec293a86f9af73fb02cf4746b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae275b36caec10c1b955eaca4c0926669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560651d0c6d7d89c4be78682a1435be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07d7e23a6da811ba795d7e612b685b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc0d5fe326bb2bf2690f23b5679c14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed5a6cd8ab303814f77b82d647af39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43e8d00717ed5f22d216f44f64196f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6451d4c51a8a893978682b44ff325675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc4f800ec96fd16ed2d950b7353113676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eddc2160d540acaca9004980ebc6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba64c7aa4dcee913e02535e934f645678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70636898d3e76207ed74a1c9ec8c3c62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df1a3ea865535b2b928d08dd6b9037680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6e18dc26b0ccf6407aa89ea8942f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e5e39b7d8975ea1cd470ac3d3b7cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166697765015dba58df555ebee740a8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce107fcdd2010fd31cefd8d76b0057684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6d82e78f809a53815cae64bef7646685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054331e4ebafed8f2e5e93c55b0751c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba6dcda392ec11df1556d5d877406687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcbdcfdf5007dce55c0eebeb2f9898688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b37d1b81f24f39568f7bbc87544ddb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082ee1d79b45fbe5748bcd6c43b8943690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c3dba61c01fe4d47e53c4a0230d1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f0283db407dca91f791770f4b26c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8c45c4c3a7677a22e855d53ac5ec8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479311dcb26ea8a40a984801d1c3c58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239b7edd1796333327a55ffca8b3552695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f01063004d59cf0e5ab00603c1bc3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840f4b9a07d967f39a0d5359392226697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d290c1189d1d45af9a28c37334aecfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1482265734bff81283be69003169b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b1a836e68fa392746e9c935a5424b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7ced07d67087fb3eab4a0cc53cd49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf82b7c823b47712bfc57f3f28ced2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b259c878b9dfd1a29f2b448c82734f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c08ae05d2d08e76efa163e737052704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0652034eb4478615202bb0568e11a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1983e4c98969bf8804d9245c17e1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade47849ec3b2ccac88c8f36366a17c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f93f569b6804f87bd8276556275c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b57c8118167cc632772021a2fbafda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158730e50f9491d98c58c426815904f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73750d02b8f7d08b4885f570934a65ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d72bc03001c601a97602b7be624729712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead9a9d7445db9291885738b57c1476713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4370b6680b4ba0c0b0ca07e0cfc459714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8832ae0fdef7ae8bf7837b3c73725715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f917d2312619cd245670623a6fa8f3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e983f5e7caa47d63ca12402f98b6a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86fcfa4f7e84010901630bc6bbe712718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f629816a98a9147cdea73752edf26bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e729f40d4ecc25d8d1a419fadb62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86398cff92241af18c56741a4a7ca2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc45ac0f0fa3673166eb0a54d36437722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8814a0f1373d8ec78dc62adcbd8c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0838e41cb262418a6505b9287785d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad71cf04ac6714f84ce1e0f2bf816ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbeb00ffb91dcf659bfe2b4312d655726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af760b38f702d9b8330aed5a677480db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee9933c7d9a61872842f0aa7b40265728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b87e0258a4ff99dac1e7889cc8e37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b7ee23973b3dc69b524017e14490a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b9869bf11efd5da5154d6f215cb63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee240e5630677e090e8b21d4ac8a9fef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49801ada65ae703f2ce9f0f48c975b95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba09e8fc73186268d75913ffb558a06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d7c264f4ef35755136f2b3223f18e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ec5c0dbcb2344703773969bd09bbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c643b4cfedc4313ce5d75215723bfa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb59db047e8e7c978e859c5ee76c1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7d6801e5c9603fb3dba49e733ec4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af92def2438f5f46c705d59a80ca42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1aeacd392ce945ed1633094f40010741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e70c27242574114a411a792fde76a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606426e6137938324d6fc601d59e76ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6294691d98ffa8f11da0b311f769fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe4d93efff4974f458c56a5373d63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5094f169d6b015293449ef979cbf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5a4e57e3f266286ad0ba174f4307a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d316392a1af101911f8e59359bb73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d82f79495ff2e19138b4f0194b3b2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac82d82f001ab5fcaff2ddde3f5eb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4d7a2ce751324c82cf89d561a6ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69122876595a87e7a8066edae5156a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e12b65f3b19636754ade390b16c6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb31a2d00367ac343801b9a9297d5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801dc59ffc9a876ed1504e1d23d9a38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2716146b1ce94d1962691e3cbd03f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02be02719fa006d5a90b0c94f693ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c4c36e0c24893f453521e8e843c61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a4f3cc5b5d80a18ac034cc224169759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9359926f20e0ef290a681084409266760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c6a91ac9cdcd0343ece1a475b869d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d802090a8f4604041da382dd5531762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940f102ce2400e1b16466879f4de4ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb239d4c8456f5db7a3ebce3b49f5559764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171631d08eae5527be14db9a24485cd7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7a568058d4b93979f9a631b38ad79766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1866976bbe70f9a54f2827be0d16ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e55651d35c9b3c3f44c36339986c0d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041de0ba72a770bb548f377b6718447769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7275aa9502bcdd3b9f716459305a6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c639a18d8ceb46b73598c235f1d6e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1387b4b24d222fac62a5721389eb2c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbdbee044cbb15ba0543433e7363c6773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>