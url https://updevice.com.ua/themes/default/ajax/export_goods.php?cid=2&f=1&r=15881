--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ec356ed8aebc44e2c7611d5094a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6b0f6d3c7666ade9ef062f18df222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9516752689aceb768610d389b095b7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcaf6fe5aa026f1aed981255451cd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b8b382f7896ce1a0a035b22f312e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79f26da83bf1f209551bc1c5ad4976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519659030a3a23b2914335feb71644ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac29964e1df8eef86cb80e7fdb6bad38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd46866f07d6badd0889fa2f6827b2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b03adce48315ec949a47281f2c84a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6660b0f0487692797a1f32618437e2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c7950ba700870e6b4fdbdf25c6bc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d32fec5ab6527f1e6edbc208beea7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4d9825855fa58cb279217d58673b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28a0233993a9563f1e389ef6c04ef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f1d57e9491245c5a86204acf09e7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c786960feb11b48fe03f764238401517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07d3a9a4c04f421aac7d57c5cccdab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff96bcbbb1232052a793e6e575851619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abddd63ce946b0f41ed0b4d512bca820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a89229bdd5d325bcad2175b70dc91121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd142c672228f8a1c530b17f6991f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97074a9cb33b77e7f26523215e83798523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb2968b8f11749b2340c9b81a8b2b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f092a471cb5ad8d588b8ba09674b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf99f958fd2db7961ddf6279ead58026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2051ff0294d2b947d2fef19c2ec5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11786ecd27bb2123fef69b44e9e5def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e78853a2ead8e0d847f0ed861e7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c211e213a7fdcba801232e8b6e3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2168dad874382aa5b346f38142a5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff05589e4b32c34901bf4afcc5a0d7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf812a76703643aa3096cf4ee95255433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5273531de95a3242919568cbc2c7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1552a902db9512a40b677ec171f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef7d4fe4708850f238aa6bb727652536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204aaff4045bcb1119b86e0ba54b96537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac08f7a6af707ca7f692d9d5a71c14538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dfcadac1f9c2af19c47e7de87345839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc939c279a1eab69678c48a6f36266f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6d233b18f7501777ca8276d605e8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8a1aec16387b729bbc3c9907485d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a05cbfe9dbd0d3d07198916f861ec643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313794fe03abc089227a974a1cff42c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bca0841217bb30c8295a100759ea445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8aaba95e98a994614822019a9fc9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091532f51cde11425b52c2f7de9d7a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32332dc41e71a44fe489e0027c2204648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc58b46613a4cacb85057c13e5a518c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83822e2456d44afd7e1a97c627a7cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44821be60e10b09841791be20866e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859347a0d5bc3f1529661359c87a2fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087526d2bf348c51e01612732dfd3d4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd50f3b36031ef79522a2f765ca7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f548baa0cf9099128491daf69aff1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568d50f441331707ae589b8445db9f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72174fe7ede45e8243b3b398dc5dc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2149c9a6396b111fe62161c0dbbd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7bf0fb1c1bc2a48b8050995ae8c5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253529e5b7a99d1e929153d938c75960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f164fce71415a38c627baa8df6475061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adad50f34502567054f7b76dae658a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c723845429414eda4e08702bc4b57b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b88a8e8ddce0d5967a0cd7c5bebd5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926785567369479e9b414d9cb073b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71aefe97fa0ca841544e1cdb0d60a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac13adb0e4c5a4e3bbe9779613a7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15616ed4800053d1d91b7f3144057268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef62a76f3ea4a6c45a8bcb416e873169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378c9b1de0d80050887883509d0135c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4f410750109725ffe0bc2bb93cdec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f6a3c99d94b6fc88d415546490b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e7eb9f65befea35c979a155826eb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b023df491085ed7fd39809357be5a4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd332d82f82397f15b44c51e4161c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f44f23b5763d66f9317c1d669bcb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1555fa7d1587ec53ae1e5132a757d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a970d5f1e686ce4c64e8177f5db1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab7ac52bc3049d679d690e216ef08179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e1e426ea0da8972caec2c7e3d795780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214ebf0b3cbd95e02f51eca03d4d59481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41441c313d04ebfe5d7e933a9b8c4e1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d492a6901c3f377f7237a078b1d0e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ecc81efe615c6beca565b4db713d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b8553697e2abbef41c03b45e2bf8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb95f50896870c957eb096ec0f8c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a63fec9612e6cfcf715dbf07bdfe387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6898f28c724e43eab03edba598c2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d61e85b85ecae309d6034533f961a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2000aaf5c1af43368f9c692362c65ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4c655037fa13184cc9a0eb5bdc1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d001670b7e78644936efdbbdb3246492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1326ad39c1813c39a92ae62a7988d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c336cfc56ef37640985fa00c89a824b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930f3cad91b7e7bb9c86fdb0690e64295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445cbaba0c99263ab3fe3e4a1d70b1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c34b7b62cb6d031e78791d8f251197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1f8838c43d6c0b10056129393705898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c65f1e6e300ee05b76b7becc6f6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ef8a5dd6a1511d5212dce8611a474100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc84b7995c5c39c06488c055065712101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437669d5ad7b65ef649da30268c048102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d02f18924df83635abf59f201e3dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4741ce2fcfbebb8a6b1927f28e8c8f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5407ccf59706cdde0bb8fda53ad91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6193fd3e9d02a0c20cfe4303db09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b495e56d20c6f05dc4d3f311d38a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615822b483dd068117569a610dbade69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d1a962accddd519b75d86f55ff79f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f76f668c4623e0538295725b1aad9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b9c874f97d34a4e22cd41cb53f23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba96be0084bcd0216b06ba7e0c334112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31bef9e87ae7aaff1043c048783600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85f0b603c2ee91d871c89eeb3a7067114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fe74d09087ea789441ab88b7e3291115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692ac1300cdd9a2ab69d234fb18882e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749e75b851e294e0b6c907839bedda6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6cc8459cae2c8ede9901e1c1e066118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbce4ffe6fd6fdb3f60932cec9240b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d2c6a27d336519cf25bea7dfe3c58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a8eef70c66ac3b358948ad3cae216121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86989914d5b5febd9cbcd774836900122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814a00942fa720e66c015ba5887b07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2752cfbfd04e3939c21699588bc04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd78cf391644e0d5d1422052cda6c8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54140458dc2c3423900e60ea06366468126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f543eb4ade1fa21b41939ad8bcb8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b398d5f234fffb0927b84d05431f5dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf755447f851866ac890c5bf80c67576129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c121216db29c9a017166320f78639c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdf7002a4248f1ae1ad6f68a3a8dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cfae4ab9c7b47c95e897de94159fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596ed5e8daf479cf4e867d6c39df653133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae7b33b00a4ee310620cb33a013558134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a0ac42853686efeaa8c7e08128621135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5e5ad32fd02e15badeab3016b577136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140539fee52f4397a547aaa296e98f59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc281b0d468701ac85892e0375d714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f80c7fec9a0c8d8ef79cdc98ea9ea9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e871f5507e410c883f45ad6bc160d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ee80473b84abd32e6fc0f8f97982141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d4407705f5081f1f430f1db998994142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462583ff44ef07e9f600f89289916a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09559faf2ad089245846f1a6246da6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33990c31c4a9bf6ffb12fd2ea6d3be5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea978b7a07367d98722f6fb33925554146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ee801d73262d629bf3ee7d186e349147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3d572c8b2ccfeefd6b32fa82c1d26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d7aac46449a36e6228b7987785fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ec37c042877e3dc2d27d46e071ffe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846d5f1b8670bfecfeebb0b3001e3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c05b110757894b3d457d6e99be931152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae19766823f789c3768d0416784f68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4afca8450e00d48cdee724e136d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b69e422f8045a13d06745def9732b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c48ff57f60fef2b290d6bddf531f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f71165d1a3e2edf631ba2997ec8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968910d778dbfd4dbd56c353a0ead35f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80755052f2dfa8ae1ddf0b8cc11d16fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5cddc11d6954bcffdd9eb62587875160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ef6fbec30dd7d3d406921e5397c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb568266b0e954d8985a6dd2e451203162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc66037d99248a84e9b1e90305d6711163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34761f19a5b65b5c1af1e841cc90f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a8c8aa6673b53a10662d4145c873165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ab0fb451c1c592fd3491476ac403e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19c1094c7de0d387b812b2751dd1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd014ebda93b73e0808244e2c1c70c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab8dff8232d894307d33abb11571ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920beae7aeb1807a3c477504b31f4e14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650df3758c1d33b81bb717cb3f780d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efcfada3f344d1ce836a057242c6ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310cfb8fc31fb79819f1dd2fefd43bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee27695795919955f2cd7466efd2c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff0123c8f4ed65040b985dc9e65b6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93736d320e36fba73ec7d5e3b3167e9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38db61380a445e19bd2dbd72ea8fee2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eb5d1fe83eb726d000ab74f99bfe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96f58fef1fd2e9c0633587cf56b4f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdb2b47741e47a8295230f19bc8842180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcda46bb9daa235cc83dceabdc5ede1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f1252e0d3b4c686e1a483928dd1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ae55bd1d6a0e900b2264f76ac3e6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699023128b12e7308db1df20364629c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb60ea64cda6e57246227739aafd240185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d38442b90619874809f5c8782d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29367ea5c15abc7b7fb2d17acd85dd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb0c041ce2da817e3d5641463ac786188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051717c437de3d045e59574b61dcac4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb0ed94748b47ca808931b754681a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f9df8876f2e27b72df0620dc2718191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b924999f92533016b7acd751c74fb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb61fd5dab4558c7026697d81a2ef5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13104efe3a0f0204e9aa65fc5552dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f4ac2fbd7cbfe6d89b464dbbdbd50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f197b6a1174cab49188213fe02f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de5eb5b9469573cba0b28b039a1e30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff4be30056e4291370527130330e3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57257699f67845fd2067d64df7ad04c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e158ad7d778449b9a1730ca65a48b65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581e452c90508b7a5a116bd02eaa298201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd442764c0ccde4a686df56b0fa1178202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180388d9a5f4c699aed065d7c22dcb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26034bd7096cac1565a143b18dc4a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b6359c24c6cfd9b30afc5808a0a5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5fba5ff3eb185f1a32d22d53f2b09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210ebe4ea089a4e2d43901a0c2901b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310442e09a29df54a103149033f345d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe33595a48f16321918691768619c89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869611c43511fef8649dd5480a1d58f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea78d1435df3b6d621f1d83d343a9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7315adf4adeeaa1237375b791f4803212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc93a2cc3db23330fc584caf2ff5f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cde94cf609e527a4054a7dd77af21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ed8f497605f76a4e812aa1d37c524215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d9f3d30ff57cf969662cb7239e4d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aed325426edcd09fce874cec23490217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ebae73e55c1b9bb748358618fa398218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83eb06de56c7caae313552d831f1c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c926d64b0fa565fee2b887d0633ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562777b6d928f66c3d91955d271376f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e87c8f476633b0b11cf49608d043fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089522011fa06f4c0a30f6e2801ce01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852570de3fe0a92a34b99aa1c473b22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30f9322f957f705fb9224e52b60dff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd05c6ae5d4d4db00e19c4fd394ebb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3800f41bbe21c61331a5dbe0afbf5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685cf96eba04a4691ea8e3f74ca17f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0e4e51f6bcb294652fd0ab1f6e6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ada556d8dfa4a5e1c67c13d2e0441230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccdc5d87e84125a89d1401207135c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456bd3439219de4d5c59151048c317c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69296da2a18612d32abb6b6b711b782d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1fe8da60e7eda05563869850f3d97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f91e8d309458c445fe70e5a817e757235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fa83050fb952478984fddf9289cf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72486d2bb112118792b12c928936fba3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58f79f0a453764e317a351a16d942238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d848e3a9bd82a3263fb0fb1eb8d64b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f797c7219553936e913e556fee9d8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1c893349a3a6a76b286a63067c1b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84de03e736f372654c0462e7e05dc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08232dbb8d5790ae73a1b449c8128d8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e10784d2300481a9f358719f39aec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008bf0a60a0f764f9310099dedc307c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5dad366561e1bd1a7d5daa9469367246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7af622423a1ffb8eefd07bfcafd55c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54865b44a2deefa32c554285db3e4430248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52cd2c9e11ffb282fc6f21bcaf152b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31884dbe2f87d87643aa7f4f3c456866250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cafc6ad766e5a1dc9b287eb6f09ead251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377654de6d0ac4d0eebf2d6f71583e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701b13b2ea7afb92ce4fae05d0fc56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705ed7db5b523c1cdc59cc0507be3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5be2f3e04aa4631a9e1968faf8fe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5cf8a3682c60239068ff9c5fdf7e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ac9a914cc56945c18708f0f1822cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ac9584364c7d2ba1c9a2539decf8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136b45ae31f8b5e7def25a7016a03ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053b5f2776a5db94b6335aad9ba5fc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc51dff84977a6b09288dfcc3459fc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78966d849341f761f8a737ba13c0091262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f25fd32749cc7aaef8f48f99d3c59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603a8bcbaac4d49d344858b222101f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6203f37973c8023783094ef60ab714265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf322aa5b94e9edb3ab1045ccd6fbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243d5a688f324087eca0cb6de5501df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa4a4983da57d3292ed09df61d474268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ae305f9dabdc9db0d01f28dbee81e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b9a8b4a2962eec725e081c2436625270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986edc5307f0165f77ab09438bdbaad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c149ce0511e32f5c65959e74717a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f14ca1cf502b734cecbdfeafb9a6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474c62cc0a70618b4771ef40d5cea44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd754264e9640b3ac9b0cd49b82823ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cc3ddad9d43cacd4992abda5f9eb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5574554e2f1caa13ba4c3906b9f60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a203a30cd5130066897347f4ffce1d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b0be5cd6ae15a5f02063ebba7faf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb0d00acfd05091a91e45a9fd6e31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55a5b4e531b7797ffe206c1b93121d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b62ebc6f6a20e3d0c9e8e802fda314282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e7f542e97abe3eb599267ba34bca3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf034b73bc4472abddcbcdcbafcd155284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a5a824f73577eebb7098ae11d6ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf0b5e2e479694b0a7b4e326b784b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192e2a223d8ded3175489b42c27b099287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc67bafb3028caf38df9a1a42c5f75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d2ee856357277ec50b27f43549208289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d4ac15a11a28b384b0d71ad3a989b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8e2700d35a0daf4000b6514a1850291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce525a708ab435729f34910fe7831b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8e9a2a635c795e37e153b484d267d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a058f92608725bf63e55f506531693294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2237f1cca121ef4e48e98951b05456295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ec8f913bd58c4c4aafedd5c8aa1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6792dd6f039cd905945dbbd02664ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f3f32e12de49044b4930773bb1fd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673093c9ecf96727e2da0dcf309ffb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3499e4a64e86981fab6d9c75458aba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93044ce23979701ecc52dba77cd67d3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4830bf20a0f3adb93b367149a573b28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907163d4c5c977fbbbebb534e423990303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a106e6fbea86b12d8c1c7e8b409c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6022855b954147aeeb0a19b631c36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecaba8004f81261669939afe66e9b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae361c839cabd5299b2b66249b677a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91a1ee5247a862b30dbe4c29d855da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f6def8fd810ccd8ee0884140843b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad0ed2d4a01222c0c7c23b5749b42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11228fb4062c0f52d3470b5764f462311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee919dbb234ae4396ceba0e08bee8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b3b7ced95aa90668e22ebee4cb2db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596b2fe538a1314fd4ada26f5c87123314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb316b7243f1e1c956e731d5fcc54bda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3758c5ca413c27d45e1a5b5ef10788316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9caad276432331bc34ad86332b14f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd3237633005d93bc79788a1d0f1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d619829634f852bee9832b94d7d492319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77bca516fe5adb612096830ef873be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde96867662aa0348c0e8d98ee9bb806321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1008ca688a74a833581a8a67d9f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38fc5b145e58ad2e12c1fd6bbf6daf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f59c3109de8f8d53f07ad2470b4b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58a426cfc07bf5d337b9a27cf7e81c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0ae15cebd9cff7acc0240b87aa66b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26746328872378addf57eb27eeea16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c0b037de4816dfc81c265c68fb0de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e1ce5109bde0fb2ef763ee0e2a810329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7a86c4ea883dfd0579341b0ca784330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daec81e2fd344c9a569d0eaf56dfd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c72e4a3a8dd4ccbd7d72fd01073a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76871e4b172908ad5a88ff8973859f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097e8a824cb27d33c213cbbee35070c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4daca692e17ce23c82cc53c19c2144335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cfa0e8c4837e78c74ef6baf7a2062336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f80a8a5ac38a0809f5c7cdb848eae4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e85faec7516fcd533384025e39004338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c1d59860934beccdfc6cdd030c2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff897854cfe93a911019ccc5e42c1e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bf7df21dda073b6935e55b79ab109341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698f16b00e502d23158159f01b9fd49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc436f1ba4476fa853605951d6ea8a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f455f1bc478f6b0599cf026316287344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea933e18321113a3c51623462510b57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c20a72799b35f694b65c56d0e1bb12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f673c8394b8f24964145fd7c7835a46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157e4194cce0b16ee74d3f6866fe7e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af392be42f9b93db987c72433667ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6772225220f3126bd88a90050b6c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c9b41ea30994788cd21323f40b51c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a2a741fab75f94959467d88c64890352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7960d847d5b2a5af4ac474ac5be34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1017fc0578cc574c8f0c07f658985354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cf94d1d97f860a96a44e5a832b362355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2cb907fd7641c7c0133bca28f0648356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b90e1f4e6c505d11f2b1bee5a52e94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b85721232f12968412419ac197725b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971939e553539f42ac6685bec88f8344359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaab4297a2c7739bb1c023c83a47a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666109879e4f78f01c5e59d37e31ad9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8835a3aa49ebdd6e7701204414a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224108342587d4a4eff3e1fb28aa89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018039994ccd69dc3b77066ec311461a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4b18bedfc6d07d6ce2268b95848b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360776fb60f032396fbc254e8282ffa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef067f634eaa32cd4dc2e2af39f95f26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada3a5e8c13e56e959c8b0ccb9f2aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02aaa89e713cbab032da033db245d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3527a34f83238d1619d6cfd3247f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ee1fa3212bb7423e6d2ac685996e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedd45d7423d955f030c199b81868f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6eabd460720b3c4474028575f6a08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ddd24028af914eb2214cb3c4cd396374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2abbdc1269e49c1ed222f09b5719a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee2f238566f40b302be7c413700a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2b53b510aba5ccdc4653a3c8b52da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731846548978da3dffe89f5e6c989cf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e698c4302a26267e93a0e1f2b453379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda926f5a875e7c7b62de5d184a0a59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb92bfef726db11454407051c50212381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904891f38d1e3ccee16d6373d457b3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03699349daf28100c287582f0663fa18383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c639457dc22bbbf766bf5c03a7035a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac7a385e785424d8625211ad413ba9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e7c5b644e96b2acfc7f02f7424abd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b1cff3b1bc4e519fec02dc3e146eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c67beaddad4504734764e3b3e07887388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6ef03d4e883e96ed9b2627b799898389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dad8edd26086d1faeae5d23155104390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e60196182e4da185bc0b7917e52c9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca46e88eef952a4c64b08e0a1c8653a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1733396b993837676498d2b0ce4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e2bdb58ace643b1bfc2887805bc4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a699c7e88a5b661f55a76d79d92095395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cbf5f236e70869c898de40ac93e6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff98da80ae0b22f4ab3033477f59cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66967e6502ef3a9c5607ce5f99d675b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd67a59e143c308def2e96618ba429b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cd3a82640c07835f3db0b68334e02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ad2d494bb82ef420143b5215ddf84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e919103be3cac8faf6262e9729114402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e2900b469cba11cec6a35634c84b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd601d602f3899b7be7df8cdbb00c541404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4939d6af0535e5e2d1592d5842e4abd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d701edd9c5ab6f6a8dc0348d4c584bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8174841c46522fb63cb06c5485015d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2705d5c66b448975991aeef3bad710408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d91bf4937dcc35d5810dfb2f2c15a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a8b74263a9aaea4530dae0ee9d4d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0336cd41a315a5db1156e2848a96874411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34797335e2d430119532366bf909c924412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccdbc1916d30844306ff8c091549cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d351455d3d4b37caa35f3e5ecae694414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de733e827234c2c171f190c0da14b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d25341f1fb82930c5c5c141e795cff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15745d1982ae7776e4e74e26c926e596417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408be70b0f2fa1618043961631e65355418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae357244ad0ba3c84b5ba6642802fa6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff41e5343838295a1cbe2a647490581420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f9e6e4b93073744dbf676d9c1cd07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25b6c0ad0b4efa4fa108edeae5e115422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8371407d7f67bca6867824a900042a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcafcc11b5a95a45a2a9efc0db236eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b7c958ff68c22946645bbda9851e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffaeff87faebc9b7d072d90fe3085c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40eef703d7a5be45a8789a4d11c717427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b2f95072791c5a0ac305767c4242428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd47d63c57fc269c701184d063eb29a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657348c00b61fa7ef899aa5778ff940e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9438e0e8f85457a5be101827c35876431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596b430672ef3dc9a559509c4a9343d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c2b1b91987d23d05cb5aa0cfb4741433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0901cb7d6a8b67e2eff40045add8302434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04540210cf7ba003dc155fd5c0df4ebb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04af277084fea97511bb6852b8639436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc924ec6a826e1b8310473a2d7e3c945437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61f52d408da6972dcd045a84808983438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63ded08621cf5673a67d8fe2ea27b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9abae0461a8303fb074d3a2ff887440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e917bd3465ca60f7fba1f1c5be93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6c981d46294f4c83097d6e6cb262c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad9836b2e904717b0de6fb7cb0ccb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce7d99dca8fc74a8d72d02652d0ccc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d99a7ce33349177288a045a0acd77f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73b1a23aabf7a95bfee42a4b96b97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc69183e60fbdcfb30543cbbaa72654447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb43f1af7cd7f7a5de0243771b1710c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6b4194fbd63b774754ddcc3015edc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b6a4e2001e0d8a73cbc43255b473450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de854c903fd645a7efd312047a086c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7729fe3a8a29a25ea54a08ce669535452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19500987ff8f22f262e7b121a4b3af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be2a5d497f445a83a3508926292e68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc05af6190d8bd6d7d3ef7fffbb5fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25eee09a44e46cbec25e84b6cf8374456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97fd4cf6ee26d8814b25992724a33e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715175064adbb79ab399cfc2d81c6a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e5c9512360fd03ac6db1909900405459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab456f5c9fc40c8150de5372cc322c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb86e01eade922772630158192caf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693226b9e82ba906479e2267a740c08b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a254e2da61ca36485a039b52178f800463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5b99603794e3ff89458e33c8af81b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd371aab08db39d9124f791b0edebeff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d967652da6eae2b8b6181daf485f31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83742ffe307ca53940d3c0496c49fbb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2383d5f3dbab6f46d10b63e721619468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3608a4d381ddb3f1f1b543198598469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910a8b0b32846352fafbc11c937311470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66ef3032eb97c1da807f6ad4f0274e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cb56902588916d0354bdc066e2c32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44f23941105f284b3b800242a2f823473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24470f483581dcba8fad163c635009474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab307f28115d31228169934b0c0d61bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de4439d93d5ecba7891a3ec136a6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf0d21a09bbd9716b55abf5304f9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e898533406dd65b17786f0c9cd3133478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f8ad906190d2f66d8b4cf8f854e1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927036ba634cfd2da0294f35be1b747c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cd1ce5c58726ee90fc98036282cbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14f02aad740f4bceba9b63a99d0b83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed5d690d220e245f84cd7dac9d50c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320c6eb3dedec48a47f5e40c3645f94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461b86aaed6b87b26d55161fc74f26a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c077b3bc913e70fdc031ca5ab1b45f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451af7d01a5657733e22f53dd469f465487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927735ce78bf829ede3670bf4c5cd43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d40650a94555ebe5f7c3e9dc4bf26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0910116869f5ee676271c2e8248e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2992b53131e45fa31a755c682bc797491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb44e64fc7dbd02a707e87cde544fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1314e952ec42e045ad9e4072891e8c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999a77bd62d66e49a1addb1bd80eb71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934a51571ee2930f66e07a120d1e468495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb5b686a8c9ae4ea777b288a977ab8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce29321cc3d55943f40928877140132497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd382ba9bc5756d9f7faee5be4745c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064b10ad4f80f82de51a45cce2775f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b29c3cd3cc94f350855e0daf6430a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f41464a14e91f859128f59ab687414501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab34d707a6adb67bc45730d8e225ecf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3447fcfb22578bae1b9b468848bc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2258e8c1d113dcf77861deda8aa7057504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d4c3bbff1cc67ce06092a94aec18c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4dbf2e3bb2d41e8a01d3480ffa344506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74191582e21d68b275b7775445a8b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce317e16cd4b407aaebde834283e91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b462753c6725c91fffd6370354b0db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30b2d6594ebd138330620bfb53655b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1ddd5d3952f641c688c783a609a68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e5903368b2be3eebb135b8267f06b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf28d68e8c396aa60492206528a0dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4324d5714985c2d8396f259a552d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d494a4ab4897e87f602554215f3e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402142399b0e28563ee2afd88f9cb761516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6ab037e88541a5d9109fe476c467b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357bd66ed10cd1df009515d2314acf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27c4e30dddc1c971649389a4910b31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a95fa49c87a2a27ee5286a0d0d2c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738091d40a164c6fc0edde075297fbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c84507e6fa09ca6d2f3acc055aa7a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331bb0dc1379cb1a8156e51d706971c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db727484ecbaf0ad6efd6898b4ee4072524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c050ec6a490f5a8922a01d3273c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b61c59254b89f53bc66fe7cec3e6bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a386459a334f3f7c28ee0efe762815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36793dfd9f97870366862214dabb2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b033c37d7840d336371b76c905f6b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90384af1be2cfac5f2af9df742a6c798530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f728ceb1a66d232ce6af3da79386531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd580de779ed61b1c3942ecf52462a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d5ed1206b2e1058407dd1a85b25d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107cc5fdaed25faf83daf8d9d928ae4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85cc7dd5c5e95a5f30a54714d779a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75149b6cd2eb62de72f824fd69bfe6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e826962dfd1ed22f70b6dbf85da9769537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa2bab4bb9b7e913883acf1af7cbaa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ae49b13c4fadee1977392f98e32f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259823d9c99d0991b1fe6e72143253c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd4fb71adac70e27da5a93e0fdc6a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35be735815336ecd681ddfca2b7733542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ea17e411f804aaa3378bb3f8ea28e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20068cb00792191823cb47c86e8cff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e002705462bdb6b4a5592b0ec88a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd741371725572b4f431d54a3f62e2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b882b1495bfdcc1257ec5b903f2440547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757d48dbf67bfd41bbb237c01078265548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f7d5c33147645a5961a698fe81b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be83e0257204e980176abec4b959f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb62517954ce249e8495cecc2ca2c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9434a28b3fc0a7433b488bfbffc496552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b11c52349b3e5e57661ee5cce7be3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e01f37c70432d6287b0e8af45181a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331730235064cd3add29d70f040a4f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c8e83680ce06d5d5bc8043f154e5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff7390c48d0e5171312a0051a6c54d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ec93be95a2380d6021583af80bbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaadaf1219617d0d2177e59aa7815d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b07d8f1f33f9a9d35e9718aa73136560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d2f75de0567d0d15fa7601158cb4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94ef918a774c73bd4c0e46b82072b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76300d24c088e5a56a4e3b32e266e524563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188e2bdda800fed9e480da025772f87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b56c8197dcbe1a9b808d34752ae7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293487399f31b489485166d6384119e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba05a0ffe8f124a3e6f6807d8eb9818567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669c02401365324c80755dd9c012e71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4493a171002293398bb97f1e0b27f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcdbc1987273d1a0271f16b31b2d8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db47d6091098863dffccc11a074192571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2432fbae1e9be583523a6a5eee53a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0c9ab10b1c4c9376d0d1fd0b55bca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dd265bb3d42de475c3dd82c02ec2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525b0e19ab8acf286d8527889c45d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc40444c7e413e9504a8693bd9d75c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e2c5b72636ba45f9778d1d4cc853577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc04465aa643b21244eb11c7bc7e86c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345194c76fd4a7a2c6b10e63165bbff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a189adc11284006c2bf4fbad6e2b74b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b8b4db1b46de3e04b286845fa80e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b3ef3c976b8d3769203caade86506582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8511380dc6f67c5225a6903026cce5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fb1d60c87f55fc82a7cd14aeebccf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172737128607d031d02c469c414f32d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa0733a9606cb76121d9a767b7f86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda7bdf5b5e00443b7ce9393a0a914c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e68cd81c30e9e5fcf1b860a6b5bc2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcce89a072182f227641f42e2dc8f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f358ad45792f3d953a9bfb0df6a0141590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6136ff94b06f0faafd58cd7b7bff5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5def05596b635830f9620b3eb611a38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb674ab020e37a5f27870d8e259567593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50c3e46f19b53c1d546914f67063c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc451b3074a7b13db0a6b1615f6739595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a9f528816161e867c68f205962ae8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721d4d366d54ab97df38d8264f601c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c7421c3be7f31755cf1668ecbe15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abcbf7dc30e8212725bb0b2fda461599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa498b219635ff94b3e3a871270b874e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473865bf7635d2d5a38562441d3850601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867331692b5fcb102ece323d6087f07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6048d8da66003cfec751bf2e42e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4a082a6af5bab4657879158ad56af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f6166efca10e054652ecdb918f884605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185f492d3e5ea7353b6d97b2d2ebb96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c40ea9cacac2ebfcd8f07ea6fa0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bdf16a42b04e63296c8134edf7e96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87610d5c5fe607d299c12ace6c5c6c4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239857f91edc6147ccf369b42d54f84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f4befff3d7e2b11c34418a1d601c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed814ff2be0932c020eb6da6587bd1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77fb23f96b4ffb8bcffc9a95463978613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4150db7d17549c63d33bcafefff54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f19a1e5ba323c77727b93c9c16cf8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceac119b4966da45996d0c67e4d088a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e924747abad8b05144ad6b807b8299617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3304285f69c85bad167953f6a8f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e82ce88627e75aee2f2bb6b6dbee0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b394244b82de00ec43fd595b72c26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32b3cd33f0e3cae4cf085534bb00d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b75b0ba74d299060f5a44c8899074622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a73ac91a327615342d2106d17280c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6470446dfb5870f76be94a6756bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce050959b93673e9c6d5839ec67d5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc1d78922f17d44a5976c042e5ecf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e167554a5de0bbce69b7f60e0263627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547f7369be190821b6eed8020a911e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b326a7452d2c3b68f290f2d74cf95c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46590d4c0d0f7967308179843f9b8c18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e3d20b8ad6c78e14411a9d217233631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01911ee0c9e01c2d8341d03005da59ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d422eec97c6f760a3f4f4861f8b4da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff87e0cb608b51978a2bbaf8faee6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86279d9ad1fe1878a0504293245732d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392e454440952343337ae621d7e2258636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181cfba234913a36b882a03c67d4fa6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fcc84c22e7aee5101902d1f05bf01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66391231e3b27fb43a83eb9bd87f8cb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ccb045ee5a949e05b5c9659b84fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377366de05488440d4468cc2df553373641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026399836c635927302ad5719a8506642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225260fbc571396bf798caede911585643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ddefc2934412ff762e4f10213b551644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc5beed4a763aa9980e13da3f07085645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933c397950c824a89c753b7fd5ca62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c6adb17a4770b3de1e9ecf140bc1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8072668ee42c92dd5c08323fad9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f43612ab6be76683274018a21ec1a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed88ab5e3badcf5d195a4b0e7d94d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9fd47b77f223fe932d251f6398a1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed67b94f1cd5c5e0f84aeae37726485652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701d4acbd3f9b9eae9195d97339673653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5213867c97ec34995d035e695a59f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3520ca92df28cc5d16c03f936e0fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e186b9a423c5219cbc259831d84a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edea8d98e8c67a19eb578f9dae300f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4d5808582d5ec1f830a7c0304398658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f60cbf253ca8d047cc1642a03d933659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a0296d9b5df42d13e790e24bd011660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406976db086817ef3bee4f69bec28417661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209a69f2d420bd6da10cf16093bd61f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c080e53b4a5f1b7e3a4a91aba39e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b56bc1009b709fabdfaa8dbfb6fad9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6854758b3e63854631bc84e41e3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e48a842d007284f52c1bcf03e424666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d939e9a33a466c1af5a86b834d7c29e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da62d661bf4107ff281794ae9acc92b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b6938dda057b9603a80cda61e685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db505b865aa3254fbae83af9d937898670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc29e218b41efd217263b1e29a667671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf521f4dbcda0d96a5aa79a4a5dc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537895dd47843ff8d2923250d830df66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181420dc81c1b143c42eb37b999f831674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce858ea43863bdcf0019c6e2ad3d994675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594cd2c9bcc99c916b0a51160a6d8c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d690ea67e87de9b73c95912e5f36d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9a0e5fa73010699bf3d24fdb06dba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca183a437c9277010e6449adf0a43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891a349efb55997acd385896392837b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c8f26bf31f7fdd20ef2c4dde52a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af670890f41e03d489fa2e810b821d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e69260613fb103588eb8b60c6bfa4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478275d547d2c673d23d4814e6c2f9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82b210890518b5ecdcfbafed7d55a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574fb85f266d7fd660ae62d05b0381686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518dfcd7566c4c1094ed1be29a7d970687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75ed5af1289de83781cb4982147c27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f66891dc71030978bd51cf4b57a738689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d6edaf910a22cb527fc5859b74e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b104d97fba68f61f429ddb513ef5d31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c2c6bd22666d45f8d5e0ff2c0274f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc0d311a6523d12af2c2c5103ea071693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e878437ba6b8144311798a05a3d71d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df192df3467a263dc9fa630a818a3c9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9ca913cd76677cba95714a0a59929696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd99b1380c4b5e772cfc1ec070ac3f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24698400896de565a9a9632fe84e626d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da89acdbc689cbfb5ee6d5621947f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d101082b2cc1ca83b4c783e6e6f37d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cc8d80efa2e2645eb39f50f7382a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f3957cc2198d553ab138847dc0ba3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e97995d5723015e1bb7dd4da4fe19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010740efb45d65fa7bb9fdab5a487ccd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e0ef81610afe54c75fc853c2d130705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dcb4baf5534dc2a287fcc410a5912706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546fcd50bd8272e3d0bc9b8557f2641707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48683806f092a8c0e739e2b2eaa80b57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f160da3a7ffdd48e960cfe065342e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5adaabe89080685f72616b9bf93f7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104e47fd46341fa75a4e22293acd16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa60130885d9ec4e829c2d799399b10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e63b1de82a8d74da02d0fce135c9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499be658f0fb9796bced4eaba36e8ca9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df812787a8b1ca94ab32828fc796fedb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204664fc8edc2ff70577658fd59ca42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca089a7a67a555c27838d22aead4c232717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36270d7925e6ec4866678ad8654f452718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5cf5ebcef4637aadc143925e6b1c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90939455cd4c5f95f279742d32072f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff261406c552a4ddc14d711ff4ce7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1794dda92dadc20085b4e48d204c0c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ca1d856c07e2f4c9f28970e1439e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e67adf2921f206e866692cd707854724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abc2d92d462081269b2716c558c6c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a4d5096a8da1c252c4762cd30cace726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f2c712e681d5fa99b9be8ead55924727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a7211ac71be8d3c35536c5f09ce13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8271c269d6671699874ece371234f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b6fd01d276608d3c2f6e621f5ed12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6a922f00e7e7f1ea9e32409a23d44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d14f1f5a94bf66061b23a379bee28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b821ac2a870476d4b8a451031ec15b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f75af8aa355adf477057b125c7b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad8322cbc21264f681394920e92d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806e32e320203b5b6d866816ba13706736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fcbc6115554921accd51d14f5a345737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876aaa331e2532985b33a2b4c8f4493738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff78ab457fed9237c2bc9f124a9e8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ff7edc048e921ff85a6523d34d30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a817b403c2a821c502f4f757593af2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb8d22123994edefe8ffca856549a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef91d3bcee5e08474480187938765743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec3230faab9a787b34fddb75b3d9c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9d5beedb51b975978cbc40a51dd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2f186215d156802f11c8a4fa66b03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5b53b6fe1d6dc7979b42200a5322747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb2e9e1ce27d9541747bf10fa39ad8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f034e5e7e103d599105f55c8be4e7ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb93dccd1bdf48a821c0e22d0ecf464750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1179c496ca7b5cff9f3cacc95a8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d00338f7cb3595e61aeaded383e8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051deb81839b8c1516635349980132b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364e371004290db73689ce50d46f78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9a18919e0e82ae5bb2f542ebd83cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99469b0791ab038ac514c0ad64bc9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda1eb18e9bffe02553c13c7ef369db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700d800a38c19c4e1a308e83340f1c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07844c57e955370b0b70a84972f07496759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0db74cecfaf3ad4154532d8553e784760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5584aa0d3e7b755e932866f7d7390761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5cd1c92e76b92dba1af3ef5a2f4f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c31232cdbb04d09c29de11f39d4a5d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a53e615301cf9be0848b513db3cda764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c4b3e6c5d34d59daf1426b6235bb7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb512cec08e25657c9b78a19989935766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c3428d00d3d2540c950d8d2092c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bc23ac947c35dea6bf0f35b5e9c36768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d8dcb6489f51c9bce0a01c3658f29769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a8b9dbff5fa499be54b3d7e7f5a3b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec8c9591775f52d20c84e06fa725c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde3e5cba42a198bd22181d6d4c5633772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7adebc759b670167ca50c1e9434ff7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384c5a80b2d228082f4128519b58045774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f13e164873c63b50459efd81140d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e087f9ae5cbb188e00fd2b13f243e3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947d9cd8d40279b454f64b7adb58c0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32124115e9d772018032af883ed37cf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95508d7af119c08ccdd5db1e8539d2e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178143f3f26752b2d2bb5c69d24a6a8c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d74daca954e0b3dfbb877cd035802d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9c20cd877fd930e417ec7af55fb1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29619268ed16855fae6028c1f9c6264783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ef30c126c83030fabcb8f7a6aac2e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a12a8558913aaa49ac6cb808f8e45785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1de3485aab963d6a347bf40028c35f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0b5b6623b7bb0ae29f6275ab6446c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03129c1fc07f173ecc282e1e88472499788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d3680f77f1d736ca0c27992ae0615789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a38b1e3d80e7c5626606db6f8ec8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985b398190158c465f9f958955c5722791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb234664973ad22eb862961977ff723e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3952bc56c61ab4b3d43b285fa565c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c27006d4c2c389ee1b6b97182b8744794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133c5ba87dba38ef5f192bdae133010795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af8e4d4c9efa705efb4d87c2b9c12796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9862507c725988332bb5b29845470f2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e4132731cfb8460aefe81a2af7e9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32247bde21e5fc4523f81103e057e94799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7907cb1304448b6dcf7e36fb2a17f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f7034f272884855f3154b1bb6e923801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4885b1ea427efe0e3a8160e4ef11cc5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78596f91a77d6f5bfa6a254a692883b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d1fa0ecc954e08f4613a463cb833804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100807bbd60ea4774a00c184f66c01805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa48732970e8d6646c592c0e9158d1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510bb33d14ed5071539bbddc2d4262d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52118e577977e79fd2edd5caaab25a13808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56bd729ba729c46d58775e806dd42e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e021fe4ee3e2cfe760f9ade6f8a9d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797f3dfffe07db3fa868ff30b8705c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef13c4be77d203e0208753d40021e4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082269e8391113c3b7ef793748463e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b33ef78c31f5a691be9c8e63f71d9a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c495a69a5f958b5dc5b3d157e80d4de815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a12a96493bf9a648f7afd981f912816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0991a65cd93519e62c5f98f6cdfe0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a9b61eb698c91853e81347bd1a117818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a0dd08310492a1ae68cf00b7ec2ef819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3d90470e4cb0298b595de561cbbdf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677606d0c4f588a10aa82ab427a6bc6e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0057093f2a6ffbbf038512362a5aa61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185553a1e4aa7b839d2c73140774de52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a3c8e38a31767c5c13c8e38192a4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee2ace85a9f88ace5feabffef5c5cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2ccb93662a8275c3807bcaadb3a3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd633ceb06e634fe18ddecee04c25d846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b358caa43ab65d66288a9c1fe73b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31fb734cb14a7291dd41c0819899458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f01d07291f4406376153d7fa8d78819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c7f4d4e500421d2e09fd5d6b2585810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb13b0fe729ed49cd848733d87a0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196efe51fe46e0814aa0da184336d0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060848bb276b9062f557640b5965b44513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ffd83b6f5751250c557be2211195014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0007495b17c15e4300e471ee2bb3be015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7129e55ef988e39a378138ce2d766e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a50cfc424a3f3c21acd4e7dd7c66017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440ce66f11d9c5f8790586bcef75f4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430fc92e4181782cb51e63036b3542a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7e553014f7111e714f947ea380dad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95213321cd417da722459f0937acc08b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78962c92a6941a2f59c8c43054866a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8316a6e3baed35290db658c23659ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883aaf532007736aa9612e48d28b2fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e14ecd69f0e5fa0302630471246025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65728cc79aac846020f27a7f830f7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b1c168994929b0de0f20b1d10fe7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0a6052471a405ba783c48b10a5fde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832401e29fb624cfa125499595e1547029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbabfb5152a41ec485a49fd820c86b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04fd91957223a1c0c1731b0a466be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56033705f1ed8938b316b19b49fe7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61acdd03506cae3ae1d664e9ab3ebf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e06498e07a8002bd66574ca586bc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468246cac60025b7a486d40b474a2d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344b1a7365812ba6e3b63b4c57598ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655a11e619f6737a219fac6e6a7df7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b16dcd63212b58aeb033d553b7153438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000684def22da2d9f834aa14bb35cb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc19832007ebf9783b6a067d8da5d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a7ae3acb95c61c3e57f1df4c3f15f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa6e62b979e49b7405749684098b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebcb5c6e71e63f28ad8ddf1650401043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17558ac4d29894c38a485b630a70002844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962681b99565fa603051ec7926f281bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adcdc0fa7a1ac5dae597cbec4fba6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be286f0f0961601249fc04e74d33c43547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c215506ef2931e027eae2b928f30648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120a406f4387733fce1e4d410b7316049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a45f7a714e6b02d9d3bdcd6ea8d12950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15effaf43975cef0645fe8a3417fb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62652a8d5ef48909f78df94797113f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95b27a06ad123a92dfdd17d213e6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e392f8e32005d5152c96cefdc84c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1732b54bd252021623a4cc2687b0fcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96530d534c89d6f2f14146321eb245956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321137785b843dff67ab6b39aaf67657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a7a84e09fc2b266c5111d8cf2b81e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34ddc7e736742fb1cecfc5f7575d5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee2098502689f711a6d2882b852d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ab2be1c51efb6646af31244a7c2fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca18db82eafcb7fbed792b623fbbbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86470472bcf3da1efccafdd621b2bef963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da9cf830cbd9fb8ee9e7fe4def50c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cc30e003de16f0805f5e489c0adef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714cf0d3c474d6c54622854e528f28666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66743d18ad2ccec395a9a9caa94912567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab96b157f1152381e16a9db07a6b34568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93839672547f5e262b81e5ce226298569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532775b1d89771cb739898842c5eb9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada647b3b3f254a07e93ef98bba53f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164a5c7145658ebccb8ba0c3762848b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd577c7bbd4864037b11545fda1ce473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e1374ec4a194d6fcae093e4aab6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec0d9af4a629a7d0fd4ebb71a4c03275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337dbc8903840a2e4d0436b66d6e1a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0684a5f247e32bf7becefe35c84b6b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36da07dfe52ded8fd360717632016078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e559f08fa3e2904c1bcd0bef0d188379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb1891338d25f3b66791178a42a53980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a32911fc77972b932e0544cb5faa5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4e32502911077577e16e7d0bce1d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966c6aa03b11025454c2a08cd453d0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f997d440b8ebfc204d2df32a685cb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b495c2306683fb65d1f69614717da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80d27889a816b4745c087f9fc717886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14646b7ebb58f0d989f95f30e6f0b4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f917b35b5bd4ed653efc314a3c848f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425440dfa89baf6efc2377596daeca3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ad4f10a65cadd7a9d7f54b1b6f39b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26de73a8296cf90ef341c6d212a89091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd79a2ba76832860824d32d71c825992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf18dea9cd8456c5aa0b2b1e35b169593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0073d4c914d86d2f0427826f97042b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b4b5868912a45e8ceb0af748aad9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ced7121acb59681d065168b431cf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d2334328dc1781a409e5df0d3b0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83ba595f384ae01ccaa9941f10ede698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed03152df3d59c06b3c1e7d03f4395f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571790f35cde9d3c5aa95a731d6af2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60982c38f99d41871e1f91631c2d405a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75cd4eacd0128bb00ced21aaefe617102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c43412a5c6c28dec6e4eb56b4d692103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6bfb26bff057fa7ad40034f2f2735104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f88fd12efe5bd04ead2a4bf39b24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0484c26aaa60e64b034b970a17fe80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6931822f6e80ef900a225968d004b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531c3b9f09d845c7ce6163f62a5fc09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb33c8f96aa3f5c58f2917e07cf246109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee683b40bd9b4197e574b438fc51b303110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4a81df31e95323005f8b6b1982d15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7709a44b7f66a24ad53e8314ad6981d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c207fa7a7c01c0163f04fc01725b872113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff177e7b1707a98224abce84efa699b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f44800b601d33b7f0c5fa31301ab61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea14ac5199af8185ad8f40fd6fa6ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7281ccb197f9d148cc2d0b7c9d5b7b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf17d5fd81525b98cd89b386b4adc57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968fb6d310dfd254e66d4e10b12b2f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725187d59c39ccd68af4b9ff10d54b49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3dc5210d48eb47d5b79fefee6b883121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95c340212a8f711d31ad87a89f6c2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17a480f07e5945dfaca00fc7fcde4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36991acc020e4dd01ac7e9e4489de06c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976e790c97eefa6b7414c17635e2ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4df19a7656a0a58a8ad9bc4b02645126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e4a79a3d9442d42f74a265184a19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2a1b8e342a725ab8fac73e0797fea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26fa0b18f920f34ffc9d677d7725a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484dc0c6c76a80cfe05f6d522c14ba9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02e236053cbb64b38331a52770b1ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1339fd595dcbb728a32dcb9e9e5d293132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92bbe71f06f4c67509252e1523ab31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263262ec2964d3776be48285c6be78e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf24542b59b8934fdadeaa0b5c86f92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc84b8779529acf85143aaea564255136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20956cd48d15eb5c8aa286a417334ed2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e87a0746afa9de14fb7efcd6441db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d0ea466bd11ed478fcf71b192202139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ccb1a398ac706716067abf0613990140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ba4ded49441df42eba9e9c1062b88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db298a7111371142670f111c31642c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca427d1aea6a930d2e8bb4be0e8785143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6e6570cb72355f101ae66d1380a3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91d3a883ed85ae3770e7bb9bd8155145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bee72f1a29ef54f95cf2db5afc994146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dbb0b7ec5a17ccaaa460b0c1f9ce3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907b85b84a4beedca1bf9097d44c361148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdf56ac2df1740baffaf38640155c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d609572f6513bd40920db7665e61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75f7a74855f52214c61cac22b3ffe7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137cebb4ce9148570b2b5b0d9368a8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a84dfc605f22706eaed061090fc6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33993df12099cfe475408e8909e7612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d698ce46b2d0641eb9906b4efdd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d73db85f6ef4eda569ca455b5983a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d889cd2df5750c294f8d5ebe65bae0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcf7c8e1e950242390db28b98623d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e723efde6bce591ec6e8e1f965a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434a8f725f25a249eadc30378ebd3d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0545a6bdfd1858187b87d0866f6c7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae8ec6069b5402b4b2c1255ad9ed1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267364efaba846803ec41489e93327163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf0f10100a9d254129d10bc2cdb9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb150ad6eddce5dc095f783d965359b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a252d692a6d6b52514b4a0110953b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75528a454d6a78fef613d1de2d1bd990167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb568ec0ca6ff049390f77ec4ce4a41a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059bee84c393f8d6edd2446c628a07c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc0e8f4d6e5bf95724bee6b2b1bef9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c7e44ec9274a3a6fdd0b3db8328e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5b8b7320ea866b0a7c381558d7f10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3649c1d7a2b0b0a9af311186c83f1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b63686ff09bd1b011e4efe4124736174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4e5cb439e25249f793d0172fb9f82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9204e78c9cefa96736684577d1901176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f60f992ea6e1b5125d70f63545eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98964d5d0df9018031de705bfad218c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb15631223b751d1b9ac7f0de71cae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa744ae7d849038d785c37c15a0e90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca73a15dd704fa2e30701a615ca5f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0e97d6b8b44011f1d8716d063555c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8275f4556e2162df654a105e5773b1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1223c9d38302060c046d53c2f502a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0624109ace08fc352cf1dd301a7d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe42a62caaabfd795226a22922db2de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529a5228a3d222ff30d1c6e6880c698187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503865a04d3a2eedd7f7560a06d1956d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5408f6d828c85ad67dd8ee279fe9fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930738bdec7913f1b241c4b7b2907d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c33dd928d7240f9cfb364bb0028117191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30791993a6f22a3874616acb910acb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596159c75ac1e2c9919e74fae67dc6cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867bd5e816bacfbf7869bde280c49e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b91f60f0d6f967b0246daa1fe2b907195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d37cf15841953151147882c8c956a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea2c49f4edcb72c7a0443fb4982cef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d497fad125ee91661adcb37516bec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d403a8ece13e20c58d970e151899199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfec2dbd0764ef63a8af1280c6946f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab9f788dd5c3af465ad79ff20d455201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118eb54b6faab10b95fa30d053130c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d058d0c459855ac4fdf79b23bd4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b27326bf638f19476e2c040735ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e1b2eafcc515b8e37bab3ef841984205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179955f73767d0ea9803d731a25111206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cedeb0bed1ffbaa1cc01f79e70b65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f359e0f008d411181ae8a15af851f3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79d2986d9048b504eaafdc5a63851c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec14a8e0821cf8d3df87ce32a4058210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b71b6fc53a4ab1b8edbedc1a0857211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06f4728bf4cca03ece0562194a2f36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1f88d7618054840c4dcd0527141fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb1c1ea1b86167bc809cd46125669214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f676f216eb28c504cc3548d6ae8c94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83041f77898f5bc4b0dc4a7ae80140eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc18f73fb8c546e98a48bb22027c26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75079763911176fa113f4b169357058218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165134b040248ed341698c8646a20a73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdda1177a0107c4029b44901d5fdd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ec2a5fd714532b8618e3a85d9ffef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4a41a4f024b8559bcf660cd6247fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51516445961945a98bb25e16b4df53a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02999c5ea2f5d864bf05c3e5d0225224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc84aba9323ee729b919e2fdff7aa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808fcfa17017760393ae2932f14c54d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1b83aa6dd263b037cd7b04686fbb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f7195e4315a01607e8dbfca3e5d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ed1bb0d7b4611a2ce1ba1812c5bcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22c923f86bd815293801300f65f53c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa34d56fa8b91f63a8f358ea5bdfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855c1470df332e9bc523951de7d2acc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73ed24b26209e3074bb9d9a25af28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649427032e275fd79ef713904e29922234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8791493054f506a18e77be228860235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea488ad127ef067018655731290e3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b4e3dc09af0346f78e3b53bd9b2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e8bb87a86d35a437d3aee87990efb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c7949d4b8c14b88c8dd9c307ad7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a35cf9bdb9db6d568960ed3559d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb2ba502c9b157bec9244d604f6d25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b19cd0053828835ae5e8278ab3b12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e967662852a7d4e463e237f85b7f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f29dc5baaa24280b9b4aab9676efb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670a5a79b4ec6a6509df75750096efa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3bea255b2209a01cdfe1c7b8c255c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d57fdf736b1c2c9a54061e6f80ed2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8bdd671f42190cd2320d6f2d0269f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54279766c4854bf0eb2a1bf85f9a6f90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d3718aa2dc89aa0e56a5d3d20a2d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7605778402a88e1f7bbee716aa4848251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac551d6469a84cc9a6a744cc29eac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74f00cd72b20bb60fc173cc666b7c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccfb1c3e93a8848855cf8972378e8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e29f365e0c2e5570e029b943b843f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa874187db71bc25dbd5d3cdf7133be7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95146d67912bbace1d937a02998370d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91edd0ab28b62ce5962d6c21560b3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c82ea3a07b81a5071e32c5971074f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5352cceb35b7d85abfdf8806d9a607260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a474c173533449a6fec8393d20986c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473ff5ca1de108bb6c7165afd0b7a71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032118ceda06e262d91f7dadd2a7481263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329467a0158c2e9c81690c21d173f7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe834ecfadbce7443bc57ae4f12c4e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a583f1c0422f51d4c829948787b16f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170cc1367fb6eb661354e5c94e120a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d700e05a69692819be61fee7c3e916268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eca213b161e93559f3452b94c98cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fab27128d76b8261a22f710b321e55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258bf863876f9902cf88b59aab20a4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84acd1961274c2e48b56d6e160ff05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4fa65127eacee90261b57cb8bfdef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ac5e69d06a02d87a3509e155610e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646c41243016c5e61b279536f5d8d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b46a08549011547d6522ab8e4fd9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1068dee0d23aeb6e536c108695e5183277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2f05981d780129f68f751779499a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228a0f3291f1b78a36703e740d81ff7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a22c7124062855836b9b56fb8886280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c3f4e05f30dc2c8a7c723f4bc9020281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f4b1925d58ef8ec876dd322b36d06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ebbd790ad2ddfcaf0acd9a465d77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f156cb7853573d6eaf15ac484f8985284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc5ab62f6ce3e67524502909adb0c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c3a2ec1859e8f888dd38d5d25e48a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ebb8c079924f2275ca1791d80910e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232170dce4ee9116cd2a2037e7c1bb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db39718afbc6ccdbc5c2d6a746d3ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34116ca70ca87cd8bb880e98dde7606e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8762a1da5524ccd328d5f8e63d61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4a757832863ac4d6557dfeacfdaa8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807eab264a7e36fa3c6d4fe1cc3fd85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dff4d6f8a59328b414f58a33f2a77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16ac6daf79c0252c19e55b5cd512d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766b11965006323a64c96352ce951ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015a209bbe647521cf7fe50a90e1285297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb54ff3ed233d9a4ac0e34d42550612298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea816ebd3134abaa10cec61bb5e32fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e19c6d551e44c8ca840449fe2ed7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d4bbb0fe43216ce0c19000d05884a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2138974caee809d5ccd352909ff188302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e937cab5c4949ab3bf21db6049cf48b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743001a81726a3e1101b25bc66e050304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b757bbdfe467233f99de57b44f230c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4887aab27e5bf06d5ba712c1981779a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f267b6ec227ca5572d04256a7ff53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552b6d57e33deaa8bfe20e16c665289308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f7ad0cabbfaecfaa186a88291df8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ea489516d87ef3f8c39614116eeb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2844d0a36edf16f96523a9b3e2e32fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93388122ec2af27e0fc9d5457740839312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffcafa29f3b043880b788503c12817313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e827fb070f29be893bf088732c2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dab37c92d6f52c38875f875dce12c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5634a38539253b2526dca52f0e902316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7884d018141c9a1b3d7a554e843ce6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207146e14d0e66441c00465da4e92b70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde37e8f01390c0b658b944a6c765a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62775e2f41293b91413620e5ac24a3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a204970c7fd5660793aaa6369708d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287de62de5430a3298b4dd0cf0c387e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827049967430205e918614cf3589ff07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea1a6378c413988832060112f0e844324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fddd2c4420d183ac5a952b18662e64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8be0ec00dfe1c8929ba9484d0ce14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386abc0a3db5d2721b145b5a2c5641e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca272cba003318c667d86bb64cee3b97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697ffa558299d29588119f5420d0444329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999fe837a1b12cdbd4f0b7c6e78ec4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5920a9a8c554d1e9fdcb74f3b80a56e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63635197cd696146a1175a53251f85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7b80d11c861a47d374f82e6f02dcb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d9730cf27453b5d8749c80b9428af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a02adfa1917549bf1f40951e60a914335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080924a6ea1a4bb87c2c8f47133d8c81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448937f37e6895ac33179038e19f2fb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b6631004ead3959d5dd44eeb96bb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760135172fa959742224c80889282a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b65d1c08b1410f636e159f15a09ed8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bffd7c63066f1f9150eaf91302861341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78b35e96ff1265c6433ee4f7ad96f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35619e0ee793cbe0fe8f7b5f1485e4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e36eff8c1f8b92d2839d2e0f3e75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22044f63f159fcf2102156dbcbaac60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8f663e1b3dc361968712ead76f0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815f5d2da86691b1a1668f5573e7d0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0237e3090e47d8a3766b4cd4c9f54a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae435ea692518728654ef5ead19390349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d8b39b559997d7948ebb1886fb64c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d767122b798ef69a93fa8dafd2b9ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2eae3c5876171d9c3e84d81e41302352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f98288757ea3c895ad85539b474f59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c58b992723be12c78af0f6fbf1ab5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530321581a9e6628bec54ef0f703e2c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de2fe3f0e94bdfd400936b601df5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39d7e094b60a0ad0718642592612e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eba7b7e73a2359fb1e7031290b9c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96157586958136e7acedffc66d45f686359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693dfddbf38a29b12cd518daea28b74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14076ff68f69a33327cbe4b7682c67f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a40deafb2ef3e0c444a615dc483bac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d72267df16175354793a0e04843d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ebe112b898423c0f336f2d2909f64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1132c3724753c5e7a969745a4416a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b61c841cba9f07ec30c5d5851bd80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bcc99a13805fc6741ab0614e4cb1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f376084532dfad152b61db06d42e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cb3e6b9fd679b592ec2723fcab5e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65b998131432bee81994f794f33c14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919413f67e9f49c672c677545bdc8ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e69dcdb79361688ac2a61ccfb4ec0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb141cb9c647413d65ee0a716496a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685c3b1028d3eb5cf59e787cddcaca8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c3c21d3de63828dd302a87744577d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb8ede0f58f429f131f1440d35e9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f9ba6abf188a43df8076868ba5af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95611564830565a991e6dad6218f8768378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9416e3e3dabad2d7809aea1678292379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72c7baedd452efc3a886a9d55aa09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663d4084f07796d07483f8f8c17d47f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b093b7bd76bf25af9dec1d449817382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5aa49aba9fd731644f319aa12a284383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c25894a9127b547fe547be0792db45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d64aacf2f015896cf63f1dbdd3ef2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d3666cabf4f6be604fecbcdc06405386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ac946c8a07c8f75b2fff6055e0fb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4b83fd51e2b69ecc51c317d1f00d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c532c8cd1cb785fc90c4d2a1ef6ee43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715cf1c992a4f62a8d98476462def2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167498a4ad823f87ab2181100cb493f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b3c8a41133946cd3b6917dbb6aaad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0a6964841bffb1016823c209dccae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea161c18bd5f7becefc45618f15c0fc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621a5b222527aceede12d87f8109171395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff579ae7b779ccb4fedee43095ee0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6cecfab0dd0d34081a3d5b0e61287397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee1052ed2bbcad1159afadc59d615398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af88faef00ab941b82254191a4bbf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d299ad26e5bc64bd7ffb6bad43707400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e123640e24ae949068a1f0c658a33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95285047c0bc773640542020b17ffae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed6cca84d38552a133759b54668ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8257c2dca4272edc8c3653227f19b55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a4b4d1e62257c03e768849b7fe09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa53dc09c56871c34d14da3c1744f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224c0e8fc5c561e8ab18174b220f617407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0d39f4f0b65c08dfbb2811681daa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ef369a14072aab8a8fb0fa8aa5de8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48e080651022468db592d6d5c5584f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a609153f09388a2d13a8c00019c64a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed7c4896b985ec7634d4a226422d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061329148f9abd4709a149065907e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ee0f5f4ed135313dfc4ead306b55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ffeadc2623336424fe5000c193a77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de54b7021fbcf2a24f4ac8bbfd2ea31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736baa8d7c7635ce06177c06a9301287417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f6487c2e7f6a49e356119b73fc66a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3fac76eb65fa2de2daa5ef7f7903f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc2c6ff46db64d0aaad2b7b8dffbd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1faf82c4bb04203c7824f7ac0741b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc401388b018af057a74fcd08f6372af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38e0e647dfcf6f4a6ea169b7cef082423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d93224f5edd6029d0eea0c3abfb55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ae2412214afec713a1b38880ebd8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c2f05a316b064489890ef281ff257426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40dfe97a9189f79547fa142e8d2d38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feef1a737fcef3ef110f9efcb2a83d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce29c43c01c4c4082ec57a8d0fa566429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f42a0712ad44b50f2548c50f51e75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e242a912352e0f4023a00c6d73988431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789c2d1843a9b3887107722544ac87e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95302fe4c75e97b3925ec23f95f5bbad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5d8805199139b02786ad8e597e69f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3fdca8217c20bb9fcd448d05fdaeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d1d066aa6b7403e34f4561f817e7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6571765c26588165d289ec154bda012437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16137015138ec85ab7d3a58cb16f319438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120e8136ffaede744463f9f6ae2223439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f81794ee54cef614982ed6159772a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee40e056abf611857e0caffc23c52bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7661367b05dacdaaec1f79d06ab35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc6389c7091490f6b795d782c2a4c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc4d344f8d92a911bda994ade8f138444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc959474d1160052020f09adbf061445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c804d8ea5afeaaea04ef38217d524446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbf57d34e26c03ca6626e61073b3b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30251402e253260eb3823d28888b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dfc36bdfd0745916cc8a847df41b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da92f3722378c906692125bd95de4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaea5c1f0ed285dd958783e4e4d265451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18feb5bd5d377c535610d0be44af39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb54161aa53b19829706ef98f1deee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059100e82e8a4f9da69600ac11c89bb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e3654afebac4c22507c5c59203ac3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da987670a679c4e97182e1184295ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d8848da35215be1c0ab3c74dc5047457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14daee39a8241bffb6ced90b301b6fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6630b3e8f5e27c19289e8de56b3d616459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38548bb5b111dad5b37ff8fa8b9464460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726be5669f294e57276be1a127d8e58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22170cf9e4c0ab81256e9120c346543462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82422b3084e88508dac0cd1201c46cad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eb7f651fec2f701317cda43dacac2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ebaa4c54c8d06503702611bfd558d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc6a7f1e940e8554ce889b6e842013466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209835f34302b6529247cae64ab6cae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e846346a746094f48ec95e8440c2d3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4086808f6717a1b3693b7f32893abe6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52916a6790fb9149a5209a30d186be8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76750f7a5f4b92d217574ec8b322f765471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e4657b5c590397b742917bb8432c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecad500e8eaa486649bfbe07d4fa0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208ea6591a304facd189a04696b4a44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d561c2629a63b9205369544e2766475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569e5847dcdf865f9a54d29b0f97b93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5159cb46b22784076c649107b5920477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1678eae5a099de7df31c66f1f2792478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f518d76c5906448766a60bb3e4a3930479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37774cb979863039eef66298faba9062480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b4fa5ee1cee0dc8a811c61bee00fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35e5e145ee334d2b576a5c52e76f83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf67db190f10ab778160031eed4b41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7fe3d924a54331a5859a8bb80b8db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b99786fc46dbb4dda49798110c77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb65fab248f957df00a87785e76ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae8ff5fefd6dcaaacf6ccbc90f9f8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9430171a873def1293dde118d7c7132488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8c82616bfb04cef56c2c7058dd7f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa404db67e23c6c700f7d722ce6a23db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e6372c553ab74677109cef21f26d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d103ffd7805b38e870890390c639c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f18b69c96805f6da3fb5eee09dd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3d6b41083c8a05e64a378415eed5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83b74a68386be3bdd39accb6a9ae29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeaff3de95f3c2ace987366eca75b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9366672df90784d95d7eb1340da50c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f430a105e20143fc8ec635da2f9b72c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41fcd88c3d616b2b4077bb624593ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec556fdf81bdf0c53d565ca8478d44f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab047c72f8f78800e115c183c38244501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a000c0231c52f06eafc92fe9b8bc204502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33533d1ad4678fb992c4cdb2d9542d4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44a9793480e8e0df6b0c9d47aa3a64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d88dd471c5568f08af5c9768f0f35a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8112aea04d7917957917561f69adb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4719de8658153cfd2563ca841d9479d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4a8f580024389c47ee284a8c1d6c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e073aad0115a1eadb8482859f273fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084886bd8a1361408cec3210fcf468d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311264b78d0e38c9d293a6a05b8d2d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e8ecd1b56fb541c0052e293aea539512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc82c70a53f9f0a1cda0113c98dae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7facbc347308f7225c0384dd79a4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa806ec8b275f8e1b553e416b98067515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf443f1bf0ee610c007595e028dc76a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15659b39d37ab7a8f31e9de7b398efb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7bd6d96cc16623aa0be0044f6223a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3271973bff77a34bb5c2ba0e7ccc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149a243d6f720dcc800aa06457cb57f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230375ffa5d852233415d413c4d0e13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b30b890242358152f4e69c4d4e0bdf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47efa16aa68dbb67b8ae86e04c65c88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495c190c6d05f3e2142aa3689e69bc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ddc1075f1c822f1de9a600b43e6a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed7a89d38a47e0b60dbe646e90cd4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c075cf76c6635c8b7000038246d4972527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319127ccf501f000adf155b1b2956954528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb1289b06d5bb85915321015b797b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7efc955184e942764e64c19db6605f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac0c715079c3409d024552f153555531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0b8f8b5a103295550b6cf8f8674cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd214f4cbc79a8200c99f740aab6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe0609e45bba49fc1b2adaa3f01f4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e934e46d080b23a7130cdd963466f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2482db9afe39c6acfa6e608e9b3a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35611b2d62a3d643c5cd5daf87f1f49c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89675aa33abea3d429db5b0e06d67eb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdd0882e19a3d386b9e46d3ebb8282539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c31a6193d1aea142b972429af0f5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5e15297028c63daf9e9fdc5a2965541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae037e5fe64991a611ac30c6e583478542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca504b4e6835e05e5b74ee0024a77c43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34680c66cde8dd26fde81fccff5c64cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3573dd5ba2f9480c6627361723b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd367db24da723e41d981c79a1c50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6372b8b6e53846ccf6bdfbf2611ac2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df36b25021614e5c5499621f2f9c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48ddc8fd140d0c92466b576b1932b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b29e488928ed224bbb1525068091550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87703966a569682030a55053c81d09dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bae5676ff55f5c04d24470bd0fb44f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2998c69dfbe44599261a5dd4bc01fef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3dbdf1f62bb16593bf70748d816e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a381435905cac760b262632af7e8284555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23770f57923885e9a6ea3930c6f68f66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb79744d7d27b471255509b4fff21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeaa351139d5b0ad0c1db85cbc84e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721c932fbdea4daa3731c33ea47f753559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20b798ca9ca980c3adefc78e16768b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0147ae2f71d2b4540553cdfdc2f07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d52b4d7fe151452adeb45ae9dab218562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d265c0a985feea7cd6e261a0d2099563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634533faaecf84b445bae30452009598564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfca12bc1f8e201d62e65fcd447c7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f2bbdb7d7191a540522a2526cd54e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe6414302bd039e5f13efdd258f15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efc1357f83b4582c698ebb0c69fbcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bbf459cceb9182aba53f49b0dfa33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421160988aeb8c82b6742c907b35cfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ec17a60d491d534d972c94d7e56d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51d756d3de0fa299fd33cdb156d8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c4b8aafa0ad188ae602e9518b1e4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a976e3bd3a7d743ba46f55edfc641574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee2e7de381a2b0c39f4f13207ea00c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3272e1f659d7405745421db40ac033576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b1f81f312a763a65b4a4d2f14c071577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231334265f8596616296d91bfd1a491578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9c552ce38bef667b83fa13d39dd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0ebf0e733da44798118925c24fc7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf34ca37298ef7bda6c7635cc76f63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23490bb8716164ef0c9cc16365d4ff6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d974ebcd3b998cdf8a0348ddc39ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb92576419cfdea34be86b8b6f8bf16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032d6a292a64f15c23f175dd35b03a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f09f80bad8c2fb7ecf0a835b0f0405586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655060e0c915981ff03752c3a6bf28cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb8a45ce6bbb36fe67db78d077142c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ecff1d3a4b4d4d5ae55463aefd99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd1ba8f2ce9751318c7f5c9f17b4d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5c8fcda50acc1357763627abf63e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc14b1e147dc97c5fd08da8a2c74882592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc9e607cf4445cbe3a7c4f9d7c7119593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1e7accf43c252c9bc809b4be4d345594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd8ca7004874c737ceab435609e115595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdf0885e2eaf9d29958a4b79d48c4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b9cdbeb3aea013a334023610b61d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f83b6c31817d6f499723684d6d11c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcd1fdd8afc628ff9ac64ef638c609599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcd35506eeaead609eb774ba3ba1f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f4f02f59eac7371f1b53c2b69687b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ae74a75ddd078fb025eb26d6b088b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab0fd70b919c497ef1c082f3d38441603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791f2476d0e1744a4226d6854ec907604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043110a08b187fc3a989ff2b36f73405605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c432c9529212cb666ae0b15d6f9ce1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fc9e99f1be3367aeaeb1c88fd1054607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d0c4db6365eba4d21bccd4cbb7512608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a69069a7d53df77746c96ae827501609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe1736475ce70497079eb3181f918d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab2712e125b135e60b447f2828514611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7903479d3742eb163f45c83714fdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1eb77f3072c87a3b56e5c690a356f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cae6d3ae4c42387757668035629bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857ab403a7fa9058bb5fc486ec32ab9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86654a1360f07f3f9a9c604fd6edaaaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71bb08b6bc9958c32157266c5f105c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85f6ed0a0d5bac556fc77ad86564b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d34f39b09ff353dadf1ad6a86479619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5006d41dd904b1b9ed9e2638ce69eda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3fe9b43235abdf8665ec5b0dcd529621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545439b18ee3106e077ba2d79975089622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def5e12a52388d3112fe5b82ac6395623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647557dafdb75d9c376e4cf7e3336a7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e268b80e07f6ca24c86bf2bf7734625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f810241b5548f88755b6ae2f8a946626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a489c05d74dacbe07d01a52d8e83d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e3dfbeef2f59bcb22ec981228b1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a8af3f20b3871fb4c7fdfe2ec39fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5d2aee397353486dccc400c6d728f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822f88a89c70f87677962603c24d105631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39998a4500d4b7098422cc4caf547c0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1c5223bbcb07ed3e3d7a7c84b60fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34cde2d6d89628bd52cf7ee0c1df59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0ad0090592e42cc9f943a3f5b786635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56ce1607728930c3ba578af0ed0bd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ada72a8bc72d0eafec13155beaa51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a526dcaa0204841b804f69e7b98228b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c782ea87563f7da298964ff059d83b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ed536a7649e8d2b9f18741de7bb9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad1d3c6c1bf7c317411403d75be2d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d753d59e60fbff02879dbe51330742642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b174b41ed0d1d8d3e0588cb76e3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ca748c8e547dd5216716f134b9fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939540dde60516c836889fcb707e8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ef5773589715e9ed443475c234f7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df75e1ef1370914eb33cf7322be93bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644ac3baa10facbf64b12659d45d85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f4f1eecb0c28a22be856e7852c9e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5defd604ee6460c43f2025aa3dff8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d392aa7ba39d7fb3f36c75381bef5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3347ffaa632ef407e478150c33f492c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70574c8d174d3d045332ef351c757ee5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4b13c8bad6e223a4cb439cb323beb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac750dad26e72f46dcae4f6b543685b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e003bd5d463a1ff34b8a67218709e91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9da1ded300b99a08c41222017dff9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd46c754b00038d35edeca037eba133658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd0d9a233d1d8f3f91135f43dbd47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1a22ddf1387880d918bfc7030499660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e495b498105dc7a97fce0fa75d44e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27118929290daedb86ffe0618aae7ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00266e63e7030af880c432b5cdeab733663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb43be7b916ef3991778b93e82cb22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e9eb76244dae7ca15950cf6a28c85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de89314cfcae72b2834ac15714fdf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfab1d423843b91ec585c838f340cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e818b0561b1509487c4d3821db370f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e976ce43a0e1c79883de103b3bae6a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ed76856fb127deae0968c2e27c0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5320895cb41b5e0e59db192a7395a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09735fabb6fa1d28c92d3976ddd65ee4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23104ec21a5a158d5614134a94f698d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278758f3c9d70007220d327b0dc9e094674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c34c4cd49679726d611b268fc8b7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e7f837098f8af0a06d7a38001c2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abedd95a34187491a650eff0396073e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c85d9df9ab7ec5d53e54460ccbbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1588fee2854a50ca3e8eed8a2590c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd2a1698eeca6bba6489d63ef453ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10c2e292dbb96bd9d91eba2ec72ea4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc04722e0fe9d062b31f274d79adafd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fb5d08b0f229b5b1a1c994e17a54e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818058e0f92237d3f69d3e50cb4348684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097112dadee810636ec4f4b98013710685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8322ebc0f330d96a3b95f57f1ba1ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc93137a9184cdd5179685a880c7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57234e69245f13ad60bcca6d274d43b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ba6ebcf8ec7bf4c791121fd957e89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d9f81c83256ea42d105042e3db645690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e4e750bc952e656fb4e7f76a787ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96c13de47374a03daff6902092b77d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1d97c5e4fc7196853da87a5599bfd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede171ca08bb9ec042c6db82e8651ab4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f8071152eca195bb57330cb67a98e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8cd33f0bc5c9030ea9612b38f8ac7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485156d6be83bc5ca1b6ab5cb800975697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902076690a3118c6bf19c5539092b15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba051418384150ee41146c93bb63d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e949753667b23ba88c47bc99d3ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9b73bf0ffb65a756fb1f6bcab679701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94bdd1c17be667858b43a972fc4133702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c846f08ff5cb686092a4e300d2ff08a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe32eb6f331ba94a5bcae16e211416704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd08e2461093f61c409b64f4ef06f5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad170afc2042d2bbfa1cd68d9dd82a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b995f253386a3c3ecbc595db5d84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64522efee248f3a5453202fd2e3c7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a428a225285891b5dc0b8ae30996b39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f98ce3726c85c9234b527310e9c006710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcd8368ba7982c9f9b5711d52f7701711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79f66164645815b1019f8c13e40ea7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d65154c2b40efb551f2a2ba34add713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9fd151d0e9ff109a613a332a6de9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5135b980875a627f10fafd9e29a1df2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b237b6f5579fab4cfcbcbe2dc2f11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd2cb55a6dee28a31e9687fd1b2ead717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406e76e71e37aac223e38bffbcb459718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1117d2e91176d8bd9943859f158dbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66fc3a6a8fded586eaba49cdac38d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b952fdc03d5eff694e32246f4cc13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b729e85062cf1f9e6a1b3c614dc8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15903ea9191994acd17abe056c7271f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f2d8dd5f6b3be037f87d7e60dbed5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84db86d8a53760cbb30f75d76f32f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587955cc804fc027690f5d8c460f8c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696ce3a82f18a770c5c7ad3a904d754727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b2ff358395c7020351c465b0d25b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0610ff2105f19ec5f31ce40d518f2ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ac5e2e9d75ffbf25909a617eb8284730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2909197fd5a9af002dc56a125bc665a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd117505e7394320c63eeec6351bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900cd99290f3988fdf3fe93073373e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbf1c5d441e34be2f20292633c0fee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde8a88d40d3719dc45036e47543bc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9969518b3924b1c61f7978d4a9b8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd064bbee7944229febd9abc318c65a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7511826d5cc9b9a58aaad19103e5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b848bded63e4af53e6a2e6794bea967739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d4cc4cd9a58a01555162268fe8608740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d365839741d05f59b71fe05b88045741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c111e9f66e8fec147c142c20eb0ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0111196f31755e9057d05089e90b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc61f18fade3cce57fafd9242db33fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c6a4c371d62db2c13a7a191ee477745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca88c67f65b46c6bc6d836e0a8ec01a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc88a0bcd6839a2bae60758ef3f4a6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4542c60218e8ace680e8b4270789748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b1e0e185124ecde56ce76a1cec961749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9400a32857755ee51c25322c586f3d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf202ce2e2583367d09be499f74ec149751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43294b82ddd4cf194907d8586169db04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78654f5b340fc063dd50b56d4c336e4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd6063cacedc8cfe457fcac9b5d5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6419d9fd4a45285348c0a8ad337b5a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68bfa0a84ec0405bf3efe8af625bd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25f8b5a3b2b7470c76ae678cdc7bca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a22134aa2179f516f87b7f41c26d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c34460f14193e32cd09c4cd2b447f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8309e260ff45a8197abc25d5a7efde1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2ac16afafd7c300dbf2e2a810ff8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d35aa37860140c343dbe40dde8564f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245131d9f5a1645c6e75a35c01047fd9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ec8f5b5067e2e247bb66b6ffcc9c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f994f9fff1696af1272de32c07c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f6213b03a9418f1561d27be753ef766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050b42d0317ce5acd5c7a9fe2874a8b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>