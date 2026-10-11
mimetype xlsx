--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa270b2a5acdd21129ebe0bf250bc1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623968fa14633c567ea79cd6fc0a8d802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b8229c154bb3d6d64bfc10e1b14733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157412c86d71eef8d711da7e7f244714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2b15d693b67fbc8b23c43ea582155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34026227713ea3cf2beb3aa0bf46c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ce60dc185a784b769f1ec5b97632c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4294e9a13ae1885ca5efc42264bda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5e2d79b55a65a29f0dc4bb540cc1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e8a7732fb9ccabfc205763c21b7a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262598d50a5285fc7cc287a814e73d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc546ed70ebe23cada52626f48e2e4f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7694f382167aefc6e6ccb12530927313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91566c028c7ec551c6150406b2208514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa34a3d399ded4060e5ef147fe9bb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe1062908455f951e5950b2407342516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e3bfc9dff0f84317313fb655023817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f587d9268a46471509667d33aa16618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cb6333a0cf9a6067f95087a1661f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554835bd862c420acf81beea7e425cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279012f4237b3ff311eca33b268e7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909c7e18eccc0932330425bb53ffd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64f9290c57a391f90b484f513d1bf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaff1ada9f9a35b96b6492ae99c96ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd85617a97cd0fcd900417d587ac525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262115d8cf00330e6d3c7a9d2e88de926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c289800a784c77bc7effd0498c6283e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372f638122c9002ede06978259d73fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008145e9a273ec8453b6a95bb1bded529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bbec8f41c8687cb9727588cfbe51430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5075a48f375c6b090d50e6f329d6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad7f6498dfa9983fb274391d9594e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6aa59cf19813ea9d6f7affdfeb78233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b3c4a34bbe474f01673ae2d97e2c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d81777fa1bf3a59dd910eb40a12f9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbc22bb75b90f80ab8e19e985acf9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867dae111d8a6f4430b6e3597d74e8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c209344f59f0b8c0fb20d74decae6df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4d038cd4790812e6fb0f4a565b36d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4e1da372b020ad31f065d29d83e3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff97f88b81af007ba4b3e730923a6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd8f8ba33ac5b5c80bf8a5e1e97d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d347de6cea98d567cb44af02ead88243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9532c3469dde627e7c4bc0453e223d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0668272c9aafca4a072d5a09ed6ea345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a336360a8bab407d190a4b6ca92fb3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940adf0aa45ed8ff775074ead8e7201847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4206adb40e7d48f3d99fb72e77a8ec648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06882d0793f85e4ff830c3e18aa7b23049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0246962391d66c1c57b316fbf4d226550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a396d5255343a6988fd245666dc1ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6816ce35b2b2cb82ea939799429f6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3b14bcb80ee2aeaa811f5c83e7adf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ea47f02a7ea7d9a8efca6f0be742954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e69ea0497a51b66fcb255ddadcab555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf40b6e14f315c6ecfb9ea2871a99ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42e2fec0cdde02db33e7a11eaf694057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb19d521b12489eb7165df58d8ae2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe66f952064f98242f17b4f20ba41959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb8c30dacda8cc347da30eb65843c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c0b3631a26d8dd9fec4de8e29fecd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab569cf5172514850de6e27359600cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf33966178bf5eaae5a9df378f5f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ccd2cc88db9ec4b7edd416013d17364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890718127e373a967edd5c7ab82d619665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8497034334111a771780219e4b68e5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224867e92f2768ac111624c4397611c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35ca3e07c6654b31122b5ec7afd4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fedfc8bcf1f625c1405be979195e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7e00e9b0a5d0b8bca73cd9eef63c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944613d668a940ab03043d91112a834471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0bd95217c0c3a43fcc0bfcd448c8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91e5685367bbcf83a97f0ccac670bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769a979c38766932d56170c31478d8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359d454792b7665cf4705f9177179275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de947460357814e07b04e6d688667c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc173b379c606c589f00eecab032f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a1da8f9616836f076c33fe61af74278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6c1efcb2649cea396db8ea6eeafdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c45da17befe88af8c63401f5d4c81080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d2e01fe508fe914b39f70e040092181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c0c9a7c9f6960ee66a4d3713db54882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a6674fd870fe69d481b55a94676983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506debefb38bcac8e7ccc03b34328c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aced6e21eebfa68bc61be92f9e218b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c7127086caebf4a9ae5bc314d7bb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80205c860f8d1d85f1e9f84adb9fb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bffdffc2a0252b7581307fa2e5a3cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182551e91d464c9bcd2951ffd1d968189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e139edafcfb1e15c5aa7de25935637090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602d664107511c05b3b88edd1b41cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f690d6faabcd1501b0dff3fa1a948e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385c00fa95b96632f86679f2cceb9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd148655b028ac60ab67e6b9830033c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20be542cea649aa809fd15e6003f7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75f3b4c9d31308afece0fdcde4eec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540825c96f71d0fc74b4bc16deff90b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510da10fd6fdf5e45a275adc9c56c56098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a11aff04a2cc303b00907e2f83258799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa36dc0de29b1e4f6bb421db62f80e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24984883bbc48b6976739d70ffd0f53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5997fcfdd242e35b5b4fd24c41ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957d6f099eca97b575ae64f9dfa8035103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bef266fbaffee00ddf12880499c84a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9d36a61d4d4598a669d490be18a6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd039626269a1f92ebf9e4a88c3c29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633f9ecec36803eaa1c104cc32c54f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683531da2c9b94bb2020fc1241b9f420108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57999a9520ada20fa4b3c7f80a66d36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f128dc962acf0d2361f21207ff07e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315672e26b83f4e7b17d2ac6679cfc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278300cb647818c1d91b9b7f849543a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d97c15a6208ab68e6ce8af755f4c00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aed9c29967963418f0638cca80f97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8084948d97b4f8edd281d5b9de77d50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0233c81a1ea19016e04ec99dfb59b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c100136f99c31617be79df14b8dd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd53f04609261cbbc6ee60938846c31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa12c20194cada1c64a26ab946adab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96196f3a4892eecd33a4ca5bb257380120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e53cf79b24878efc95b47b6f93fd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811be3832529db098b206625dd7aecd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf759a728d0d2dce53cd8f3093498fcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701dbefcd2d5af812423f2c719a41c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2234ef0c13a9e1a396652bcfd218b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ffc6ce81abd33b235cb1a249c15cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbef873027eef80878038628415498127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc95def49f38f9b742573130dc4ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca900dad8dd7b932130cd29e42918129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab6e1696e7cc057020ac66585b37fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38be86b94cc2fb35da6aa9459ab066c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea77ad6c05ca0e29e7800f6015e181132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fea6390a94e590dd8efa9a8ff06558133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1757aadc02313e49474829adcaa18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2babb104edfc4e1c4864a3d6baa14d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39578164afe7eb0499dcfa6e203239e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d3a214752a520e98327ab6fb48908137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b09c93e46f02729436a8d780b0c7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3daa5f42d6fb5e7d798473242f9a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783f02f9d284f3c5573912c37bf60a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7a972975d05a731d550ea4aee1fd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91ff5d8b71fa7357068b57f7ef1ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08790c135ed5bdcd215562c9816964143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95d1460fce5a4147d4d6743c983dfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba8a7c6ba96c4b2b9d4ae4b8a856a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd189b35bc57f4b0b588f3c34dbf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d0586147b72b5fd3490357998725e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8398ad73d5f716fc2d6ca8433c13e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632ff434a822a20ba9f98c80d44ee5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c3cf510b80d785a874746d29b923f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef016262f9ef7bf29fb9fbb6cf8f696151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527609e70b55d2d19e8949ef188596152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008631488ff21c153d2d609d865e747a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493401fd4725f952251aa0c9c224e405154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b1c362ac102adbf4965ef7d6ab80d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f34485c02e2e78a50e22db4418e2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08063bacf6ebb3b61bbc674811ca22a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4972500d3885faad0ca5e2751d5755158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e5f2b4db7adeb90d319d017fd718159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14940dadb81ddfb618c024e950432653160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dbbdbd6361150f5e8507ef1144dae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03941207aea4f15e0342bd42ffc813e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959f1f3afe8261338a49579fc98ecaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ca4e430ee55919a89a32a6d9da912164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c812c8411c1cdbc231ee70494882bbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0dbd3089bd1a2699935a851b73619166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f62faf57f2ab9705118ad2e3698a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a66251b965148bf20c1a6c8b7c90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290ffd8949c6d78050d04875daa7913169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec7e2631a25ce673959d7bdbd0bc6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929154b04e58fd6491f02489798db61e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe56c054664cd28ca3240ce99a9162f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8271e074803c52421a4ad433f0d1046173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bfe5c58760abc21549f77d45c90d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a905a159cd9c5e9ce8ba1b69c9fde00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950044136e0592582c335bde678c91d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c150f91d8cb66b75fcf4c74af6972177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff9e7a08b13aeec145fb8a5f4a527b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9145e31cc4035b04676893eb0d5f9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fff0081ebc343eb1107821fcdd5a38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5a7da9d64309f95478723f0d4099181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a073b7b01e48bdb32486d9a548d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb91c42d0fcceeaf60409e0876978183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b6a602eaa2c3bfe46876502c12a55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb1a40f5a50c9469d249ea4b880de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd4cdea0be79364bf3f77d9f60c6e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71113410191d23503ed4c2eac82406187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27230817fef1a5bbaf197518fed8b94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176c47d9121b94d32b8463a740bfd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32208a71e17b33d22da6b6ac6d1119190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce698bdff4fa3809acf553d773500d89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00e540ef890a8f7d0e0cec2afb6d95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b5534016374f04f34fec18773c9a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9a27643c739bbe8613cfb1c86e890194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e75da40575faacf8b310ba9677931b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc568b622d8e40296bb1222f9f9a35c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18a71ab1ed48d963e01d988696e06f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da1187928a4b138acafa2723ea0feb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75769facb459e309161a244f3858d552199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd142cef9c8424e7814a75c3794be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35bc269b98c015e967c25f742e7116201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa403257bc378883ca0b64af1a06f24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fe8bdd3918ac27bd2b36d398c7b56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c6f5b752520eca87d6de9c8dde672204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c03e0e43d49581e22af298728e30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41347345beee4a9ce7dc5811a0e1a2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b59e3aa4786edc0e02060e61ee0de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb122b2909aba048885a6cdfade40f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe63a85a1ef6e0f0ee342874ac0c6bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1ebed926fd9a4d4fd8d4e82570cd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64a06e3bf08e9f343e0d10fa0fc953211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e979f0a255545c1a5a8718c6067697212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3915135314689799e8cc0e8c42b2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fa81f4665ab6eb7a778bdfdaf7206214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d62f76a33205c972981608553c77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b6ab91284d521bbdb9edf09aec247216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f824c619e0813aa032474d74c351fd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e845a8ae2707456cfec1e8bcef722a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4226c882c03d02940c739f6c3213f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc840455c4a480287883a627e24ca1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4ced242cf2c3923f336e99ad6587e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee7be0f3b6d69dd24968192beeadd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16a17e6d5aa5e7ed01b795e75b74c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0d5133fbd7158e12603072a5038bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f3c67eac83899b82214dbde938ada225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0081051f0de4c6f30a51d39c17a55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb49a45e550172b64c5677e5fd1059227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23400febf6dd572c36fc657d98f450a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282818980083cace819b4cde6c40a84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdecb9ad90509fa836fe2b9198a5673230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a77145ff44d5e9d948c778e50f5845231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e6d21a8bc39a5bb704db1ed6f88d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce614494f3a9b91649c755bbb8bbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964a70262cf9eec498cb9adad051ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb4a170b7faffc951ac2428304e9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40fd9cfa7502ce6cd68785e517b46a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ecb8c6d3d9cc2168a98916ebd844b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35895777010429265bc82316c50aab40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a405b5e9aaadb5e591b7393a0c1c4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32a967b3d0be4326855d3db39a9a4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501df9c43fc283c7ebe7d1f6017c27b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec03055802792052c54d31ecec23a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc35a0925ba6c881ffc855a035ef6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9c28ae968ec2a4f6acc395846dba7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304935658355e72d25dddddaef80b655245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941c5e8e80005b8ed278e220496619a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a80fb0f30f86e0b173c169987cc988247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e141b11df1f8c5b8d404630b3d428248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330ef6972043773823ab9e7201b5a40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9426bbfacb555e47c0fa423e54abb7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248b94bc8461003658fabb8da3f2da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595a22a8e13b2b61d34f6851f91868f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711de4df31eea918d209a5bb7e5105d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60757387bb2e7269eb23e5e85aae8724254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f82822fae815c1022ed77f1a64cf9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf58fb36abe46695b0ab8a825a66cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e1c41b1167c6f8776842c077647f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98760039f273f660bba2b0d58efe6902258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e72141932aac3c49928cb7b669a5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64dd289900027187c1ae762b36969260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff485550d1d7979be0f249b184d8f2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d6f950280a8fb85dc0945f5965e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c31655ee3e764a0b8097a71a4ee8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d950b50b5545b400b324240de5fe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a08c95e58cff63350db0cf63978be1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d858a56191bc81f5372e78f8387026266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6000992eb1739b0aa7af49b02627e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df186a2a95ec7ac6c9bcd228f08e03ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ba62f5dcf552790fecb1ffd7cefea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23476e0b5f897fced1161f83135562270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ab6cd40a6aca7b669061405c0f304271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794171ebad0282f288c6261a5f6acd92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023cb73fb45fb679a17fabb43b22b16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786535ad4dfa6a423f95453fdfa3557c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e235a2c74920ca329a4b6aaed0b525c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a8802729e70f41cb4d301e85088e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06a7afa969714b45261e3bbadafe13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65fd58f3924d4d0b2d05c5de0eb554278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d90ea414adfbfe8ce6746793f16aa0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cac1d9557b09252ccafa1076e4f87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356fe5849351d933fb279807aeba637281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d0dd3c9e485f97debec44a9eb3480282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673c00f02b5a61ba9eb89cb79f4819c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb26a914904e9de95b836012b17757284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cb7eb67d767f2aea5b581f1999a68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519660ec202d5f89ea6e070a87b766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb301335e997afe8377ec972a7451dd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf4b224edf2ec2a62c03c52f010725288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62779a1ba6dcf4cb63b24b8c10fee3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7307e53355815a639914b4120517056290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f6740b3da824ed9735bbbec95ced9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbb0f0dd7fef1576c2cb4e27b80baf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3625931dc8fdcffbedd6c6ec3999a7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39883399e712c5a8da34d05da008033294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80825e84563977457ccc5735029ebad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c849be7e1b11f69e09bbff6137bdbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82024343aff9f43b586fc1fa656fda9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38218129c4c874f10a2a27d7640afd7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f71de1224b2fb7c224f1a7c6db76a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d7f1472042435c8e04769b1b5941300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f533e08aa609e0a5724e3b126fb9fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639338b26bdc7c2d265f1b37abcdfa32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134ddab471667066dd5024a79a2d2c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8b4100b4a2e8115cdd0f5e02bb8ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaff9e170355a4e30dddaee3100517305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caef5af11343eae137736a57ac422a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b002aeab39b40589fdbafce5a04c55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd18c9b92b07c299a788e1cfcb70b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dee6c43562d934b84fac14c92755a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6fe17d3fd00043c1a7ee3578744a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83385e74b649e715deca24039a5f8b9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8e8d01e39aac036fec1fcb21a1b12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390730169ea65c97d9e810a482ea62c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3a13472c9c524a43915a6bb58b079314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7cfc90f131cc18b8dcda0ac79022f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f3faac9e0a3110e07c39ad9f90c2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e89430666c942ebb6d56dddee6ad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d5393486493b65240465a30b96fcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a627ebb61ffe4c0927e82f7a7e24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830098de5c734c86c0db0498af4514a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f18eb729c97b1f4621a3ea87b404f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d2dddfd25c16ec977fea83788261322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4542fef8995701f32f6a67f67e1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b49271f7168a6de513e91a6b7d12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2737442c39d379ed4f2f255de003ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cd13381f41b8886fc35c402fc67e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841e9fe303ecc07d85da3295e24b119327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e0b85af86d5a85851c234fa597c63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8eb2c8d985e1eb6f29353367803cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc0cee1b5c94c270fa8faddba7d496330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1f48180350563b17c1400ac76403b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa4991f393ffdc24751494a4fddf7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7afefaf2165078f501f2ab054001f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c55954ffb7e5c009c46923a248041f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dd01bcf26d20df222f68b75e0a69d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611a72e12cccff3fa342d7a80b195d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63b9ae872607093d9e81a61b56f4f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229eac76fcd4950f9795588c83c307f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f45777a3c1dd0ce5597b5bdfd46cf2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9432c6ba306e25d60d2bbc2a0d743340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086e2b4454d664282fcce35072b4da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac747445d0ba79a5db70b82436facd7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee05a9aa83b76d8256446f35844890343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adcb5a2f9db1821ced08c2ecb0d14b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9befae4edbc9ac621d9e301c9413d78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405f70dfc1376bdd2f1524a66656fb0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd9e99947b1063134a6c48a809d39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684f6c79b87cef8768b3c7216220290348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b89b66e8082869fb75f00ad2a4814349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3535f26db3a260b386a39a4b369c4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25840964bb40b38f3366ce32e33ef2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fe020886097ae231d1b78b096beb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1aa88a0507ea328cf2eb2cedc7fff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd86f38aeaa07f18874d313dd3f92b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb66edb1b80e40687c030f00578ce8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3cee57803808af4f45ad63dff71e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57290a54c93785edf4bd1998afac2b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429c013fd4afda9ac8cc641d2470c3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f793d8444178dd4e4f70ceed300c84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8430affb79861f6a634283bf1e6dac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c31d74df6a7c0ec9f50db87af747f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7ec624f6d9b11e63758b488d142bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66907e0a3c53dac40f68a1539587ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0be0a2495afaf21a57be833bb9a47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f81702e61ade3da4004c1c22e50a28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea894109d02f2c657ebe9c0205efb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c05d7346f0a8ce97037f3175aec129367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48386294befa77a0d138267b8e726ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9f18cb5cd0353d3affeab21c74d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ff273cc735ff53ccec9a539f6b1d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4a97fb2800e4ea8fe6b92d9bede95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973a035bd44aa1e94e8e2dd2152f0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9b8da774b025693e975060f23ba0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa53b39ba7b0961c51bb537ab2670374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78489992352e01fc3c1da8894951f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d742bf581f1f549f7eb907b6f3d2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dba8ac6a2230d468b9872863b42b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474017a3a3a0d4a688a0dea7fab3b5b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf9734f5420dab5f6af09c2746ba54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371e7340324a46c2048c78071b00bf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9fbd1c4f7f90474910faa8116617e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeef281f1c15306a6d9db6b6ce840c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f5a90e5e2d2e1edc6fff60d52bdfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7dd5c4499f7bddd3e72f298e69435384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a5a460f2015b76d78f6a81043422f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e86976dc74839341c26594e04f839386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d0056bcc075d6d9e3f7925f442005387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cc7a2e4d81c3be1ecded8c4934d39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c6f7fe321602e4bba617132b29a9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2b28a0f034792404aacad47a0acb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927767602fc306f9f0e863977ab3a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9c67a26f23c80738b48fce205d79d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c58ee60ef506cf8978e38b4ebdce9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294eca6c9f64af7f96168e480e508e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20769c3a621b691a6c96c87c99fe5e15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ed795951a2fea3be5f687a1958c64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2b2b1d37f02852f3446926f3e1e02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2166ef482c9480f56f26fdb3d163099398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ca1b85274922d5f2449c96987648399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41828912e557e9155786e48230400643400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63b212f38c67bcc4c118565066bbed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189ce502e39a0b46df9725c4762cc9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78b469b0b3a3997f6860e8f645eaae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635927fd145d9a606bb2d4582fb15fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dec34fab09021c8a67c4e550f4e0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e75dc996022bd70b8313043268fc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910da0b4c250bab383f86fbe7415af06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30289144194542ba939305c329502bdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f6e17d65de11aa488e09571a5a707409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9057aa5a5fc44fa3a73ba18068a15e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab7d1376f9f171c597dfbbaf0fb43c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b424a7811f3cf6dbfdecabad8ff5b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a6d4b1b6031cde5657cde01893af8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a214e5de8eea0b49137c2d6e8fe36b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb20e2bd9ec501184f727df2edbc5c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ee8549edbe05ca7f4519253a74898416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed7f119c261a8f319b7f5e024fe47e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c961c65af77ee0d08124688aa2e09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eadec04799e1b9f98b2af92c8e39c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24938142945f20f260a6556f455b04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdacb6925d513ca99314d69b5e0a51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22cc03c5e9d8d69554a58d62e5f10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e0bf64639f119b101d929a0167af0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe552054cf5a4d856651f351427d05b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60231959048fb65e91c63ac17a07c52425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a3e11323b803c4760ceac4e4795bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6abfa37d4e601432794c7f3cf20b15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec2684a865d5fc8f0030c3bc5b0cd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b9fab475f4f4335aac922158a4025429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1772aa41de643dfcab6a94e38ba181430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64eb7f7956f5919eee7b6fd2d6ca7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b560a149158ce305d9652512ebfeb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e914c7ced1262bc00434e40470f54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038c5830598560ed00da62f0f67804434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f616d0fb71b7582a67e46889e2095435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0db5948f6c5f64a27301c0ecdf1d53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40febec7610fe2163e38929d50145e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7e06c564ceb610130d8400f845d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff4fd0dcf6cefa9d3c1e6cde3bc139439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f709cc14f116149eb6d764c513f2ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137c456d1389bbb31c542b2c5e9dc52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077f57879c7e777e6e3ad5c1742a5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630f2acba2e352a7039e143034fa25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e5251beab2521f17c151ef0ea4143444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa22611b41d49d82a0650879a9dbf0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fabec45775f852db93cab71e00425446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708aa4414364423d7f142c95cedee59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55bb624b62370790e58a767c17c3dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24806bf05b24643ad8c97206f6756b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d20fbdeb5490cc4713eef277fdee49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e3993be0783e03c5cdb54c39da19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeb4241a8a89e772391b6bd9960323452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c47b8276e0bde0af0b4ea0a9843b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974f06bdd89e16e888b47be134dd5ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362cbeab924e4a5f093261684fd7e50455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95556addf41c7639718f3d300872c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146436ac4bd5e58dd19e27c3e978aee9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043ee72c1bbc517ab4b9cc45bc6461458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7082116cf7bc3f7a97e97adc0a42c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bc0834bc76dbaca6e3d362cbc14cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d91512e9146324eff20facab1869f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664df83cd5d5e99933ca6733ff1ec57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e2ab0419d478c97f4051327a791e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e44c9c7033b0310bf46a69014bdd03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451a043d0014502a0c948b55d5cb5d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc40a84c5ba6cd47baa9a7c27fbad7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a5bc9d85ace8ce238c9ddcfd4d9f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d943108246bee4aa0d0d78f623b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa85e8f41d6e057abfc850f26b6f747469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0cd89bae95b981c9c51293c5cd8a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db35e044139ed0a1aa723f5a5e03c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a78d22d098a7ed0eb0878cad01762472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9058ebbbd621599a25d0296faff08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d50bc140806160bf5dccd5bebe820474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db254dae5be5ea584c3bcc660f985475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa441e58dfebae2dbe3eae72eff49d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62fe972e0c0cb2c138503b62e8174e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38124651c3426536b63ca8e050c10e69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56b06d6cfb1fad4fb38db581012ce9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2c6d5bd5f895a99c091a348dccab1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd019dec06751785870a5f33a0be64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02323590466f68b7d0bdb4babece47c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e6b3e74d995dbdcfc686ad6c9bca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79c5e336e7d7ee3645f7e7d6bf9eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8e4a2e7ba0b0d7b300115b5314f33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaac48378268b9ccd5f04dc9bbc9d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062db13bc45695dd2c67c0935edf0e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b76ee1f0650d86b959b85084fd21a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7282fb789abef15201391fd1b633eb5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34583e20b59330a755b6dc1f75f0141f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53206be1191aebec4d60376dc85e659491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6d8c10f5d2352adffaeb7a62df659492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43c24e3dae2dd0b9a10df10247728d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4299251816529b430d5e3b727b0c72f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ded4d762185e91a387fe131fdca4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd914d41b3dd3f46674f5aa161c431d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ad257b4860f7decae4272a5a076b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21652412f9ff752df05966bb7e715c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d02dc8c227ccde33f40f504ae5814499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ee8f37d84d6a70eca2d55f80d4828500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d93c26a6053064d9b144a89783d16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05147faa856148a72cb1392e99bd15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661d6af244af289cc8927d136022f61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fd3a907ed423bcdc83a290a14d9dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21426c88cce123d26020c4db49f926ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a60998d158cf15293c18eaf60ee34a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b078c813de1ebcc36e40ee88fb7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3db087f7915821be9744859b59293508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4885a66bf39aeecd3cb58ee22b9095509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d1e07102eba7d251b5da69c2a50fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac98dad127ed3ca74a1cde0de326d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb3b8180cf72effc2bfbf44dd05e2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cbad98be40626a16057e4034af014513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6d17c3fe618d87cde91d2eb44a6e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e905d8994d5cdbf2cac8c65bd2db9ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447c1c58602b3e5438ab161eb12fbc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d9d8c4f638da747a0bd1bbd63441a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259a3abd8d1c4626ebef7997d92cfd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c23b810af6f88c2be8068d4a742e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1abc99e8557c323a84fd9e9b097d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d786325824363f01037801b207773521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d521fb5adbc8a171c4569f27f1733522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509b108246df5e84705d4a022613e3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffbc1550bfff5d7e0ef2557ac32f40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d46500e9a3a907bea0720ecdea169a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aabea4aab4875abfc66fe8d7fb51b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f84c811330eb90fa82a3118f7a4f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796424ecdc5b969900d7d327bc301455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d06c0c3a34cc7c82336735005b0f24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35853bee7efac83ca6b6fe4e4b81ca6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b998f71c1d6ce2177a62c648c2d7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185dd660615a2a755f722c92518f164532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f5b40f8a11f4422244f732c9fe51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be661d8fcc03a9b43629dd2825ce06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a507dbae9092419b5debd7024ebbeed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28158adee0d2856b75522d292e6ccd26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca477ede999174c2b3d0d5017a80219537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565d0ee1522f7e8fab1801185c7aad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c604d35ab7a5b29521de423a38e543539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db370032608a2a97d6670f18980f55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa57af23270c23a6543c5a6ca61cb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a22c0bc69f41ceb7c0cca9e0ad6152542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985cfd6e62be3e3aa08cb3911686e49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d8059e438886c369eb98ca3a9e08a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd640a87f7e6f0d0bdce2e35714c5191545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ec727db9b2e7df3cb9e5d171ca2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe36fe401488f6f84bb5a315fcf34b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324abf9be9bca6c80b146a276f137525548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87d95d78f0bbe23ed5f68312838894549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cf549fe8cdcbed0bfda31184c9fef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b2b5d6f5f0162bbde06bdce0a2533551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0a2b0a5177d30cff83dd7b27912b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a6dfd2842f578df4b707bb2f3238b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaea7541d65a52c61db337da4751e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73626c44ae2692dc624efe219ed399555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874003245e0917bc513c5ddf0e7606b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fab7a648ed0f1fa74775b37b5cbd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b504f77e992cb032caa65a9fee28910558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a21f622420cdcbb8871a1a7635b664559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca630302057393bcd29343f78fadd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84571af9fc27697db03a479d7dd67859561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d2d42da7677a6010c13f2db0c16b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090c800dcddad43a93ec671ab8a8d47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606f965c16bd4fc337856ffbf1fcede564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8884e63bbdc3c4892501336f187d738565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87b56b19c3aa9c61a4bd89a606a5f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feee83fcd7650afb75b4471d4da0cda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed18def46bf7c3162eb20189b75c64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde6dc0302b33f65cb93849cc805f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59586a5e5a4c10e519603308506bed52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c82009daf413debca6ce8166cf6ddc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b696e4b947aa309b7f310ddfcf7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab79c6b963f6d344005f23ec055bfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4b87e5a14de3b76bb7de3ee354f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0841a372de256dd62c1003ff3dca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db39cf675cad434b6d295fb1756c15a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec1c6c3e7d4757e530c76e7e47c57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912c16181a03bb61f52692938c543f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cbfec328e266cbbf34ede818f8fd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276deabe79e75af217589f65f79af5cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a2e418a5bf113a0913e43c490d7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da18f223ed12bb14b5c16e4ec4cfcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e16d54e97194ebff226d9e8d592d08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92a263353bf26fc39e8fef3698b365584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167ed4eb0d899d4363b9e9d95755d36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e925147253c5ab8c1a6ce62c81d18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45acd5726e7191f876b00b1b6829941587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d92f1dad74c5a2ef0e810043c988d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938c99f7de18de6c7b7963733e42bf0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546c6c0f0b109b81649eafb007f1d4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8384e2c84b64a9478ee65c00555fe65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ea74cd04b0a3d11d6e3ab554ab735592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe03f4bd384cdd758706a08992e1bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f1e646aa390f848a8e8949a0968ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b92d8bf301443d92ddb18b696cac7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844866c9e0c672d387499e181d01d7ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093d95e87847e1369d1dcd509bb362c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f01c1ccb5e3707c2f99cae6c6183b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76335681b514fcd3a4bb91573339c6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c90f7598efad88c594821db0087a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1823c2f704f6eed71f6f7980c70db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92796a70d3b8de7ef9d68cd52bdd3ef0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fcca087a936f4932efa11df5649b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ef1252867f75fbe38d42e3b931e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2279c25bc69423859845b67ee6e11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd30b36c95d2f272e325f655f1c25e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210831d22ce067cdd758f6ae4bab2497607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dbb1385bc5b6d00ed2ff786c12c73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2103ef3b124595165f57b3bfab024df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a402c2e5e10bc8d9203e1c483d728610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d631c31d1d4338a21b6e159da524d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78d8c19761fa5e2b1b771680c15e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f4753d2f3933fea604e573f2373a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd77ad94af9b721f980ae9ce984e2b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5e6b37cfe7f579fc7d9ec48b52bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7cc375e0e7e67dab6461a6fb2fdce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ba8a2d4827fb772c5e84e424e8fcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8f29aa9919bfceba90250cb9d1461618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477b4d0d52ab1320eb2735bada125db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297e637ef353451661ece69c0601275620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472d64c2a5de584ecbbfeaad8e8e862621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937e9194aaa1abf999e1ed2ef9f2687622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d02028874023e2a35189f6d1492de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc41ddd0088f6a25bd079a1cd937d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee325d4a1248c9ca19ad03a9a92a61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae68c4f5a34b5bfa9065073fa349f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938adb7a5adb21aa43877979875558f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edb2fd4f05a98b34529e73dc2d0c72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb401fb7d554ad709616d389df37cb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ecb678ecd21d56d54b13000a98086630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267e7891c75bc657c66a662d8d46774631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f713bbb18bbab07e18c998b4c9e0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af50aa9a2749a2185821890962e43a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eed9bb651ed1d156cdc20029ca7f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec7dd0f930c50c5072910b630e17fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adb9879d23e937334a7d4bf213b735636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8616fd5cdf8180798387ec645fcd04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1728b5ab7b63416e39483d37755a3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df631138d8f4bdafd254fc1802abb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca18b53ea3cf7fd2a2022100a4c80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f55275208864e76f825349d6f4d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276384d17c3d4705db8461a2bc80ee3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7e6c310a0863206cbffdb1c102c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f884ed113320157b68a7d52c7e7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a838aab0a9d5f36cd92810a5f6a99f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380fdb95b2816a43c9d74decb6b83ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e81437f05adfb82f63115e107be8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c08f4dcd37e05bf715c235737ff9c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cc15e0b9f090988ebc4faf69a1203649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3224d55f94e8b245ed94f77cfcb93f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99465d73cf989da3c71822c11248f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db81a39af9722b08573158c2879bd97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653053c2d40f79481ec6fd868ec995a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae7414cf941da547843349fccff50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d564520925bbe87f3ad2501ed163dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5266b97c842cc8668b23fa667e69944656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065155a007a5a0caeabff3c2e84dcf7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206427bbc873d42574b1055ec669ba0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4218965409d2f75f9db98c0efcdc69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096b630b042c511b216eab118976d05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1986e4756e9dbec44e0b24b3f8e812661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969ebf9bc5a401bfc63bca03e5bea1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99093ef2fff4ca5cea88675780cecc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c921c6577f1d4c78dcac84ec229a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4231e9cbbed059aff4653247d1ec98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6500c4b77c61edf74abac76b956102666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0f6bfb1988f28752ec1bdca4f076a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bed157c1306f0f29fbabc5da3f5e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940885881b4343a1e03e6a7129167362669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bb78f0b15e1cd9cd8a1f3b3ef5acd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24149976693c9d4e2ffce990ff4568e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833acc0dbb12617465998e2a0aaa9956672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a002be8f3a9280a13e24e0f4cf3a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcf64a329f186eefd229eea14727ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701408b0f347d2ca1316f32bbb52975a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af283759b392ad8d5e1eb7372896853676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacea1484a32cd37f302e99d9b934f47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c40c8888284bac5563501dfe96927678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edde68cd5cef117341f703823c3e7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060284b2b180b7cdf755830bf7b2c80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a37e765148f13ec5bfc31b128c83ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a6a3718ab7566dc85c2c34baa6677682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca016fa37c191bb0977fccefed96ed0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334623a9d64ad4c2c0f514816cd847684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc0c8b0e1e61030779ca0fcba6f08a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df9512655f0f0dd337cb1a4af84060686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311ed82c387165d3a4306e6897c5a28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0965c7fc5e1d5588df9b1ef052e88a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff220db02f52aec462f374de8150a774689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c9c1c07069ed0b04b42c18ac247c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b690838a2b4bc5158a19c59c7ba1f26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c30b24711d0eedeedc45603670cd6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af91e7aae2dd1c38784d7769da0d96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf0a77ad44b8d05cda6cb2dfbd7b1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ca39f1e0d19dc12645059b5066c60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ff2e6240afb62cf6eeb8b9e9669f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea294486140a31b1bc5ce28f311cad3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed30a1f5dce29ec05d73b81e5a8964698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266450c897f0f3487c3e625d1480bbc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eb13e0e4205d56a822766aac816a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0dae3bd41e738bd1ac7097d879e55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d31743a85c2c728c79809276e103702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf78880fc6409adf1be2191d0db0d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10010db46f82f2caaf13632a1c47f814704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c17607f31a030a12314b465a8c70f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eda17ad75a1be4240525329fe586cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f28126a94c0996efc8033a5d71818c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398d9e59422fc4f0f7e3bc332fe595a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a827ba84f94438510372670bc720fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f12d5bc94a4702353a33719da81d77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968b3123347f9a99b6a79017b4b5971711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69748abd1355922062711e9bee310515712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41319ba650b671ca08c4515ba5bb9d95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd161308b4eb62caeb7569b50b00d19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814297da265159a10bb05256c8b9f89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ba9135bd6885fdd414131ae17fc61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfc1ad7b9877a4c545bdbb6aa96ee3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3f0a6290a42d3c233fc673f81d480718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a99083efc371e799359e0a823cdbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e95901d82d8ea0e2ae673a52352d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877bd3fbf7aa398e75b94f8b7cec9f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee184bdddf0d7b1c707544160e2eec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c994209c31542a5313d1f0ea1a437ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b8520bc5d5bce4a1a7add3c04e95c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5fe14816957afeef5112bd94afc28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867c65233e6327a4e4f5b431ba9dc03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c6c4941b10e2cf4914865827c2ba9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b054a2b22b4a489e3d8135b859477a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0309240b610e0062119d85a6e392e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52020d4631d810cca0d8302065aebc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ea5816b822658ab55d29a733de774731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af40d65b71d0824e823ab995fb04a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7db822c701d81ee8414b5a3a92afa3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2f3ac0b43a380917e24ece2471f0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15baca2cccae2ce13484e7c993567a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a23cec3ca801902dc83458f11993a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d399394d923d61eae932cde29bd25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899bb1a829c9d755f598c31c402a3bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea894e30e7a18ffcfb651f3705708ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4122b1dfc55fbff5f940251dd15f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bcf16c26517e4a0afb5527bd0841f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4a679da3962b01c6b238f01c9394742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa4ec438cc1c3181b62fbdff0df54743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39311e7548d56e6cee72977ee4f8ee2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32b2015f510dc5016ae42ca196495745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653e3b5de4975d6e4c91a0ce4333fdd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c92d25e370d5d1e0d54000e920960747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de86751bb72cfd5236ebddf76fb0c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f4266cde2444896c5b4000f4cd49b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceb644640572c0a17c3423c9abe617750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8973c4689a64307fa28a9c81001fbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bebef34800ae9f57366428818d134752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c3cfd8504474648af49f95433dcb0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bdf9aa13c25f6ba4ddff3b2c93f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4430e8bdcf2cfa75dc22ff4b5e1f877755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40403f0424d541527069dc5f430220756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5691423ab026dd6c5961729abc1e180757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24645178e06e7c063fb48ac4f1f273f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b2db2febfed3cb5b46deb923e68ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9fbb751a926b2bf89e2d413583c4d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f77b2480025e636b967cf688ddb4e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99676fae11f5db9f8fb85a2ae5e4f8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be5cb39437e3e297544a81498243d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2054e63d4c121a2fe17809597356228764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970866684dfef271d4c4be52752af66765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd9ffff0ed8ca3b1f8b5a4868405c9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687413687a6a93192dae3fdf4245b8b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab9517d20c680db2cd609a262d3959768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88cdbaf479add26014685648e930d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2010d856b674bfeb74643beac464236770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4d401e2fe4d01a272ad274ab6cef0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf9a0af7893948b01c98253b368709772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc92aea8b08543c55428d14ae13bef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c95b45e45e442bade9ea8ee015e4eb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc52eb42584d04725cca22d17b92306775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637ac140da24c6e5a99bc6b3ac6f61776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29c5f78300e5b6262bcd0ccdb6646b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780f360ad2f63646dfa7254b67a4d6b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f718e7f8e8445efbaf07ac114011c4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dfcb44af225e3a4adaf12d11d7801780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3510c7e8db6ac6e3570f0c1326092af781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f869ca49c1d373ce6af73745b6e11782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784180049fb6316e8abeea0d9446a95783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e89dfe1d87912b70f40fe948314366784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84be6380e5616dc01fa814a71b00b18785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8eb6e6b2efce0a2edc2da8d8f1edc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e5f211f25f91ab5801b3972edaad2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89680f43b1b7d2303151e1d8121a7eed788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bac875734f80b7237422d669891b3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d390e40c5d0b29f57c2f9137a022b7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b1f6343efb513042c682754ac011791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a147bdf2c87a09e35c7f47ea61f12a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fae936c313b5d79207d054d0368eb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c87702c3375f727d28e6f79ff7acc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0753617b8a5082e76aeeb0fa974452795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e72b48a6d5740cd1eb1d89da7eb7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399066ec3e20832837b5dfa39e8d308b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312b6fd6ff0709de02fc0cc1d23f6ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f498cb1ba61d54a4eb1c71773989a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a8e1b8349ed445dd776c34a755a4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690cf354f01e0c641350f4a8c575bf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec5bbeba113f4782592c1b0e4a77ff802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f6df0c0be0a5fe95d99b613eb12b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4aa6ecabaf666fa351310ca78afe2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddece76e34cb9e7ba2f85e6aa80da12d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ece04023df5ec699dbbb8d23f3d475806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13c40993bc92335483ddb970175e03807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3625f0268fd61912eb1fb29d4489f13808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c75e6b528e332dcb5b3448348e9950809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482582376a106684ecbbd080f632497c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229a13e4a78d61d43c622f134e710ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e32e4c3bd94f7922ce7641e5e505812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f914c0fbb000db36cd5353a1a7197813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe569fa25532c281c48b6866c42af386814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf6fa09104a7e7a088eab431a92512815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb727a5731438a24f08a96b5fdd4fdf8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886015a6fc59dfb7384d3fc3e66afffd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b130c52a60ec7013dc274f819bedbd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ac48195a1823924beb0ef8123c944819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254404a6f96784c302562b93f423f8a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dde48b5a88065b1adc42ffc2573fba821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b56056b708aad9a5ea828821d8ddb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50f66ff5351ea8b06eb09732be16a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4db749d12e248f4d3774f80282c7c9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc63b96e68ca7ebabcc4b18d26a14b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226e7b76712f80b5519563d7b9c7a80826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6e984de4c8ad89d7c1ed5f70062b6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b0c2706d407dbfbef5f5f89c41d7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49db14c3ea87f931289fe457c527516829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42244e7b9ce40d937b16b8b271690f00830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fb8fe703eb4b4b6941fb6dab2fa5b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632cd63c727274f3f8747fcba84437832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c46140194b15d0e24fb8dca531114833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac41bbfce1e9c68ee1d0f9d731f744834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c62e3dde67e70a33fa54383c9b68d0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5f55903bfe066723ea09ebb054780836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b68ad61aaec5717eb20f0459aa3e58837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be84e15dca8b58eeaf40970054a97fb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f76b65b7fb5f4de19683ab0485a385839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda495d091811eaed4ade4e6b757518840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccca9f4d72feee83da26f84100ee4f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7389342d00f57e56c5ce082c9ee1b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbb22ea8dbd29a78cc211a833632e2843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2292a34665207956816f814cae9c0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983ba0d93651af89c839f076488bcf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa09ed272074266e8eb5e1e70273aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcb0b01aae65c14ed6f3e10b5076ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33394a70d412022a4efb5f4e21aca0835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d9f1ec997a3dad4a7df5b8c6baf426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a4512c377aa7e0488bf802181d257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884956b2a748f4756d40ef156554b4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b61f5fde8efdbf32576420f09f94a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b447d75ea2f54b4b285886a29725f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e03b9e3d76cbdb291bfa3064f1c6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf98764c9a2711490dfa49dbedb8bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffad239445857046f3fa68b9eb5fad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d575babe7f511a97528ca7264f0c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d02c376cfd0eed102010f24e1b89515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb454462aee26dd34809489db14ba6cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f28adea43d89a59b1ac21f85d714317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6b704ae40929df5d9753b61c9923318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ead60b29a84d62695cdea2b912cdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b582cc94e0ba9017b16ec8d9af80920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9981416ff95699c57c8e2d9b7d5477721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb769b50b522f6418a76c83dce8359f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02649bf5066c71ec5506cf2637f28c6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f2b66780e79ef7ed18e993be9b36224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aa06b4d273cdfb5d7ddbb486a15e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67188e2c90d97d5b8951e86bfd5941c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5855c1f05ca51867324bc41c1b3340327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750302413d7abca1313a339711029eda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f06ff0df820ad24c7dd50a837af72729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5aa53968c4048d2111ff64d20b1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c17d9483053d7c44ed73e48f16c26531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3e3bbecfcc49f5ba88c4620ddd34332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ad4291bde63c091300fca8b25c9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d6b707f62c1e79551852b6caa97ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e0b2e2097757a3f5f02f9197278535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c5908f74a8daeea509de556fe9c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e42930f76731ee88d96926ff12a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990557b1fd7aeb57285de1a1b25a92238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24938b241483fee91f4071576012484339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d10ecbaeb8ba081534f5894f247f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4855deddf0a9f64a9708dc7e5afe2db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c2554792cded5b8c1bd0f264c595442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079a5550e8ad85a23f3cb979bd288143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddd43ff07923c471b38583ce7a60e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c25cae0f1e4cef51c7e2fe14b980b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b16bd4a59fe9eaae5b7da2535f80846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a27eeee1b88d13cd12215b5fa8176e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb7ed5c946872e8d42dfff6a0d37ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc206ca05a67ae77a6ee5fa5e7d260be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4573e8a8356a34b76264228a951a6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ff18da5f0b686d0438d52e53a4b3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ef88aafe2d80dd29dec6ea9a51bfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e15796c295ffbc52371988561438e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe1e66c8c64f2a81b55ce214b3ab6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ae111766a4f728084245a9901f16755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca3d53f449a8f51a6fbed3d35658f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60b543e4b419bab0099de084c7b66057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642b68a6cbdd6a53406f897e02adfcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c965c7199f3e76df71b58a24ec7b98459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84406787264eeeadee0124de2eced60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae908ee6d63da321c30d98cd967be2c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aec3a42a85a758d06a24878f1de1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76250e06a5672afe6f554896baf22563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22210ff8747c342c980ff4b85d8b6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ba39dfffa7393e66a8de292333ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac494e1e46c59b7c973625c8e7c1fbb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e106395b518fa44780e51c3508179e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c723c70e232323639e1ad9e5997a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3ba4f4b21ebe6db2a488cf7f5027a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b2f73cb8e3b217063284576fe851770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b8d8bb50ffbfbf6622a269f8875e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6b34c4932628e481370baa0d9585372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552a0b34f0dca3c9901b7d6f5112c2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d35c425ac8d5301fd7a7c8a787a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5b2a94ae7087c3c5b382cf52cb99075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04489d7793166118c0af68ed3e3473c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953ef4d54fbf0c9bf514183da70c09377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6456ac68c95db9a7ed78a074f621578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35822d2d9a99025c786226801df68379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b3ab2d92d62eacba24d63ef621cd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dd79be6483ee4a337bb2ee2490d8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e133c92d931b3f703bc3eefb4de0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86262e28afefffea53dc7700fa60da7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb60c0e93f428e955533d523dc919f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88315e3dce585ee2438a1f3ed527585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc360290619cadb1e863a46c1180edb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d24578ca3eac4fd4b11cd73da073087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e302aa8a12bbcf90e9433da779c0b1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efe7f1ec8586ba58adc5988f84e09e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1069bab95aceac9e57a3c9499879b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bff142d8590420353fa37edfeb1e4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc85f779519a733a21dd36eb84d9d1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b2d205430759b2e2271fe2e3c038093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d1220f0324e51990c60b2bf17118794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91563d3962608de740cbe3fb4919060195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1d7bec211f7d22e3e368df61e954396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fae415a0f25fe941901e5208fb57b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246bbfec2f4aa8322d919a7272a0b2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99275d0686761e5af0cd5daa17ba149a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd26d378d3f645cb2866a0a623bb409100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e78dc9ecd0bf7715e733ea5d89bde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f692467c840218e743ec1d5f897f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e38ac0830e329a815e94598c16b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba01497016cfbb107582913a8ce9fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76077acab677579a0c8597cd7146dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf9276bd931baa3f0e08d315ec1a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe2364d66e6b89108e365f72948b71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935ea5b117c626c89803017c323902e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b769db8ce33e6f89e3cd6601edc6ae1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ade345a02e627b3bb88cc9932b2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52f811c601aa2147b463c64181cc15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72854390bed813c2fc9606b4d2c47d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe391a8d153e4781b24ad7f9ff77b1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a6be27e30fb1684e90941c9d6f1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425542e07d4e2d04d468663cc3ef49b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bca822f452e81468eeb4fc4af9e46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae06bc7aba2fa72cc506dbb438fe7e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dda483e1f4c2edeafa26fd0f6a5eea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a88407f0313057f6272286cac75436119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12ce5b135e187471bf37b9b8819ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5d59a81550dc373e2237d5c41753121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ac555b0fbf5e373ad65b9c140c4c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e830fceced381de72ddf1f48e9f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a188223cd2a1098d963819311fd14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650158e344c196f5320de0667ba87f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f13a52612ca4e7d8598f4153704778126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190b342f91f417b308a056a02553635127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd88204acbacef5c22423fb23c2994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97bc236853e46c9c5076abc291c454129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b139f0f434b5ee11de669eb2b9afbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa4d4df36bb43de57b330590bb7f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe9a5890bb644923149c34ddad5af0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ef064f9d0bd2f5260c79e3c4269d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6cc14496d33785a1ae92098ecfed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8742ba62fd5c2c3a287ff1ad9657b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59edf6848ea886adc32cff1d11136a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede590967fdf63a8aa8a28dc822d1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28be6213a48da7ee0a2b8f459c004f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4a6fac72b393e1a6d5a9336866e2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe0ae15a5164e2901ff8a3c94f467140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb5a69518b8d51d145b7d891ed41fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f733240cc8dda307f01eb0548fc594142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee8fecda184bd9fb7fa1db304c2bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbc9696dfb1b26f15561865abf32cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebb4f254a7f487592d1551957a0a56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2737be9e7f4e45f8bc52629c11faa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f0ed357b61d4a521652cc243a094147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb73600e6da6efa508adb3ba68188b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43f09c9d6a0a40a024ffe40a394600149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99402051b14d2f4df05cd193e3a23e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a76340df174fd86546b1df4b0a6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf69c7ea6499664206c66964f0910cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6050b9012e2d4c440049834e9ce2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5909ec3c400004a96cd4882492a5a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3796a108d8c881b781308075a883e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932002a726a5f0a4ddf21b43bc575a6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beead382534773d9571a383bd92bd95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45ff2d3cde832aee2b1f92b463bb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2576a12775db8e5de4e9b04dfe735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5ea6f68356d2779916016b60642e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b6c62e9aeb03feaca4a76c09d645f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe83c8ef58fd76bc5d6be6b6c9be9fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ce413da99300095301ddb6a982f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef19071cca3daed97e3c52a0438da8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41370e35163b2018244c7c5b40a2f4c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702844c8546c6fa3b56395fcc6ece40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011886bd5f4f61f410dcbd6f2c26678167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5f399db9111bae80b8881744ae56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483feb156e1f0b22a25ea7ef4091ac3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1a520adba61597ed66fa50c9122a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9c820f754b27ac09da6340a7d54b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150887affca10471e464445e287ebd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f492ebd505efb744ae8495ccee63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7216f9002d8c80e9889598c6bc6b935174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b8c8b07c546a4f335f3b6454e1865175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d79964ec1811f5fa29381f90337f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3e7cd14e07f23af369db391d90cfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f31333519934fd98d6d6d037d6ceb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cbdc7661499e5832a4aadc695522f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665f52b1f5011f0618b5359303c67d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8c4cfedbd26b67c2d4c04a39871d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041538721c0205629cc59249ca07c74e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14516a2820b3579167114f05bd003c43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f19e8848ad2c4b646a76e956858a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0f6d8bec5e8e495bcb1b694885fed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027ae1a1ffc91a155fcee2a7c194ea8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e345d45c5bea8fa79594e48a93eb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e6cd6e5f7ec0f9cccd7a793d6c4f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aaba8012fd78d4c7a9ed02ad377f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a6e0043ad3054a0acfcbff3201899190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d787483b6b28976eadbddafb343f66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983a662eb4cba2c7c6d64c5b2a82ddd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed1954038872bfadf0d829b69eb91e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ea923a53c4752b1dd078ad120850d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2700190011db6860b6b9a24fc3f3da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1233d9bf03053c51d104f345a348ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb381e9b129892849492b3679df89a01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a80f881064335c9a80aee334b397c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb68ca6ed46941c96a96d86ad3ac336199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e7e44c874e6e4cfbc87573e926040200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5ac1e2c7be341e9d68e61dc29782d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a0eee506050a8c666a372df0c7f6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef5b2a45c9e940b9a4a4a60d25481203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ced31aa91a7ec96c7509c1d6feb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9faa2cc058bad1fe1f3410e0a3261205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1838fdf9ff208bc0e79ea8fdf39e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4624dd3249b0d33314ad91cd755b8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84822dd413e500556ebc3b715cc6027208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39a9597473478d4c3fe48b781065d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5baaa44c6b302a5e2523872f3ce65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73174154de44d2e8ecdbf88ffea625211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9c4aacbfef2a1c6835e2d7044f1e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3841cb3b822f37f958cc4c798ae945213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc71a83ccac63d97638003e74386a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0e9c8c54bd3fbf1b5395de23d5418215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a38b9afe4e9efc078e80b94e5e95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05f1838a8e136dcff7462eb1528c9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ab673c4f13304271a21f78a6cd5e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373e2126f72a2257d6581e486d9bffb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0d0e3eff1bef2cd158e432474a98c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d621280e6160c32ce9d48e12d6f088221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb939d0d8c2e4242e1693298b41b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe62daf2c26cb80bc5e75cb4b45596223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa298e0ab90f3fdee67852dd2df75f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe4be157c8d972c6daeb878e97c364225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e76258f9bd8af31406809e908e2ef2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca1be4368161cd69201e6797f471d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2da3c08e0bcabf1f8a3d8ef60a8d0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c82ffdee871477389adf5fe1be97d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c38d9f325dc73c6642fb5380c2cd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd057dfb69ed6c4eaf7ba8efbc6f7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05948e018183c41c332ce5f0a1bec4b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c03b3af8825bd407a9646e12b85c27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10669b3f7340df3b47b9abe96b892923234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec46de7256cb2c396f7311b282e80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e8aeb6294c2a7766683b65a7712c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c5d09447fe30fd761c46c69aad55e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe9e3848276982f09b838c0c4844f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fe4c8738c7b85f3b9476ac14c7ff0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d1419f713f62f2bfe61c22c282db6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2d5015a89faa9eed6346b53c11088241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2055e5b83cbb2a86dfd2e8f18f299242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23fc111cfbba05854b5daab8e77206243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65be8c48613337b4ba58a4f8b8891244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe638d941f09241db5d03c7cc76bdc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc6d73337565a78fef2ddc17b88e71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51d5e36cc5680e6b7c9e5609439d7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b84b6b05f4f8d04fa2bcd10856ccf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27491c2214a88aa382348aa25e0b68e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf4d3a57c9158abeb2a969b906fa6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638292a37815ceda66fa44ec0ffe38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840fa89b7697c61283f5b961787c0fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed457a899ba0b7a449bd6df4f80ed6ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405081ed76034f61881542387886ef9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bbc95a091254ad85dc5157ed4c9ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08366156cc0a402013daff682cb8afc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec33fc0521ab2835e17844235cca24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f798ae7bb5905a30b9b352d9496a7b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66574eb449e5ef400537cef74eb71be2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5bfd1c6e7d7ce1edcc647c581fe3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0885efbaba814ca2a8fdaf0ff7bb0be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931ab3b0e7c2c003f75c2678256ae58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efbb068a48cad5077ed773e273ed01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3d540d2ce16ad0c136594757bfd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed016a7251662309f1ad574e007c26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d334705e1333c6bfb0f9463448b50a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871de6a94d4117809b69b2cbfd5fdfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e675e26afd1a9f6762490e3b964a956268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899fa9860e749e0e9fe06a3271aa77e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701077995a2b2c179f4c6906633bf23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc640e45d63ac80ff356b2fd20a357271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a7be25c1de721f7acd934a7637620272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02865095ec1eb95f2ecedc21773c38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffe652d40f2c5dca382f52ba20c817274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b41503ef41174c9be9d1953e60eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f6cd587948aef7d9f32a0683b747a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6471ab9b67deeee1466e46ee2e340277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9bd666fc45fe267e588d6f252409c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970cc0459b699623e3ff5995689251c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f45b071e2a51a263c85ac1162c1a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed48258841e0cd1235b1cd94b9ba08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99634a8abfb6f9fe14a8cfccf53292282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd509d9956eacac5d925ebd91e5d6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57902a222898e9bf1973166cb51cc807284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ced190c87251c0ce67f4ee5243b02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629de40474b867ffb3fdbe3f12432e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73affc72a68f477b7558bc297ddea585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e9a8843498e57d550ac0882e33875288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e783e04318ef20c1f6f16f4bdd724289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25883b8ec90758502b74f437158b70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e8fabd2b506e38226e559f1ac0142291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d1eb874b5971c373c95d14fec8083292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059669aaa157f4d5ff57596140ee365293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d0f939942b4e2f95cfaae89901fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd37882d7ae3fac1fb29916e8f534bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c07150fa73aedf897661d3a2e2928296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f571685a84b757bdf4e01569402ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a096a6561231f230ac1ab9f3d53a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae77a7592b02df3de79a2bab8bd54d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb08e9546370db1e02516c14daf24d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f52e72251f40bdd941a1aea0a2a816301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d234d0723f1e06562e289df195614302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a298e761cbd7a722fa69d3af938a7bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485320e1d4dbb675a234f185958a3698304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc16ca02954b70775883068885e086305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313756c3691d1230fb7f0e75af7091e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6b312e1380700d9874c39875ae3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326f357a18137f05ab752f56add789f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae5f331ea9ad1c4b2270ad5797ecb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075f0bded2dc6d119ff5b9409665f0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd509335f1fdc5816ff2b8c1de4341fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc5c819c208ec9a9a1d70f6cf9a77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece956f96b8be3d01d281949fd1162a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47456206d9e389a74d2bcbd67652f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71620a3bc7b635eb99046dfdf074d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb7d3e87da5f4996b7fcbbebc51d1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3f830110cd50c69e6a4ad93deca66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea06799db22e079c009524bce279792318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6510ee01b0a9cda31d446219a92a8e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcc7611bbcf75a8516c4e2f257b74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8116667c6715419a9f98dc99e25e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb868f335948e869486c21f5b6eb2fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4be9f0c235cc4d92c2cefbcb033b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b2dcdf5adb5b6f6fb3421d895fa0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab85d0de8655ca41540ddfa3a2c471325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e35ba5e23601060f7f638cbbe3c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b9a9d9dfd7b24784da7d351367094327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d03aed0199f26be96ca4cfacfb0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17451e5a57844ef9cf6ae01c0271e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da360e465542c47dbfcaf5c7c4851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd69612c66cad07d70f81f2f29a9be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d61a2ba38b0cc07f5fa212fc535be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62eedbcdca9c45192c4fa22fb91807333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9d9e0b4f79213822a5b32eab335b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f39f2c74694ec2ce590944518ebc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5571c4613afb58fd57d64a028dc170336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b140eea5286b66fe1e377abb18253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8335e2791728edf64c6178f11d377c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd69aab1bb13812e0e5b9bf0d964e41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404e6ac15294a93283d659712d01ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19062dad6dc950df3f856f672671a844341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ab36c8f739b5d92ddd94481467ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec33b0c54624a4c3fd7e7fadeb8ff37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdcf9a06350fc357642f043a359fb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e589e37a1c9853fb16bc3c08cd59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded20a9b0905e578f5d7ced84cc65f8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc754e6de32e99077da07d589216b1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a180e09fc2ac2d90798dabe109b16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33523f5a32f816bacb3b26a9d220f2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262f5d38206828e49e4f463fc3e818b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707667e735e32bcd9326523a04cf5688351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b69294228e82fbe74956daac3fd9ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd51addec6b457ec1d725a6c4f1ca9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36514dd09f067876435666b49d25268354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ad8e3c1a747087d5092bd49e6931355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea618bced23466e9ddfd04b10f100ca0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bf60ac75227faf00001c047ebcc04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd033c016ef767f2fbc834af9ad8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfca8b60ce1321567373b816ede7ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702855912e90a9481ceeb98b79aa7ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4147473c04816b867114d356de3156361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b5b7641353574e2bd9a7b65e66ab3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7a7529c5211d0e2e51ef48ab4590363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0746f8a93684cdd4b365b0a03ee365364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ecc14b24cbc4c3b4f028965930339365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5be19cb4c3ac4897bf334977047991366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8e62e84e94f73527f8c42be27c8fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd1230d466e8db0250e7d25d1cacf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314786b88ee5be3dc2b78c6db1f13f79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300864e79ccb3f1379ad97a076ab4454370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849d6e60093445076f419ca79e06f04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929c61d25ae06f7e7631435cb77f5ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d2b48d4af97581235cf2c5e1fbf1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21711b48e55c457bbd12048d8c0bdb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ba7b8eafcf88fcfb988e4ccf3559d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5f3b7d7b048eaa94a90b2bcc1dae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0cc91e05727bd43d016872d902e4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12d3b989a00b2b7ac294369614e69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87117361c5cb13ea363d39cd2621bb9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804e2e24038742173b0bf3eb210de3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ad0770c0ab47b2b5580531330c86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73ba2845a73b2fca9d625ea62a7fb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7007dee61b6446deab7f7de68de00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc7d885e50d78db9aaa05aec91640384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cac908414a47292683850de68f954385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14d5a88d7595c74c9d0607beb292a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc364bcc076716bb742b3a3d659ee2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e79c0d61c2e21b29f2d421af46f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3941ba7afdc018c559d2ce924e1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05339b49066119431c2980aab5c172390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714408f5be84b18a68a22dd0d49624e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa929111a5e49df3106edae0b2fc4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adb0fd0e3dc359b75c519965a5d073393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16277e9c6a2f5bf3ea9bd3a19595ef3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89283f3e90195898b0a515e046615e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0cd9f1da2fb6c1b56b94990edd53a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c3eb6bade72a65fca63e99d65124397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1958b58e0164483bd63e6e8c09a32f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ddacc04983232466d1c522194edf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d73a22780f17d7c3eec9221f27e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1c88a8b5450f6204ab4bddc60fc29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618b19d12536f9aebff105e186a7b03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f235bf3f5f31761fcfe782d748c36d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149290323ad543c9f52c4a61ceb9c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b960630a368ee196cf339bfb685692405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b146048e7480f3deb207216e5f534d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf8316463d7c12e00edb6aef98efc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947206721a2fec6354312bf4026fe8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1bf19a79495ce78500e80d447857f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734792253d2d2fe2546ad9fe175f45d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37be11fad516c50cea59f0b5aeb306411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84b918bb0403225a4cd7649dcee747412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a663266e75afee21660bb935dba8de6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db0a5a093f02f4721bc72d66c47b5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eb60867684e154cc166a0c9a7a1de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcf08f66d31e80d6250840f5e2e7d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abcf30bd7dba75e7523dd6bd7f3503417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443ea15312fbab4942e60d36b5e42c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc509daed65ccb1aa77e1604c451950419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391e08b2719c45de5e8b039215fdb46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fbea72775604db6d53a1a5ce1d974421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5609139a81bf287055b5ce51ee5e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294597063d7b42737ef81139627809ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45b7f4807e6b4b5fd6c888c12b17c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be174bd05435c343b9b02a8abd4cbfe6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f98eebcd70cdd276c742a7498594426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878882106cf50fd6617095520624301427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49870d11e1b4417d0f90ce14c2e13d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c36c8d9e7cf9d7aaf69f06e708a4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8e8fb2fa9bc7595c13ce14a2692c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7e4a87ae8d68ed1152018303b78ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73087c4bb9d62d34b93b4a589652909b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ed48978baa0908ebd6e87ae67758433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591c73d881f15066e1f8467fd9ba002434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893d7a89bc3e1481ad7886fca0bcb4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577987b7da20a43c9ce83535b6ded174436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab2bb1869a47a7c5ffb35a2511feb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88c8ccab63b1e7cbf4e7eb077cb7cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd4319e1a7aea9d023019c4b31b66f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a00dbacad4c4e6eb66f48fc937a1c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429751cd68aa8966786a123becf78fff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70717d5d763f1a61730c11529f0c171a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc8a4eb1644bd8a84b925c5e462258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1374ae76e8d5b16bdce9aef760b8116444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133ef8087a382673b6e1e3191c60103445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be9407f32104d37e50b1ac4e470da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b89af6f20b5e05f89bc0f8e8f4564a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aba1b18c25cd102106847d93fb7f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daaa062c1f2d01152d782552f738bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc11e2a727453c5b7785c53eddffd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa641a3c512a111a8dc7297e9f9cad1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650792aca5561dbdc3477084134d43aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed363c8682c66279331d57ef2708dec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5074b212ad35d6847b50d60dc71c8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe0508b9096d48dbed63b000f7d0b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe644cd6303906d75f95e3e3e0392456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daecd94b7a6e5b544ad4ed7be85f9de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed6fd72f74a8352f7b4c524a900ccd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d73a57b399d3c52523abb378818a51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db86c5c3f56ce34f758abd9f0f4317460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1253710457c69c4100b2aeece735f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbd92d32aaa0f665f53a9a3def76ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c06d5baeca19a4b0bb8f4f1de0939463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb387f7caa178554ab6c9928d09ea956464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987812169fb661db555c429672c29dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ccf4376cf0a84510b631613eb454466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648c54a105171a98fe3a5a15f7d4e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b78ed00d1d39ff5e703d6aaf6cc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c71b6918988b315c1d95ea22f735ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcc7c3bc009bb2268f3cb0694a7ce4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc905784bc5798acc3123974fd8ac2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a3a15bf423b8cf4eb2197b389bd9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075afa2d2b5abf261af23b154012348d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8b0eba6e00e1f79fc213935043f12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa73ff3dc4afb2f48fcb541aaeea063475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d23c4e8138959b8085cfe01e42f0f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aab7faa39155f4f91658e0421113c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ad1b3328a78ddf30ff758230de97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c1ee98517f76d8118d7e5cf9f4d5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d0e992f2145e4ac9672bbf403cd6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28942e7c8fb89f3ad585ce2a0efa2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa182c6d064dcec7a844a26e257c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83579255baaafb776e1a3029a22025483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af906c9994a4222823885214171ae0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56615ebacb362a3d8530ee6af670b3b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed939f819dda1f8c34a230f758e4eb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14967113c3db2407dd530dbb741738487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c148c09505f3abb34b922dc6635a9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd065aa9f9ddcb6c954bdb31a26cdb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802b5151894ae5e3be48b71d7b40523490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764c01916085281220324667d59666e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807645100c6fec5fa79eb1ff35572b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fbc5ad684d8deb28397b47b2b7667493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ccc5732778928a5c7852481fdaf15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ffbf56e4b72fe2184a8948c37892f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2193ab26fa18588ed6e969ed20f26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001db733f22ab34f3cd78e258835ea6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1235f573c6fa6e1c580435acc9a846498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614ba897b71682d7a55c44a4291311499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93914e8ca6d8b17c134d66a5f378440500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953129d29c840e68009f98385057f83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8851c603f8d6cc35e3eadd4c0c03f78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e25c8f473f766ed4b69249ebdac30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f805f244c73c9a0efd3629eacdeb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c1df6c6bfc73a580dc90a7d391def505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834387cbd26df9db6c7548cee5eb99a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faebd1903ff71dff602bc26f40a53aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca428e62d722132c4f48640aedfc0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b562f2f393e724b3533af35958cdb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aa9b4e33c6c9758ae0e502abb8f5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a136f0a8d6c790829cd88124edc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabbea9db5827f1fe1dd6396c9287a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0d8b62522944eb23971e3d0704907513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf3f10006c245c28d1a3f921b2ebc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfe1b4a58de83a970d3305dbe6a635515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3bdc33718ad7577d0548b2a884ac2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5b033578f97fdbd859ed07b13941b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f56dfc95346a5c7bb304367040650c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f280638f3525697f038c70bf5ab01ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fef46d1cc5a78b15478843688ff15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f0f76dd56d44f8f8d2c656c55a161521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5d3c058ec86aec80883b6d9d970f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c1098cbe0690ccded321fe05865e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60202a4524518de3974f22a93a80b27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad26792ecff69fe4a9a55e08a5824e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d41ffd521320810c79b69fd00b10af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c705655ec98f4cd25eded1f95dd663d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77bf093e5761ba4fd688a87a668df5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370abe6cb369249574c15527566bd2d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a29943713f95d18705e496f3d49e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443845b15f3e99d1db8d1a9eaba4eb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b65f64bfd4c1c042ffc3c28e61bcfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ea59bb5f0792630d8cb83275e24db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb234e9c89c3bf4dfbd3c914ba37da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab5d31e0629f92d474f19c43ea8480535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3186a59b020288d08d3c73dbe6874536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4ffe9ab445e255da2484ab96ab8e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e747789f060a60801cf98d265ce9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded39cb1bf53fcc916ee99e1365014d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664523a6f53f9287f095bc9d949f59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c18dfdec6d4a44e0cec84e75971ff5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db945d149587f263d1d932c4b49f07d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2090adb56e90d4cf60e5a897d825b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717cd8e00ca1b8873cd10c64f1bc16f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f8775154fb85167ff5b8e5438c2a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218319145ecb05cade2f8a1a9fc96ced546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22615865134adfb866e433b5337ffecc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca3f69dddb11074ed5ab658dedd816548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e578d0106a9cef037bd77befea308c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d068aab23107eb98b9be5bc747f7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d545d907e4eb3d575d8ea61e1cb704551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a2bff73658e772d522d0ea431cbe5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47852ee2c36789c63fbb8e38172f8b8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946a6f867c228845a161e6bb2ecce5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764b3d8bfe8288640632aa1ce023e21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3671344c286f9d03fd4eb75a67426556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e99739dc124c22b88f0ec22b89679557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a2b6f0c736a6c388313f3bea9d7a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24d44f8303f0dfe92393587920e105559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147da8036b3d8ede520cd46e550c3b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66311a2fbc7dcaa7432bbf8256ed1d89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249586666cc92ae3fc277e7c59365e81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf61b3561b037c3ffde141a9c63d44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b81606fac4c2bdfdaed1dc6a8635c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927fbf9409f1049f247e2e110641782565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad482a8cb3acbe022d30d4b382425566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a928a8f8b5d8ff433d49035308cfa3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23f793f30436190bc3227459f9e42e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39889973d754792170feb0b57341fede569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4855573b0c050e42e9fee17b39850570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b919156b886c429dadd8ed4966121a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a9ef029ed733424046b5a1f71f85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a4e037f50b544f248f2e11482267573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a0f8552b7e77b1e514326c8d1d4c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648227a5cf5b11fb5e47391597f18ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192b65fac868bc239aa00f6e6c39a3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cba20f2ef8b6efa07253417ba36cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae915b4de23b985a9c849aa36a54283578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398a6ae782b5edc8977272771d735cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafdee89b0226edeabb1ee1ebd37525580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6b6a404008604555bc37204e69a24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8933a01782698058fe6336359a9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61491c749d939fc42d395161882a367c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5bccdf10fffca90c03f198533488f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cf6124961b9bfe2562c3e12015adf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f23c8a5d1de19d824aa096c52f1e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143474b57a09c059694f119dee4a1c74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f58fc11ce8da78277ae8ca6cc896d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6142812674a3308de53e7f4f670e3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45057f345062c7f04db2ea861235b83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2557bd9b165434694ab6ea19ab5e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4c2af3f812996970c5ef25e635ab5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b88925469be2dbf86fbe16d81a75fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b03b77754e9e4c554b061e651100594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61bc0aad531329d1ba9009fd361192595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33796b860d3044fc94950f3c3e95f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba215c2f1ad6e05f659e0fb2b203f90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410a520a9294baefdbcf91d5b283d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096742560af4fb1af3cd43dc84a0cdff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9cd4681cf82d441eb5c8eed53055c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f3d156afa6ffe5080c09e65d6ec27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9ab4a070890d5e621c67d2ac9054b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d761ef140d32a5e7539cad2029468603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92021a8c2614dd4b58ff28a0834874604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe95f3ebe2abe549ee8d9ce888cff4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2411ac055851a2a45aeedc83e2413f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b2db3abc7c14c8da8313c1f84762c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e82901b604dbb19ba2aacb741f911608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70afa0d3759b69ad42d4adc727a307609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34712a8d429fd62eecc93926822dca25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b05c0f991c08fce991144d8bd54e07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bc021951ceaa02e16a831f32a80e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f17c07f8c30be85a22908be6489c56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233bca53a3357e4094844c1c610d17c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb733c1ced729acb367fe074703e26b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c39b2a38ec92de9c89975a4aaf2f79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20504887c7c424b8d61ab4fff82827617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d79a10c40e6ba872793d833c0ce6cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc5b6c1564beaf3ada0d598b5033b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d108aed89053b11d1690f09a36e553e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925e7c73f83e2143c33a5e4107729d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb626b51ca250b7b560c90c35c7a8d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba123cba72a1914090c1f4e52ebd5a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500de5e42982be161fdf1aa11bb088a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaeadc8e4b00f4db57d23d18ecf297625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f47f87215afc7bb6f59ab4cc1444626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf64ebcd404ee540104ee1545f408c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6583d8ce95a9f471bfbfa4a0e4157628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e627b8a6064ba5b538091f16ae4931b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2604fe52d281bbd6d0d6989acae394630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc165f9ca530c864931c47bd826979ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8054fbf25be70e6fec74ed13565649632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d957f11c0f4af35bbe2c0bee207889633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d94430dc3bf695faa165d538f2389634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df057d0c34881bb56d50ed0e327c83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912a07366b9f344179906af5ce43f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4b340dbf3a8a27a5d4867b43e3da1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f659b7e489dad76dbd3eed286c67bf4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db541c4016c6e3f1ba51ab727c4e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7eb95dd45f80c7ea7fa4bd2788260640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc632efe7640be267a0d2538863c65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121b42ed6415276f02b5ab9617827c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837676a16034e8b70314d30a8c7bc82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe637dc20b996ec44fddf6c1bd0eff9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75942cb145b7f0d8e66aa29ee9a1b2f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55938c14445e44c048cf2afbab1d189f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c13fae3cac70a149c50c7d3cfecbb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfde8ae9bccbeaa870e4c327de6a5b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aa8f095d6259d6c150403705314c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207addc4ae5ab9c03165f346d2c4433b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac405ab19e6e0fb377a4309ec3e6ca30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f358ae81f67447edbf198869f2d8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228197d190e83bdff5a3b5c0875b2da2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0d11e3913cce31482ed35420e0213654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271afd9c631b2fe3fe0514e6bd12fcc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3c70a216b523882d6984bc570ffc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554865397d29d92ae2157932632b9d48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1990d60a7f85e31ef82b79e8ed2e04a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3139eb90b151244c7d9b79b9993cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0cc209bb716d7fb8687ee8e1a67a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c1151214a1819b5543d07cc3ace25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae43cc43ee2864c13ad3ec782a39487662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6ce15f0049775e5d44d0ff9a799c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ba3ada7106c826590cf796eb50ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeead6f5e32b3138d186876118780d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc0c6e8a132126fbf1a4efc9daa7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d100c01c72cb3912dafaba7e11c7b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3580bab51dcb678402ff28c606e8f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d1d208b5657d73b5d525689948177669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029ccb9be1bdf002ed4ace903689e43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78810880313e5b7cc5e71e511820e646671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0dcc664dfa44f6b1431b55352fc03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3187b2059f591def65454a282afa63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12ef9836a812b2f654aea900483658674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55749ec557bfcdf6834a8de6ae73ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dff8280300d22401e46239514b5ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11127f1474ebbb0e3910a3a596b590677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa36fa8045f4813dae03fe6ee0600f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfffaefcd2600531aa982dbc20c6ea5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60bf95d48631ce39d84c193b3d3d37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f54a7323e2c4ed314beacc6143fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c79cff13646a586c10053cd473abdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a0aa5c2d0d42b068ffc46c1c484c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e8c53954cc27ee91dbba6462ae40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2f23449d5157feafb23f8067bec2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc15251f2ce31913d3e15e2f66d89a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74657cefc693dc4e36b343e70daec6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ed1580185fd31151fb90df63de36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44eeb5cf5231a62e918cb959ebad21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25f526c208919e5ea6d705c6f8d6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c9a20f01f0b65fd75e2973ddfcfe1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9557cd77bee3c635b9aac01c75a53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276835c62909cc4be6554e3cf84ca3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e6d14151a6cc248bc3bb21ecb2fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eda84ce219ab7f016c7f845657653695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53b8c61d03c2cacb7fe9da95d0bece696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e7a27d6ee2f042cac90367587a33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba57c2bf7b1e7ac3e92453e55d1ef7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6263d09326dbfe3b06cdf9591d9100699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed2de73896ce140922dce105c81065700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c6c24adb9897eb192b273ddbe571701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968deb05af30a7c180d91decca626cfc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f23325a79a99cc08eab751c9076606703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7537ffb54ceaf710612b9b342e494704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fed9064a13f87c559fbaa6295630bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c4dce99a80cdcdc30388c1749b527706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad7e70ee4b24c3f4f59a64062080e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9dcfb100d1ab17cadf9bebba05ef4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cad997dc9bb0c9a12a71beba6c7e0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d8027265789d16ee5286337944bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558039d8bd67fa6597302a601576067711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362108db674e3f188cec7fee2fec5e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bb0b09bce04470b368224d97eee38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec34aad3afa46b502aab1eb0fe8a91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41acfa8b4ed68a0d0c90b187095d246715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e06592ab7051908b847a6cb8bc5ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fbff1f3512811cf7a11269083880b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2500fc6a2d6f5dc97e2d3ef1515ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7307bd8131d9a54635f0e5b2bec215719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed029a43b1731f248e0bc17c344f08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e607874cd39377c9f5a9113313b7504721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e818aea2bda64b95ee5cf74d3c813722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c1bd89545d76f510d28c375b74efc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa0213ddb5c55c6f5ca65c8b0c404e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a87a2798bad376deb092da3ea50ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d612c56def74e9403006a59aeb8fdc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fba57a7a57ce2b4a5aa2a389420ead727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5c92fd694da678af1f47b444a1d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf57cb2e23a2c2964baf6fd1efb0b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342216f88d2949ed05e04c4418637f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb01a1d8e538efcaf2c572c94a62b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff05f3694255d1d0b746a0d4cddbbb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69819a8c358ff161e530ab03daf883733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba542eb22a6a6ad93c8345feceb64804734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487078a412d509cb8b5e9e42a8ccc5da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d0a51bdc328e263c65787a9e5343736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a0cd8a65e075560dff80f075814e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d589d187b029b390b19e3f70b76340738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d807d99fe9e051b9149bd0f97b77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a811198c7f431783218baa6bd48e0f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6864078ecbcd0b99c2b18c9b8fdcccc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bcd2f1d7af30a315938fe252c9a17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6876596be3da06cad91e7ab856249b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f56afafe1af668bc533bef8e1cdc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edfc2b5dacfdc370cbfc55d393ee54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeaa2b7b8c9c68ab8f70aa79459eb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d944122881cd6def3f6d99f792c06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfcb7b830088af3aa0c7da661e11a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f85eee5fad665dfda471f1dd876c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53fce0ba1b9fb41272e56e5fd3579a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7430ebfa3983970979278e5e8726751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eff9a266d1b52c786f4d493595dd8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b887b0cf1196b297419a30927d0a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b820f2266ee76175003fd30c727796754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6d0fa72e97022b765ef8f1b453a31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9448f09ecb828e39cc17214d674ceaa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e16dcb1590160347648972f5df30f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d015a895c2c13904e6aa04d097528d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66663f07d6b21ed8256288fa06cec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8336c84134d420841996bf17ebde5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb392b41f34fedd1fb2706cb3cc6b4e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e05d9e5682ec7f50465b13f850512b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bccc188d5516ece7b07b4e57e71613763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fed4bc0fc3e09a75640fe70eec548764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c29996adf87d5d7edd181344802541765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb823bcb960fbe923b2fae4c8dfe7278766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4dddb9ddf13a6cbceb15323f1dc3f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>